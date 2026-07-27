--- v0 (2026-05-22)
+++ v1 (2026-07-27)
@@ -12,77 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Harga</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Nama Komoditas</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
+    <t>2026-06-27</t>
+  </si>
+  <si>
+    <t>Tempe 1 Kg*</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-14</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-07</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-05-24</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
     <t>2026-05-13</t>
-  </si>
-[...4 lines deleted...]
-    <t>kg</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
     <t>2026-05-10</t>
   </si>
   <si>
     <t>2026-05-09</t>
   </si>
   <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>2026-05-07</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
@@ -887,3439 +986,4099 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F169"/>
+  <dimension ref="A1:F202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>358849</v>
+        <v>362636</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
         <v>10000.0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>358779</v>
+        <v>362566</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
         <v>10000.0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>358522</v>
+        <v>362496</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>10000.0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>358452</v>
+        <v>362426</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
         <v>10000.0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>358382</v>
+        <v>362356</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>10000.0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>358116</v>
+        <v>362286</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>358006</v>
+        <v>362217</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>357896</v>
+        <v>361784</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>357745</v>
+        <v>361714</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>358160</v>
+        <v>361643</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11">
-        <v>18000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>357518</v>
+        <v>361573</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12">
         <v>10000.0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>357127</v>
+        <v>361504</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>357057</v>
+        <v>361361</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>356831</v>
+        <v>361218</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>356759</v>
+        <v>361149</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16">
         <v>10000.0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>356687</v>
+        <v>360969</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>10000.0</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>356537</v>
+        <v>360831</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>356465</v>
+        <v>360900</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>356314</v>
+        <v>360690</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>356123</v>
+        <v>360621</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>356014</v>
+        <v>360367</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="C22">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>355863</v>
+        <v>360299</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23">
         <v>10000.0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>355792</v>
+        <v>360231</v>
       </c>
       <c r="B24" t="s">
         <v>30</v>
       </c>
       <c r="C24">
         <v>10000.0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>355437</v>
+        <v>360163</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>355366</v>
+        <v>359985</v>
       </c>
       <c r="B26" t="s">
         <v>32</v>
       </c>
       <c r="C26">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>355295</v>
+        <v>359804</v>
       </c>
       <c r="B27" t="s">
         <v>33</v>
       </c>
       <c r="C27">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>354620</v>
+        <v>359736</v>
       </c>
       <c r="B28" t="s">
         <v>34</v>
       </c>
       <c r="C28">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>354548</v>
+        <v>359667</v>
       </c>
       <c r="B29" t="s">
         <v>35</v>
       </c>
       <c r="C29">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>354476</v>
+        <v>359560</v>
       </c>
       <c r="B30" t="s">
         <v>36</v>
       </c>
       <c r="C30">
         <v>10000.0</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>354404</v>
+        <v>359337</v>
       </c>
       <c r="B31" t="s">
         <v>37</v>
       </c>
       <c r="C31">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>354123</v>
+        <v>359100</v>
       </c>
       <c r="B32" t="s">
         <v>38</v>
       </c>
       <c r="C32">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>353985</v>
+        <v>359030</v>
       </c>
       <c r="B33" t="s">
         <v>39</v>
       </c>
       <c r="C33">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>353895</v>
+        <v>358959</v>
       </c>
       <c r="B34" t="s">
         <v>40</v>
       </c>
       <c r="C34">
-        <v>14000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>353780</v>
+        <v>358849</v>
       </c>
       <c r="B35" t="s">
         <v>41</v>
       </c>
       <c r="C35">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>353709</v>
+        <v>358779</v>
       </c>
       <c r="B36" t="s">
         <v>42</v>
       </c>
       <c r="C36">
         <v>10000.0</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>353567</v>
+        <v>358522</v>
       </c>
       <c r="B37" t="s">
         <v>43</v>
       </c>
       <c r="C37">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>353499</v>
+        <v>358452</v>
       </c>
       <c r="B38" t="s">
         <v>44</v>
       </c>
       <c r="C38">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>353434</v>
+        <v>358382</v>
       </c>
       <c r="B39" t="s">
         <v>45</v>
       </c>
       <c r="C39">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>353298</v>
+        <v>358116</v>
       </c>
       <c r="B40" t="s">
         <v>46</v>
       </c>
       <c r="C40">
         <v>14000.0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>353226</v>
+        <v>358006</v>
       </c>
       <c r="B41" t="s">
         <v>47</v>
       </c>
       <c r="C41">
         <v>14000.0</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>353020</v>
+        <v>357896</v>
       </c>
       <c r="B42" t="s">
         <v>48</v>
       </c>
       <c r="C42">
         <v>14000.0</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>352948</v>
+        <v>357745</v>
       </c>
       <c r="B43" t="s">
         <v>49</v>
       </c>
       <c r="C43">
-        <v>10000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>352876</v>
+        <v>358160</v>
       </c>
       <c r="B44" t="s">
         <v>50</v>
       </c>
       <c r="C44">
-        <v>10000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>352804</v>
+        <v>357518</v>
       </c>
       <c r="B45" t="s">
         <v>51</v>
       </c>
       <c r="C45">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>352689</v>
+        <v>357127</v>
       </c>
       <c r="B46" t="s">
         <v>52</v>
       </c>
       <c r="C46">
         <v>14000.0</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>352533</v>
+        <v>357057</v>
       </c>
       <c r="B47" t="s">
         <v>53</v>
       </c>
       <c r="C47">
         <v>14000.0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>352414</v>
+        <v>356831</v>
       </c>
       <c r="B48" t="s">
         <v>54</v>
       </c>
       <c r="C48">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>352464</v>
+        <v>356759</v>
       </c>
       <c r="B49" t="s">
         <v>55</v>
       </c>
       <c r="C49">
-        <v>18000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>352121</v>
+        <v>356687</v>
       </c>
       <c r="B50" t="s">
         <v>56</v>
       </c>
       <c r="C50">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>352049</v>
+        <v>356537</v>
       </c>
       <c r="B51" t="s">
         <v>57</v>
       </c>
       <c r="C51">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>351977</v>
+        <v>356465</v>
       </c>
       <c r="B52" t="s">
         <v>58</v>
       </c>
       <c r="C52">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>351791</v>
+        <v>356314</v>
       </c>
       <c r="B53" t="s">
         <v>59</v>
       </c>
       <c r="C53">
         <v>14000.0</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>351649</v>
+        <v>356123</v>
       </c>
       <c r="B54" t="s">
         <v>60</v>
       </c>
       <c r="C54">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>351486</v>
+        <v>356014</v>
       </c>
       <c r="B55" t="s">
         <v>61</v>
       </c>
       <c r="C55">
         <v>14000.0</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>351141</v>
+        <v>355863</v>
       </c>
       <c r="B56" t="s">
         <v>62</v>
       </c>
       <c r="C56">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>351027</v>
+        <v>355792</v>
       </c>
       <c r="B57" t="s">
         <v>63</v>
       </c>
       <c r="C57">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>350957</v>
+        <v>355437</v>
       </c>
       <c r="B58" t="s">
         <v>64</v>
       </c>
       <c r="C58">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>350887</v>
+        <v>355366</v>
       </c>
       <c r="B59" t="s">
         <v>65</v>
       </c>
       <c r="C59">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>350750</v>
+        <v>355295</v>
       </c>
       <c r="B60" t="s">
         <v>66</v>
       </c>
       <c r="C60">
         <v>14000.0</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>350558</v>
+        <v>354620</v>
       </c>
       <c r="B61" t="s">
         <v>67</v>
       </c>
       <c r="C61">
         <v>14000.0</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>350487</v>
+        <v>354548</v>
       </c>
       <c r="B62" t="s">
         <v>68</v>
       </c>
       <c r="C62">
         <v>14000.0</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>350185</v>
+        <v>354476</v>
       </c>
       <c r="B63" t="s">
         <v>69</v>
       </c>
       <c r="C63">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>350025</v>
+        <v>354404</v>
       </c>
       <c r="B64" t="s">
         <v>70</v>
       </c>
       <c r="C64">
         <v>14000.0</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>349906</v>
+        <v>354123</v>
       </c>
       <c r="B65" t="s">
         <v>71</v>
       </c>
       <c r="C65">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>349835</v>
+        <v>353985</v>
       </c>
       <c r="B66" t="s">
         <v>72</v>
       </c>
       <c r="C66">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>349720</v>
+        <v>353895</v>
       </c>
       <c r="B67" t="s">
         <v>73</v>
       </c>
       <c r="C67">
         <v>14000.0</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>349506</v>
+        <v>353780</v>
       </c>
       <c r="B68" t="s">
         <v>74</v>
       </c>
       <c r="C68">
         <v>14000.0</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>349391</v>
+        <v>353709</v>
       </c>
       <c r="B69" t="s">
         <v>75</v>
       </c>
       <c r="C69">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>349077</v>
+        <v>353567</v>
       </c>
       <c r="B70" t="s">
         <v>76</v>
       </c>
       <c r="C70">
-        <v>14000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>348967</v>
+        <v>353499</v>
       </c>
       <c r="B71" t="s">
         <v>77</v>
       </c>
       <c r="C71">
-        <v>14000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>348897</v>
+        <v>353434</v>
       </c>
       <c r="B72" t="s">
         <v>78</v>
       </c>
       <c r="C72">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>348827</v>
+        <v>353298</v>
       </c>
       <c r="B73" t="s">
         <v>79</v>
       </c>
       <c r="C73">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>348599</v>
+        <v>353226</v>
       </c>
       <c r="B74" t="s">
         <v>80</v>
       </c>
       <c r="C74">
         <v>14000.0</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>348483</v>
+        <v>353020</v>
       </c>
       <c r="B75" t="s">
         <v>81</v>
       </c>
       <c r="C75">
         <v>14000.0</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>348113</v>
+        <v>352948</v>
       </c>
       <c r="B76" t="s">
         <v>82</v>
       </c>
       <c r="C76">
         <v>10000.0</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>348183</v>
+        <v>352876</v>
       </c>
       <c r="B77" t="s">
         <v>83</v>
       </c>
       <c r="C77">
         <v>10000.0</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>348043</v>
+        <v>352804</v>
       </c>
       <c r="B78" t="s">
         <v>84</v>
       </c>
       <c r="C78">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>347973</v>
+        <v>352689</v>
       </c>
       <c r="B79" t="s">
         <v>85</v>
       </c>
       <c r="C79">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>347903</v>
+        <v>352533</v>
       </c>
       <c r="B80" t="s">
         <v>86</v>
       </c>
       <c r="C80">
-        <v>10000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>347693</v>
+        <v>352414</v>
       </c>
       <c r="B81" t="s">
         <v>87</v>
       </c>
       <c r="C81">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>347463</v>
+        <v>352464</v>
       </c>
       <c r="B82" t="s">
         <v>88</v>
       </c>
       <c r="C82">
-        <v>14000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>347394</v>
+        <v>352121</v>
       </c>
       <c r="B83" t="s">
         <v>89</v>
       </c>
       <c r="C83">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>347130</v>
+        <v>352049</v>
       </c>
       <c r="B84" t="s">
         <v>90</v>
       </c>
       <c r="C84">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>347006</v>
+        <v>351977</v>
       </c>
       <c r="B85" t="s">
         <v>91</v>
       </c>
       <c r="C85">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>346936</v>
+        <v>351791</v>
       </c>
       <c r="B86" t="s">
         <v>92</v>
       </c>
       <c r="C86">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>346866</v>
+        <v>351649</v>
       </c>
       <c r="B87" t="s">
         <v>93</v>
       </c>
       <c r="C87">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>346693</v>
+        <v>351486</v>
       </c>
       <c r="B88" t="s">
         <v>94</v>
       </c>
       <c r="C88">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>346570</v>
+        <v>351141</v>
       </c>
       <c r="B89" t="s">
         <v>95</v>
       </c>
       <c r="C89">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>346393</v>
+        <v>351027</v>
       </c>
       <c r="B90" t="s">
         <v>96</v>
       </c>
       <c r="C90">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>346325</v>
+        <v>350957</v>
       </c>
       <c r="B91" t="s">
         <v>97</v>
       </c>
       <c r="C91">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>345997</v>
+        <v>350887</v>
       </c>
       <c r="B92" t="s">
         <v>98</v>
       </c>
       <c r="C92">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>346134</v>
+        <v>350750</v>
       </c>
       <c r="B93" t="s">
         <v>99</v>
       </c>
       <c r="C93">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>346064</v>
+        <v>350558</v>
       </c>
       <c r="B94" t="s">
         <v>100</v>
       </c>
       <c r="C94">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>345731</v>
+        <v>350487</v>
       </c>
       <c r="B95" t="s">
         <v>101</v>
       </c>
       <c r="C95">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>345609</v>
+        <v>350185</v>
       </c>
       <c r="B96" t="s">
         <v>102</v>
       </c>
       <c r="C96">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>345371</v>
+        <v>350025</v>
       </c>
       <c r="B97" t="s">
         <v>103</v>
       </c>
       <c r="C97">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>345194</v>
+        <v>349906</v>
       </c>
       <c r="B98" t="s">
         <v>104</v>
       </c>
       <c r="C98">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>345068</v>
+        <v>349835</v>
       </c>
       <c r="B99" t="s">
         <v>105</v>
       </c>
       <c r="C99">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>344999</v>
+        <v>349720</v>
       </c>
       <c r="B100" t="s">
         <v>106</v>
       </c>
       <c r="C100">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>344929</v>
+        <v>349506</v>
       </c>
       <c r="B101" t="s">
         <v>107</v>
       </c>
       <c r="C101">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>344741</v>
+        <v>349391</v>
       </c>
       <c r="B102" t="s">
         <v>108</v>
       </c>
       <c r="C102">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>344555</v>
+        <v>349077</v>
       </c>
       <c r="B103" t="s">
         <v>109</v>
       </c>
       <c r="C103">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>344367</v>
+        <v>348967</v>
       </c>
       <c r="B104" t="s">
         <v>110</v>
       </c>
       <c r="C104">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>344232</v>
+        <v>348897</v>
       </c>
       <c r="B105" t="s">
         <v>111</v>
       </c>
       <c r="C105">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>343950</v>
+        <v>348827</v>
       </c>
       <c r="B106" t="s">
         <v>112</v>
       </c>
       <c r="C106">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>343879</v>
+        <v>348599</v>
       </c>
       <c r="B107" t="s">
         <v>113</v>
       </c>
       <c r="C107">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>343808</v>
+        <v>348483</v>
       </c>
       <c r="B108" t="s">
         <v>114</v>
       </c>
       <c r="C108">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>343685</v>
+        <v>348113</v>
       </c>
       <c r="B109" t="s">
         <v>115</v>
       </c>
       <c r="C109">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>343503</v>
+        <v>348183</v>
       </c>
       <c r="B110" t="s">
         <v>116</v>
       </c>
       <c r="C110">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>343431</v>
+        <v>348043</v>
       </c>
       <c r="B111" t="s">
         <v>117</v>
       </c>
       <c r="C111">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
-        <v>343248</v>
+        <v>347973</v>
       </c>
       <c r="B112" t="s">
         <v>118</v>
       </c>
       <c r="C112">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
-        <v>343064</v>
+        <v>347903</v>
       </c>
       <c r="B113" t="s">
         <v>119</v>
       </c>
       <c r="C113">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
-        <v>342883</v>
+        <v>347693</v>
       </c>
       <c r="B114" t="s">
         <v>120</v>
       </c>
       <c r="C114">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
-        <v>342816</v>
+        <v>347463</v>
       </c>
       <c r="B115" t="s">
         <v>121</v>
       </c>
       <c r="C115">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
-        <v>342679</v>
+        <v>347394</v>
       </c>
       <c r="B116" t="s">
         <v>122</v>
       </c>
       <c r="C116">
         <v>15000.0</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
-        <v>342500</v>
+        <v>347130</v>
       </c>
       <c r="B117" t="s">
         <v>123</v>
       </c>
       <c r="C117">
-        <v>12000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
-        <v>342361</v>
+        <v>347006</v>
       </c>
       <c r="B118" t="s">
         <v>124</v>
       </c>
       <c r="C118">
         <v>15000.0</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
-        <v>342117</v>
+        <v>346936</v>
       </c>
       <c r="B119" t="s">
         <v>125</v>
       </c>
       <c r="C119">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
-        <v>341709</v>
+        <v>346866</v>
       </c>
       <c r="B120" t="s">
         <v>126</v>
       </c>
       <c r="C120">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
-        <v>341569</v>
+        <v>346693</v>
       </c>
       <c r="B121" t="s">
         <v>127</v>
       </c>
       <c r="C121">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D121">
         <v>0</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
-        <v>341373</v>
+        <v>346570</v>
       </c>
       <c r="B122" t="s">
         <v>128</v>
       </c>
       <c r="C122">
         <v>15000.0</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
-        <v>340825</v>
+        <v>346393</v>
       </c>
       <c r="B123" t="s">
         <v>129</v>
       </c>
       <c r="C123">
         <v>15000.0</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
-        <v>340756</v>
+        <v>346325</v>
       </c>
       <c r="B124" t="s">
         <v>130</v>
       </c>
       <c r="C124">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
-        <v>340684</v>
+        <v>345997</v>
       </c>
       <c r="B125" t="s">
         <v>131</v>
       </c>
       <c r="C125">
-        <v>12000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
-        <v>340614</v>
+        <v>346134</v>
       </c>
       <c r="B126" t="s">
         <v>132</v>
       </c>
       <c r="C126">
         <v>12000.0</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
-        <v>340544</v>
+        <v>346064</v>
       </c>
       <c r="B127" t="s">
         <v>133</v>
       </c>
       <c r="C127">
         <v>12000.0</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
-        <v>340474</v>
+        <v>345731</v>
       </c>
       <c r="B128" t="s">
         <v>134</v>
       </c>
       <c r="C128">
         <v>12000.0</v>
       </c>
       <c r="D128">
         <v>0</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
-        <v>340277</v>
+        <v>345609</v>
       </c>
       <c r="B129" t="s">
         <v>135</v>
       </c>
       <c r="C129">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
-        <v>340084</v>
+        <v>345371</v>
       </c>
       <c r="B130" t="s">
         <v>136</v>
       </c>
       <c r="C130">
         <v>15000.0</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
-        <v>339507</v>
+        <v>345194</v>
       </c>
       <c r="B131" t="s">
         <v>137</v>
       </c>
       <c r="C131">
         <v>15000.0</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
-        <v>339649</v>
+        <v>345068</v>
       </c>
       <c r="B132" t="s">
         <v>138</v>
       </c>
       <c r="C132">
         <v>15000.0</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
-        <v>339578</v>
+        <v>344999</v>
       </c>
       <c r="B133" t="s">
         <v>139</v>
       </c>
       <c r="C133">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
-        <v>339368</v>
+        <v>344929</v>
       </c>
       <c r="B134" t="s">
         <v>140</v>
       </c>
       <c r="C134">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
-        <v>339124</v>
+        <v>344741</v>
       </c>
       <c r="B135" t="s">
         <v>141</v>
       </c>
       <c r="C135">
         <v>15000.0</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
-        <v>338931</v>
+        <v>344555</v>
       </c>
       <c r="B136" t="s">
         <v>142</v>
       </c>
       <c r="C136">
         <v>15000.0</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
-        <v>338097</v>
+        <v>344367</v>
       </c>
       <c r="B137" t="s">
         <v>143</v>
       </c>
       <c r="C137">
         <v>15000.0</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
-        <v>337321</v>
+        <v>344232</v>
       </c>
       <c r="B138" t="s">
         <v>144</v>
       </c>
       <c r="C138">
         <v>15000.0</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
-        <v>337391</v>
+        <v>343950</v>
       </c>
       <c r="B139" t="s">
         <v>145</v>
       </c>
       <c r="C139">
         <v>15000.0</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
-        <v>337461</v>
+        <v>343879</v>
       </c>
       <c r="B140" t="s">
         <v>146</v>
       </c>
       <c r="C140">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
-        <v>337128</v>
+        <v>343808</v>
       </c>
       <c r="B141" t="s">
         <v>147</v>
       </c>
       <c r="C141">
-        <v>12667.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D141">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
-        <v>337904</v>
+        <v>343685</v>
       </c>
       <c r="B142" t="s">
         <v>148</v>
       </c>
       <c r="C142">
-        <v>12667.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D142">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
-        <v>336803</v>
+        <v>343503</v>
       </c>
       <c r="B143" t="s">
         <v>149</v>
       </c>
       <c r="C143">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D143">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
-        <v>336599</v>
+        <v>343431</v>
       </c>
       <c r="B144" t="s">
         <v>150</v>
       </c>
       <c r="C144">
-        <v>12667.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D144">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
-        <v>335990</v>
+        <v>343248</v>
       </c>
       <c r="B145" t="s">
         <v>151</v>
       </c>
       <c r="C145">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D145">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
-        <v>336302</v>
+        <v>343064</v>
       </c>
       <c r="B146" t="s">
         <v>152</v>
       </c>
       <c r="C146">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D146">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
-        <v>336229</v>
+        <v>342883</v>
       </c>
       <c r="B147" t="s">
         <v>153</v>
       </c>
       <c r="C147">
-        <v>12667.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D147">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
-        <v>335847</v>
+        <v>342816</v>
       </c>
       <c r="B148" t="s">
         <v>154</v>
       </c>
       <c r="C148">
-        <v>12667.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D148">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
-        <v>335594</v>
+        <v>342679</v>
       </c>
       <c r="B149" t="s">
         <v>155</v>
       </c>
       <c r="C149">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D149">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
-        <v>335397</v>
+        <v>342500</v>
       </c>
       <c r="B150" t="s">
         <v>156</v>
       </c>
       <c r="C150">
-        <v>12667.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D150">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
-        <v>335197</v>
+        <v>342361</v>
       </c>
       <c r="B151" t="s">
         <v>157</v>
       </c>
       <c r="C151">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D151">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
-        <v>334998</v>
+        <v>342117</v>
       </c>
       <c r="B152" t="s">
         <v>158</v>
       </c>
       <c r="C152">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D152">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
-        <v>333360</v>
+        <v>341709</v>
       </c>
       <c r="B153" t="s">
         <v>159</v>
       </c>
       <c r="C153">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D153">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
-        <v>333295</v>
+        <v>341569</v>
       </c>
       <c r="B154" t="s">
         <v>160</v>
       </c>
       <c r="C154">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D154">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
-        <v>332495</v>
+        <v>341373</v>
       </c>
       <c r="B155" t="s">
         <v>161</v>
       </c>
       <c r="C155">
-        <v>11250.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D155">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
-        <v>332423</v>
+        <v>340825</v>
       </c>
       <c r="B156" t="s">
         <v>162</v>
       </c>
       <c r="C156">
-        <v>12667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D156">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
-        <v>332223</v>
+        <v>340756</v>
       </c>
       <c r="B157" t="s">
         <v>163</v>
       </c>
       <c r="C157">
-        <v>11250.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D157">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
-        <v>332097</v>
+        <v>340684</v>
       </c>
       <c r="B158" t="s">
         <v>164</v>
       </c>
       <c r="C158">
-        <v>12667.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D158">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
-        <v>331788</v>
+        <v>340614</v>
       </c>
       <c r="B159" t="s">
         <v>165</v>
       </c>
       <c r="C159">
-        <v>11250.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D159">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
-        <v>332905</v>
+        <v>340544</v>
       </c>
       <c r="B160" t="s">
         <v>166</v>
       </c>
       <c r="C160">
-        <v>12667.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D160">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
-        <v>331714</v>
+        <v>340474</v>
       </c>
       <c r="B161" t="s">
         <v>167</v>
       </c>
       <c r="C161">
-        <v>11250.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D161">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
-        <v>331509</v>
+        <v>340277</v>
       </c>
       <c r="B162" t="s">
         <v>168</v>
       </c>
       <c r="C162">
-        <v>11250.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D162">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
-        <v>331378</v>
+        <v>340084</v>
       </c>
       <c r="B163" t="s">
         <v>169</v>
       </c>
       <c r="C163">
         <v>15000.0</v>
       </c>
       <c r="D163">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
-        <v>330745</v>
+        <v>339507</v>
       </c>
       <c r="B164" t="s">
         <v>170</v>
       </c>
       <c r="C164">
-        <v>12333.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D164">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
-        <v>330569</v>
+        <v>339649</v>
       </c>
       <c r="B165" t="s">
         <v>171</v>
       </c>
       <c r="C165">
         <v>15000.0</v>
       </c>
       <c r="D165">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
-        <v>330368</v>
+        <v>339578</v>
       </c>
       <c r="B166" t="s">
         <v>172</v>
       </c>
       <c r="C166">
         <v>15000.0</v>
       </c>
       <c r="D166">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
-        <v>330249</v>
+        <v>339368</v>
       </c>
       <c r="B167" t="s">
         <v>173</v>
       </c>
       <c r="C167">
         <v>15000.0</v>
       </c>
       <c r="D167">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
-        <v>330119</v>
+        <v>339124</v>
       </c>
       <c r="B168" t="s">
         <v>174</v>
       </c>
       <c r="C168">
         <v>15000.0</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
-        <v>329989</v>
+        <v>338931</v>
       </c>
       <c r="B169" t="s">
         <v>175</v>
       </c>
       <c r="C169">
+        <v>15000.0</v>
+      </c>
+      <c r="D169">
+        <v>0</v>
+      </c>
+      <c r="E169" t="s">
+        <v>7</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170">
+        <v>338097</v>
+      </c>
+      <c r="B170" t="s">
+        <v>176</v>
+      </c>
+      <c r="C170">
+        <v>15000.0</v>
+      </c>
+      <c r="D170">
+        <v>0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>7</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171">
+        <v>337321</v>
+      </c>
+      <c r="B171" t="s">
+        <v>177</v>
+      </c>
+      <c r="C171">
+        <v>15000.0</v>
+      </c>
+      <c r="D171">
+        <v>0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>7</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172">
+        <v>337391</v>
+      </c>
+      <c r="B172" t="s">
+        <v>178</v>
+      </c>
+      <c r="C172">
+        <v>15000.0</v>
+      </c>
+      <c r="D172">
+        <v>0</v>
+      </c>
+      <c r="E172" t="s">
+        <v>7</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173">
+        <v>337461</v>
+      </c>
+      <c r="B173" t="s">
+        <v>179</v>
+      </c>
+      <c r="C173">
+        <v>15000.0</v>
+      </c>
+      <c r="D173">
+        <v>0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>7</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174">
+        <v>337128</v>
+      </c>
+      <c r="B174" t="s">
+        <v>180</v>
+      </c>
+      <c r="C174">
+        <v>12667.0</v>
+      </c>
+      <c r="D174">
+        <v>7</v>
+      </c>
+      <c r="E174" t="s">
+        <v>7</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175">
+        <v>337904</v>
+      </c>
+      <c r="B175" t="s">
+        <v>181</v>
+      </c>
+      <c r="C175">
+        <v>12667.0</v>
+      </c>
+      <c r="D175">
+        <v>7</v>
+      </c>
+      <c r="E175" t="s">
+        <v>7</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176">
+        <v>336803</v>
+      </c>
+      <c r="B176" t="s">
+        <v>182</v>
+      </c>
+      <c r="C176">
+        <v>12667.0</v>
+      </c>
+      <c r="D176">
+        <v>7</v>
+      </c>
+      <c r="E176" t="s">
+        <v>7</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177">
+        <v>336599</v>
+      </c>
+      <c r="B177" t="s">
+        <v>183</v>
+      </c>
+      <c r="C177">
+        <v>12667.0</v>
+      </c>
+      <c r="D177">
+        <v>7</v>
+      </c>
+      <c r="E177" t="s">
+        <v>7</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178">
+        <v>335990</v>
+      </c>
+      <c r="B178" t="s">
+        <v>184</v>
+      </c>
+      <c r="C178">
+        <v>12667.0</v>
+      </c>
+      <c r="D178">
+        <v>7</v>
+      </c>
+      <c r="E178" t="s">
+        <v>7</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179">
+        <v>336302</v>
+      </c>
+      <c r="B179" t="s">
+        <v>185</v>
+      </c>
+      <c r="C179">
+        <v>12667.0</v>
+      </c>
+      <c r="D179">
+        <v>7</v>
+      </c>
+      <c r="E179" t="s">
+        <v>7</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180">
+        <v>336229</v>
+      </c>
+      <c r="B180" t="s">
+        <v>186</v>
+      </c>
+      <c r="C180">
+        <v>12667.0</v>
+      </c>
+      <c r="D180">
+        <v>7</v>
+      </c>
+      <c r="E180" t="s">
+        <v>7</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181">
+        <v>335847</v>
+      </c>
+      <c r="B181" t="s">
+        <v>187</v>
+      </c>
+      <c r="C181">
+        <v>12667.0</v>
+      </c>
+      <c r="D181">
+        <v>7</v>
+      </c>
+      <c r="E181" t="s">
+        <v>7</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182">
+        <v>335594</v>
+      </c>
+      <c r="B182" t="s">
+        <v>188</v>
+      </c>
+      <c r="C182">
+        <v>12667.0</v>
+      </c>
+      <c r="D182">
+        <v>7</v>
+      </c>
+      <c r="E182" t="s">
+        <v>7</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183">
+        <v>335397</v>
+      </c>
+      <c r="B183" t="s">
+        <v>189</v>
+      </c>
+      <c r="C183">
+        <v>12667.0</v>
+      </c>
+      <c r="D183">
+        <v>7</v>
+      </c>
+      <c r="E183" t="s">
+        <v>7</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184">
+        <v>335197</v>
+      </c>
+      <c r="B184" t="s">
+        <v>190</v>
+      </c>
+      <c r="C184">
+        <v>12667.0</v>
+      </c>
+      <c r="D184">
+        <v>7</v>
+      </c>
+      <c r="E184" t="s">
+        <v>7</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185">
+        <v>334998</v>
+      </c>
+      <c r="B185" t="s">
+        <v>191</v>
+      </c>
+      <c r="C185">
+        <v>12667.0</v>
+      </c>
+      <c r="D185">
+        <v>7</v>
+      </c>
+      <c r="E185" t="s">
+        <v>7</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186">
+        <v>333360</v>
+      </c>
+      <c r="B186" t="s">
+        <v>192</v>
+      </c>
+      <c r="C186">
+        <v>12667.0</v>
+      </c>
+      <c r="D186">
+        <v>7</v>
+      </c>
+      <c r="E186" t="s">
+        <v>7</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187">
+        <v>333295</v>
+      </c>
+      <c r="B187" t="s">
+        <v>193</v>
+      </c>
+      <c r="C187">
+        <v>12667.0</v>
+      </c>
+      <c r="D187">
+        <v>7</v>
+      </c>
+      <c r="E187" t="s">
+        <v>7</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188">
+        <v>332495</v>
+      </c>
+      <c r="B188" t="s">
+        <v>194</v>
+      </c>
+      <c r="C188">
+        <v>11250.0</v>
+      </c>
+      <c r="D188">
+        <v>5</v>
+      </c>
+      <c r="E188" t="s">
+        <v>7</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189">
+        <v>332423</v>
+      </c>
+      <c r="B189" t="s">
+        <v>195</v>
+      </c>
+      <c r="C189">
+        <v>12667.0</v>
+      </c>
+      <c r="D189">
+        <v>7</v>
+      </c>
+      <c r="E189" t="s">
+        <v>7</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190">
+        <v>332223</v>
+      </c>
+      <c r="B190" t="s">
+        <v>196</v>
+      </c>
+      <c r="C190">
+        <v>11250.0</v>
+      </c>
+      <c r="D190">
+        <v>5</v>
+      </c>
+      <c r="E190" t="s">
+        <v>7</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191">
+        <v>332097</v>
+      </c>
+      <c r="B191" t="s">
+        <v>197</v>
+      </c>
+      <c r="C191">
+        <v>12667.0</v>
+      </c>
+      <c r="D191">
+        <v>7</v>
+      </c>
+      <c r="E191" t="s">
+        <v>7</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192">
+        <v>331788</v>
+      </c>
+      <c r="B192" t="s">
+        <v>198</v>
+      </c>
+      <c r="C192">
+        <v>11250.0</v>
+      </c>
+      <c r="D192">
+        <v>5</v>
+      </c>
+      <c r="E192" t="s">
+        <v>7</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193">
+        <v>332905</v>
+      </c>
+      <c r="B193" t="s">
+        <v>199</v>
+      </c>
+      <c r="C193">
+        <v>12667.0</v>
+      </c>
+      <c r="D193">
+        <v>7</v>
+      </c>
+      <c r="E193" t="s">
+        <v>7</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194">
+        <v>331714</v>
+      </c>
+      <c r="B194" t="s">
+        <v>200</v>
+      </c>
+      <c r="C194">
+        <v>11250.0</v>
+      </c>
+      <c r="D194">
+        <v>13</v>
+      </c>
+      <c r="E194" t="s">
+        <v>7</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195">
+        <v>331509</v>
+      </c>
+      <c r="B195" t="s">
+        <v>201</v>
+      </c>
+      <c r="C195">
+        <v>11250.0</v>
+      </c>
+      <c r="D195">
+        <v>13</v>
+      </c>
+      <c r="E195" t="s">
+        <v>7</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196">
+        <v>331378</v>
+      </c>
+      <c r="B196" t="s">
+        <v>202</v>
+      </c>
+      <c r="C196">
+        <v>15000.0</v>
+      </c>
+      <c r="D196">
+        <v>15</v>
+      </c>
+      <c r="E196" t="s">
+        <v>7</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197">
+        <v>330745</v>
+      </c>
+      <c r="B197" t="s">
+        <v>203</v>
+      </c>
+      <c r="C197">
+        <v>12333.0</v>
+      </c>
+      <c r="D197">
+        <v>10</v>
+      </c>
+      <c r="E197" t="s">
+        <v>7</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198">
+        <v>330569</v>
+      </c>
+      <c r="B198" t="s">
+        <v>204</v>
+      </c>
+      <c r="C198">
+        <v>15000.0</v>
+      </c>
+      <c r="D198">
+        <v>15</v>
+      </c>
+      <c r="E198" t="s">
+        <v>7</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199">
+        <v>330368</v>
+      </c>
+      <c r="B199" t="s">
+        <v>205</v>
+      </c>
+      <c r="C199">
+        <v>15000.0</v>
+      </c>
+      <c r="D199">
+        <v>15</v>
+      </c>
+      <c r="E199" t="s">
+        <v>7</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200">
+        <v>330249</v>
+      </c>
+      <c r="B200" t="s">
+        <v>206</v>
+      </c>
+      <c r="C200">
+        <v>15000.0</v>
+      </c>
+      <c r="D200">
+        <v>15</v>
+      </c>
+      <c r="E200" t="s">
+        <v>7</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201">
+        <v>330119</v>
+      </c>
+      <c r="B201" t="s">
+        <v>207</v>
+      </c>
+      <c r="C201">
+        <v>15000.0</v>
+      </c>
+      <c r="D201">
+        <v>15</v>
+      </c>
+      <c r="E201" t="s">
+        <v>7</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202">
+        <v>329989</v>
+      </c>
+      <c r="B202" t="s">
+        <v>208</v>
+      </c>
+      <c r="C202">
         <v>18000.0</v>
       </c>
-      <c r="D169">
+      <c r="D202">
         <v>30</v>
       </c>
-      <c r="E169" t="s">
-[...2 lines deleted...]
-      <c r="F169" t="s">
+      <c r="E202" t="s">
+        <v>7</v>
+      </c>
+      <c r="F202" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>