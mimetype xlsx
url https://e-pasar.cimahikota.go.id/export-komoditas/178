--- v0 (2026-04-03)
+++ v1 (2026-06-04)
@@ -12,77 +12,230 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="591">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Harga</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Nama Komoditas</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>Pisang 1 Kg</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>2026-05-09</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-26</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>2026-04-05</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-29</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
     <t>2026-03-17</t>
-  </si>
-[...4 lines deleted...]
-    <t>kg</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
   <si>
     <t>2026-03-14</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
@@ -2132,11739 +2285,12759 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F584"/>
+  <dimension ref="A1:F635"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>352300</v>
+        <v>359544</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>352105</v>
+        <v>359321</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>352033</v>
+        <v>359084</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>351961</v>
+        <v>359014</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>351778</v>
+        <v>358942</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>351633</v>
+        <v>358833</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>351470</v>
+        <v>358763</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>351125</v>
+        <v>358506</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>351011</v>
+        <v>358436</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>350941</v>
+        <v>358366</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>350871</v>
+        <v>358100</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D12">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>350736</v>
+        <v>357990</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>350542</v>
+        <v>357880</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>350417</v>
+        <v>357728</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>350169</v>
+        <v>357502</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>350009</v>
+        <v>357111</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>349890</v>
+        <v>357041</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D18">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>349819</v>
+        <v>356815</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D19">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>349704</v>
+        <v>356743</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D20">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>349490</v>
+        <v>356671</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D21">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>349375</v>
+        <v>356521</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="C22">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D22">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>349064</v>
+        <v>356449</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D23">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>348952</v>
+        <v>356298</v>
       </c>
       <c r="B24" t="s">
         <v>30</v>
       </c>
       <c r="C24">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D24">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>348880</v>
+        <v>356106</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D25">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>348810</v>
+        <v>355998</v>
       </c>
       <c r="B26" t="s">
         <v>32</v>
       </c>
       <c r="C26">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D26">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>348584</v>
+        <v>355847</v>
       </c>
       <c r="B27" t="s">
         <v>33</v>
       </c>
       <c r="C27">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D27">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>348468</v>
+        <v>355776</v>
       </c>
       <c r="B28" t="s">
         <v>34</v>
       </c>
       <c r="C28">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>348098</v>
+        <v>355421</v>
       </c>
       <c r="B29" t="s">
         <v>35</v>
       </c>
       <c r="C29">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D29">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>348168</v>
+        <v>355350</v>
       </c>
       <c r="B30" t="s">
         <v>36</v>
       </c>
       <c r="C30">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D30">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>348028</v>
+        <v>355279</v>
       </c>
       <c r="B31" t="s">
         <v>37</v>
       </c>
       <c r="C31">
         <v>7500.0</v>
       </c>
       <c r="D31">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>347958</v>
+        <v>354604</v>
       </c>
       <c r="B32" t="s">
         <v>38</v>
       </c>
       <c r="C32">
         <v>7500.0</v>
       </c>
       <c r="D32">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>347887</v>
+        <v>354532</v>
       </c>
       <c r="B33" t="s">
         <v>39</v>
       </c>
       <c r="C33">
         <v>7500.0</v>
       </c>
       <c r="D33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>347677</v>
+        <v>354460</v>
       </c>
       <c r="B34" t="s">
         <v>40</v>
       </c>
       <c r="C34">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D34">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>347447</v>
+        <v>354388</v>
       </c>
       <c r="B35" t="s">
         <v>41</v>
       </c>
       <c r="C35">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D35">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>347378</v>
+        <v>354107</v>
       </c>
       <c r="B36" t="s">
         <v>42</v>
       </c>
       <c r="C36">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D36">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>347114</v>
+        <v>353974</v>
       </c>
       <c r="B37" t="s">
         <v>43</v>
       </c>
       <c r="C37">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>346990</v>
+        <v>353879</v>
       </c>
       <c r="B38" t="s">
         <v>44</v>
       </c>
       <c r="C38">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D38">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>346920</v>
+        <v>353764</v>
       </c>
       <c r="B39" t="s">
         <v>45</v>
       </c>
       <c r="C39">
         <v>7500.0</v>
       </c>
       <c r="D39">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>346850</v>
+        <v>353693</v>
       </c>
       <c r="B40" t="s">
         <v>46</v>
       </c>
       <c r="C40">
-        <v>7500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D40">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>346677</v>
+        <v>353550</v>
       </c>
       <c r="B41" t="s">
         <v>47</v>
       </c>
       <c r="C41">
-        <v>7500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D41">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>346554</v>
+        <v>353482</v>
       </c>
       <c r="B42" t="s">
         <v>48</v>
       </c>
       <c r="C42">
-        <v>7667.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D42">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>346377</v>
+        <v>353422</v>
       </c>
       <c r="B43" t="s">
         <v>49</v>
       </c>
       <c r="C43">
-        <v>7667.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>346255</v>
+        <v>353282</v>
       </c>
       <c r="B44" t="s">
         <v>50</v>
       </c>
       <c r="C44">
-        <v>7500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D44">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>345936</v>
+        <v>353210</v>
       </c>
       <c r="B45" t="s">
         <v>51</v>
       </c>
       <c r="C45">
-        <v>7667.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D45">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>345885</v>
+        <v>353004</v>
       </c>
       <c r="B46" t="s">
         <v>52</v>
       </c>
       <c r="C46">
-        <v>7500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D46">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>345834</v>
+        <v>352932</v>
       </c>
       <c r="B47" t="s">
         <v>53</v>
       </c>
       <c r="C47">
-        <v>7500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D47">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>345715</v>
+        <v>352860</v>
       </c>
       <c r="B48" t="s">
         <v>54</v>
       </c>
       <c r="C48">
-        <v>7500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D48">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>345593</v>
+        <v>352788</v>
       </c>
       <c r="B49" t="s">
         <v>55</v>
       </c>
       <c r="C49">
-        <v>7500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D49">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>345355</v>
+        <v>352673</v>
       </c>
       <c r="B50" t="s">
         <v>56</v>
       </c>
       <c r="C50">
         <v>7667.0</v>
       </c>
       <c r="D50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>345178</v>
+        <v>352517</v>
       </c>
       <c r="B51" t="s">
         <v>57</v>
       </c>
       <c r="C51">
-        <v>7500.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D51">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>345052</v>
+        <v>352397</v>
       </c>
       <c r="B52" t="s">
         <v>58</v>
       </c>
       <c r="C52">
-        <v>7667.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>344983</v>
+        <v>352300</v>
       </c>
       <c r="B53" t="s">
         <v>59</v>
       </c>
       <c r="C53">
-        <v>7500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D53">
         <v>3</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>344913</v>
+        <v>352105</v>
       </c>
       <c r="B54" t="s">
         <v>60</v>
       </c>
       <c r="C54">
-        <v>7000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D54">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>344725</v>
+        <v>352033</v>
       </c>
       <c r="B55" t="s">
         <v>61</v>
       </c>
       <c r="C55">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>344539</v>
+        <v>351961</v>
       </c>
       <c r="B56" t="s">
         <v>62</v>
       </c>
       <c r="C56">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>344351</v>
+        <v>351778</v>
       </c>
       <c r="B57" t="s">
         <v>63</v>
       </c>
       <c r="C57">
         <v>7667.0</v>
       </c>
       <c r="D57">
         <v>2</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>344216</v>
+        <v>351633</v>
       </c>
       <c r="B58" t="s">
         <v>64</v>
       </c>
       <c r="C58">
-        <v>7500.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>343934</v>
+        <v>351470</v>
       </c>
       <c r="B59" t="s">
         <v>65</v>
       </c>
       <c r="C59">
-        <v>16333.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D59">
         <v>2</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>343863</v>
+        <v>351125</v>
       </c>
       <c r="B60" t="s">
         <v>66</v>
       </c>
       <c r="C60">
-        <v>7500.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D60">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>343792</v>
+        <v>351011</v>
       </c>
       <c r="B61" t="s">
         <v>67</v>
       </c>
       <c r="C61">
-        <v>7500.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D61">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>343669</v>
+        <v>350941</v>
       </c>
       <c r="B62" t="s">
         <v>68</v>
       </c>
       <c r="C62">
         <v>7500.0</v>
       </c>
       <c r="D62">
         <v>3</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>343487</v>
+        <v>350871</v>
       </c>
       <c r="B63" t="s">
         <v>69</v>
       </c>
       <c r="C63">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D63">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>343415</v>
+        <v>350736</v>
       </c>
       <c r="B64" t="s">
         <v>70</v>
       </c>
       <c r="C64">
-        <v>7000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D64">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>343232</v>
+        <v>350542</v>
       </c>
       <c r="B65" t="s">
         <v>71</v>
       </c>
       <c r="C65">
         <v>7667.0</v>
       </c>
       <c r="D65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>343048</v>
+        <v>350417</v>
       </c>
       <c r="B66" t="s">
         <v>72</v>
       </c>
       <c r="C66">
         <v>7667.0</v>
       </c>
       <c r="D66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>342866</v>
+        <v>350169</v>
       </c>
       <c r="B67" t="s">
         <v>73</v>
       </c>
       <c r="C67">
-        <v>7500.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D67">
         <v>2</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>342799</v>
+        <v>350009</v>
       </c>
       <c r="B68" t="s">
         <v>74</v>
       </c>
       <c r="C68">
-        <v>7500.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D68">
         <v>2</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>342608</v>
+        <v>349890</v>
       </c>
       <c r="B69" t="s">
         <v>75</v>
       </c>
       <c r="C69">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D69">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>342484</v>
+        <v>349819</v>
       </c>
       <c r="B70" t="s">
         <v>76</v>
       </c>
       <c r="C70">
         <v>7500.0</v>
       </c>
       <c r="D70">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>342291</v>
+        <v>349704</v>
       </c>
       <c r="B71" t="s">
         <v>77</v>
       </c>
       <c r="C71">
         <v>7667.0</v>
       </c>
       <c r="D71">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>342101</v>
+        <v>349490</v>
       </c>
       <c r="B72" t="s">
         <v>78</v>
       </c>
       <c r="C72">
         <v>7667.0</v>
       </c>
       <c r="D72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>341693</v>
+        <v>349375</v>
       </c>
       <c r="B73" t="s">
         <v>79</v>
       </c>
       <c r="C73">
         <v>7667.0</v>
       </c>
       <c r="D73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>341994</v>
+        <v>349064</v>
       </c>
       <c r="B74" t="s">
         <v>80</v>
       </c>
       <c r="C74">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D74">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>341940</v>
+        <v>348952</v>
       </c>
       <c r="B75" t="s">
         <v>81</v>
       </c>
       <c r="C75">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D75">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>341553</v>
+        <v>348880</v>
       </c>
       <c r="B76" t="s">
         <v>82</v>
       </c>
       <c r="C76">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D76">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>341831</v>
+        <v>348810</v>
       </c>
       <c r="B77" t="s">
         <v>83</v>
       </c>
       <c r="C77">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D77">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>341356</v>
+        <v>348584</v>
       </c>
       <c r="B78" t="s">
         <v>84</v>
       </c>
       <c r="C78">
         <v>7667.0</v>
       </c>
       <c r="D78">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>340808</v>
+        <v>348468</v>
       </c>
       <c r="B79" t="s">
         <v>85</v>
       </c>
       <c r="C79">
         <v>7667.0</v>
       </c>
       <c r="D79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>340740</v>
+        <v>348098</v>
       </c>
       <c r="B80" t="s">
         <v>86</v>
       </c>
       <c r="C80">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D80">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>340667</v>
+        <v>348168</v>
       </c>
       <c r="B81" t="s">
         <v>87</v>
       </c>
       <c r="C81">
         <v>7500.0</v>
       </c>
       <c r="D81">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>340597</v>
+        <v>348028</v>
       </c>
       <c r="B82" t="s">
         <v>88</v>
       </c>
       <c r="C82">
         <v>7500.0</v>
       </c>
       <c r="D82">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>340527</v>
+        <v>347958</v>
       </c>
       <c r="B83" t="s">
         <v>89</v>
       </c>
       <c r="C83">
         <v>7500.0</v>
       </c>
       <c r="D83">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>340457</v>
+        <v>347887</v>
       </c>
       <c r="B84" t="s">
         <v>90</v>
       </c>
       <c r="C84">
         <v>7500.0</v>
       </c>
       <c r="D84">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>340261</v>
+        <v>347677</v>
       </c>
       <c r="B85" t="s">
         <v>91</v>
       </c>
       <c r="C85">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D85">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>340067</v>
+        <v>347447</v>
       </c>
       <c r="B86" t="s">
         <v>92</v>
       </c>
       <c r="C86">
         <v>7667.0</v>
       </c>
       <c r="D86">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>339490</v>
+        <v>347378</v>
       </c>
       <c r="B87" t="s">
         <v>93</v>
       </c>
       <c r="C87">
         <v>7667.0</v>
       </c>
       <c r="D87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>339632</v>
+        <v>347114</v>
       </c>
       <c r="B88" t="s">
         <v>94</v>
       </c>
       <c r="C88">
         <v>7667.0</v>
       </c>
       <c r="D88">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>339561</v>
+        <v>346990</v>
       </c>
       <c r="B89" t="s">
         <v>95</v>
       </c>
       <c r="C89">
         <v>7667.0</v>
       </c>
       <c r="D89">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>339299</v>
+        <v>346920</v>
       </c>
       <c r="B90" t="s">
         <v>96</v>
       </c>
       <c r="C90">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D90">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>339108</v>
+        <v>346850</v>
       </c>
       <c r="B91" t="s">
         <v>97</v>
       </c>
       <c r="C91">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D91">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>338915</v>
+        <v>346677</v>
       </c>
       <c r="B92" t="s">
         <v>98</v>
       </c>
       <c r="C92">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D92">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>338080</v>
+        <v>346554</v>
       </c>
       <c r="B93" t="s">
         <v>99</v>
       </c>
       <c r="C93">
         <v>7667.0</v>
       </c>
       <c r="D93">
         <v>2</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>337307</v>
+        <v>346377</v>
       </c>
       <c r="B94" t="s">
         <v>100</v>
       </c>
       <c r="C94">
         <v>7667.0</v>
       </c>
       <c r="D94">
         <v>2</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>337376</v>
+        <v>346255</v>
       </c>
       <c r="B95" t="s">
         <v>101</v>
       </c>
       <c r="C95">
-        <v>7667.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D95">
         <v>3</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>337446</v>
+        <v>345936</v>
       </c>
       <c r="B96" t="s">
         <v>102</v>
       </c>
       <c r="C96">
         <v>7667.0</v>
       </c>
       <c r="D96">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>337112</v>
+        <v>345885</v>
       </c>
       <c r="B97" t="s">
         <v>103</v>
       </c>
       <c r="C97">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D97">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>337889</v>
+        <v>345834</v>
       </c>
       <c r="B98" t="s">
         <v>104</v>
       </c>
       <c r="C98">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D98">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>336788</v>
+        <v>345715</v>
       </c>
       <c r="B99" t="s">
         <v>105</v>
       </c>
       <c r="C99">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D99">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>336583</v>
+        <v>345593</v>
       </c>
       <c r="B100" t="s">
         <v>106</v>
       </c>
       <c r="C100">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D100">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>335975</v>
+        <v>345355</v>
       </c>
       <c r="B101" t="s">
         <v>107</v>
       </c>
       <c r="C101">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D101">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>336101</v>
+        <v>345178</v>
       </c>
       <c r="B102" t="s">
         <v>108</v>
       </c>
       <c r="C102">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D102">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>336046</v>
+        <v>345052</v>
       </c>
       <c r="B103" t="s">
         <v>109</v>
       </c>
       <c r="C103">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D103">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>335777</v>
+        <v>344983</v>
       </c>
       <c r="B104" t="s">
         <v>110</v>
       </c>
       <c r="C104">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D104">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>335579</v>
+        <v>344913</v>
       </c>
       <c r="B105" t="s">
         <v>111</v>
       </c>
       <c r="C105">
-        <v>8250.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D105">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>335381</v>
+        <v>344725</v>
       </c>
       <c r="B106" t="s">
         <v>112</v>
       </c>
       <c r="C106">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D106">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>335180</v>
+        <v>344539</v>
       </c>
       <c r="B107" t="s">
         <v>113</v>
       </c>
       <c r="C107">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D107">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>334982</v>
+        <v>344351</v>
       </c>
       <c r="B108" t="s">
         <v>114</v>
       </c>
       <c r="C108">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D108">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>333347</v>
+        <v>344216</v>
       </c>
       <c r="B109" t="s">
         <v>115</v>
       </c>
       <c r="C109">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D109">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>333282</v>
+        <v>343934</v>
       </c>
       <c r="B110" t="s">
         <v>116</v>
       </c>
       <c r="C110">
-        <v>8250.0</v>
+        <v>16333.0</v>
       </c>
       <c r="D110">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>332478</v>
+        <v>343863</v>
       </c>
       <c r="B111" t="s">
         <v>117</v>
       </c>
       <c r="C111">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D111">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
-        <v>332408</v>
+        <v>343792</v>
       </c>
       <c r="B112" t="s">
         <v>118</v>
       </c>
       <c r="C112">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D112">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
-        <v>332208</v>
+        <v>343669</v>
       </c>
       <c r="B113" t="s">
         <v>119</v>
       </c>
       <c r="C113">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D113">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
-        <v>332081</v>
+        <v>343487</v>
       </c>
       <c r="B114" t="s">
         <v>120</v>
       </c>
       <c r="C114">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D114">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
-        <v>331770</v>
+        <v>343415</v>
       </c>
       <c r="B115" t="s">
         <v>121</v>
       </c>
       <c r="C115">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D115">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
-        <v>331899</v>
+        <v>343232</v>
       </c>
       <c r="B116" t="s">
         <v>122</v>
       </c>
       <c r="C116">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D116">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
-        <v>331696</v>
+        <v>343048</v>
       </c>
       <c r="B117" t="s">
         <v>123</v>
       </c>
       <c r="C117">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D117">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
-        <v>331491</v>
+        <v>342866</v>
       </c>
       <c r="B118" t="s">
         <v>124</v>
       </c>
       <c r="C118">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D118">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
-        <v>331362</v>
+        <v>342799</v>
       </c>
       <c r="B119" t="s">
         <v>125</v>
       </c>
       <c r="C119">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D119">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
-        <v>330729</v>
+        <v>342608</v>
       </c>
       <c r="B120" t="s">
         <v>126</v>
       </c>
       <c r="C120">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D120">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
-        <v>330554</v>
+        <v>342484</v>
       </c>
       <c r="B121" t="s">
         <v>127</v>
       </c>
       <c r="C121">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D121">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
-        <v>330299</v>
+        <v>342291</v>
       </c>
       <c r="B122" t="s">
         <v>128</v>
       </c>
       <c r="C122">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D122">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
-        <v>330175</v>
+        <v>342101</v>
       </c>
       <c r="B123" t="s">
         <v>129</v>
       </c>
       <c r="C123">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
-        <v>330045</v>
+        <v>341693</v>
       </c>
       <c r="B124" t="s">
         <v>130</v>
       </c>
       <c r="C124">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
-        <v>329806</v>
+        <v>341994</v>
       </c>
       <c r="B125" t="s">
         <v>131</v>
       </c>
       <c r="C125">
         <v>8000.0</v>
       </c>
       <c r="D125">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
-        <v>329474</v>
+        <v>341940</v>
       </c>
       <c r="B126" t="s">
         <v>132</v>
       </c>
       <c r="C126">
         <v>8000.0</v>
       </c>
       <c r="D126">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
-        <v>329316</v>
+        <v>341553</v>
       </c>
       <c r="B127" t="s">
         <v>133</v>
       </c>
       <c r="C127">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D127">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
-        <v>329151</v>
+        <v>341831</v>
       </c>
       <c r="B128" t="s">
         <v>134</v>
       </c>
       <c r="C128">
         <v>8000.0</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
-        <v>328217</v>
+        <v>341356</v>
       </c>
       <c r="B129" t="s">
         <v>135</v>
       </c>
       <c r="C129">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D129">
-        <v>158</v>
+        <v>0</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
-        <v>328323</v>
+        <v>340808</v>
       </c>
       <c r="B130" t="s">
         <v>136</v>
       </c>
       <c r="C130">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
-        <v>328108</v>
+        <v>340740</v>
       </c>
       <c r="B131" t="s">
         <v>137</v>
       </c>
       <c r="C131">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
-        <v>327563</v>
+        <v>340667</v>
       </c>
       <c r="B132" t="s">
         <v>138</v>
       </c>
       <c r="C132">
-        <v>8250.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D132">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
-        <v>327615</v>
+        <v>340597</v>
       </c>
       <c r="B133" t="s">
         <v>139</v>
       </c>
       <c r="C133">
-        <v>8333.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D133">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
-        <v>327723</v>
+        <v>340527</v>
       </c>
       <c r="B134" t="s">
         <v>140</v>
       </c>
       <c r="C134">
-        <v>8333.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D134">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
-        <v>327347</v>
+        <v>340457</v>
       </c>
       <c r="B135" t="s">
         <v>141</v>
       </c>
       <c r="C135">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D135">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
-        <v>326606</v>
+        <v>340261</v>
       </c>
       <c r="B136" t="s">
         <v>142</v>
       </c>
       <c r="C136">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D136">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
-        <v>326659</v>
+        <v>340067</v>
       </c>
       <c r="B137" t="s">
         <v>143</v>
       </c>
       <c r="C137">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
-        <v>326502</v>
+        <v>339490</v>
       </c>
       <c r="B138" t="s">
         <v>144</v>
       </c>
       <c r="C138">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
-        <v>326081</v>
+        <v>339632</v>
       </c>
       <c r="B139" t="s">
         <v>145</v>
       </c>
       <c r="C139">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
-        <v>326037</v>
+        <v>339561</v>
       </c>
       <c r="B140" t="s">
         <v>146</v>
       </c>
       <c r="C140">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D140">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
-        <v>325546</v>
+        <v>339299</v>
       </c>
       <c r="B141" t="s">
         <v>147</v>
       </c>
       <c r="C141">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
-        <v>325442</v>
+        <v>339108</v>
       </c>
       <c r="B142" t="s">
         <v>148</v>
       </c>
       <c r="C142">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D142">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
-        <v>325121</v>
+        <v>338915</v>
       </c>
       <c r="B143" t="s">
         <v>149</v>
       </c>
       <c r="C143">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
-        <v>324746</v>
+        <v>338080</v>
       </c>
       <c r="B144" t="s">
         <v>150</v>
       </c>
       <c r="C144">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
-        <v>325018</v>
+        <v>337307</v>
       </c>
       <c r="B145" t="s">
         <v>151</v>
       </c>
       <c r="C145">
-        <v>8250.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
-        <v>324331</v>
+        <v>337376</v>
       </c>
       <c r="B146" t="s">
         <v>152</v>
       </c>
       <c r="C146">
-        <v>8000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
-        <v>323952</v>
+        <v>337446</v>
       </c>
       <c r="B147" t="s">
         <v>153</v>
       </c>
       <c r="C147">
-        <v>7833.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D147">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
-        <v>323799</v>
+        <v>337112</v>
       </c>
       <c r="B148" t="s">
         <v>154</v>
       </c>
       <c r="C148">
-        <v>7800.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D148">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
-        <v>323647</v>
+        <v>337889</v>
       </c>
       <c r="B149" t="s">
         <v>155</v>
       </c>
       <c r="C149">
-        <v>7800.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D149">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
-        <v>322934</v>
+        <v>336788</v>
       </c>
       <c r="B150" t="s">
         <v>156</v>
       </c>
       <c r="C150">
-        <v>8800.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D150">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
-        <v>323481</v>
+        <v>336583</v>
       </c>
       <c r="B151" t="s">
         <v>157</v>
       </c>
       <c r="C151">
-        <v>8500.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
-        <v>322886</v>
+        <v>335975</v>
       </c>
       <c r="B152" t="s">
         <v>158</v>
       </c>
       <c r="C152">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D152">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
-        <v>322737</v>
+        <v>336101</v>
       </c>
       <c r="B153" t="s">
         <v>159</v>
       </c>
       <c r="C153">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D153">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
-        <v>322582</v>
+        <v>336046</v>
       </c>
       <c r="B154" t="s">
         <v>160</v>
       </c>
       <c r="C154">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D154">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
-        <v>322344</v>
+        <v>335777</v>
       </c>
       <c r="B155" t="s">
         <v>161</v>
       </c>
       <c r="C155">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D155">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
-        <v>321934</v>
+        <v>335579</v>
       </c>
       <c r="B156" t="s">
         <v>162</v>
       </c>
       <c r="C156">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D156">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
-        <v>321035</v>
+        <v>335381</v>
       </c>
       <c r="B157" t="s">
         <v>163</v>
       </c>
       <c r="C157">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D157">
         <v>10</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
-        <v>320988</v>
+        <v>335180</v>
       </c>
       <c r="B158" t="s">
         <v>164</v>
       </c>
       <c r="C158">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D158">
         <v>10</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
-        <v>321887</v>
+        <v>334982</v>
       </c>
       <c r="B159" t="s">
         <v>165</v>
       </c>
       <c r="C159">
-        <v>8000.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D159">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
-        <v>320891</v>
+        <v>333347</v>
       </c>
       <c r="B160" t="s">
         <v>166</v>
       </c>
       <c r="C160">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D160">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
-        <v>320842</v>
+        <v>333282</v>
       </c>
       <c r="B161" t="s">
         <v>167</v>
       </c>
       <c r="C161">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D161">
         <v>10</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
-        <v>320691</v>
+        <v>332478</v>
       </c>
       <c r="B162" t="s">
         <v>168</v>
       </c>
       <c r="C162">
-        <v>7600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D162">
         <v>8</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
-        <v>320588</v>
+        <v>332408</v>
       </c>
       <c r="B163" t="s">
         <v>169</v>
       </c>
       <c r="C163">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D163">
         <v>10</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
-        <v>320281</v>
+        <v>332208</v>
       </c>
       <c r="B164" t="s">
         <v>170</v>
       </c>
       <c r="C164">
-        <v>7600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D164">
         <v>8</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
-        <v>320001</v>
+        <v>332081</v>
       </c>
       <c r="B165" t="s">
         <v>171</v>
       </c>
       <c r="C165">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D165">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
-        <v>319900</v>
+        <v>331770</v>
       </c>
       <c r="B166" t="s">
         <v>172</v>
       </c>
       <c r="C166">
-        <v>7600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D166">
         <v>8</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
-        <v>319798</v>
+        <v>331899</v>
       </c>
       <c r="B167" t="s">
         <v>173</v>
       </c>
       <c r="C167">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D167">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
-        <v>318969</v>
+        <v>331696</v>
       </c>
       <c r="B168" t="s">
         <v>174</v>
       </c>
       <c r="C168">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D168">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
-        <v>318868</v>
+        <v>331491</v>
       </c>
       <c r="B169" t="s">
         <v>175</v>
       </c>
       <c r="C169">
-        <v>7600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D169">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
-        <v>318766</v>
+        <v>331362</v>
       </c>
       <c r="B170" t="s">
         <v>176</v>
       </c>
       <c r="C170">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D170">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
-        <v>318715</v>
+        <v>330729</v>
       </c>
       <c r="B171" t="s">
         <v>177</v>
       </c>
       <c r="C171">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D171">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
-        <v>318664</v>
+        <v>330554</v>
       </c>
       <c r="B172" t="s">
         <v>178</v>
       </c>
       <c r="C172">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D172">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
-        <v>318613</v>
+        <v>330299</v>
       </c>
       <c r="B173" t="s">
         <v>179</v>
       </c>
       <c r="C173">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D173">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
-        <v>318016</v>
+        <v>330175</v>
       </c>
       <c r="B174" t="s">
         <v>180</v>
       </c>
       <c r="C174">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D174">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
-        <v>317966</v>
+        <v>330045</v>
       </c>
       <c r="B175" t="s">
         <v>181</v>
       </c>
       <c r="C175">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D175">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
-        <v>317812</v>
+        <v>329806</v>
       </c>
       <c r="B176" t="s">
         <v>182</v>
       </c>
       <c r="C176">
-        <v>7600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D176">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
-        <v>316480</v>
+        <v>329474</v>
       </c>
       <c r="B177" t="s">
         <v>183</v>
       </c>
       <c r="C177">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D177">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
-        <v>316273</v>
+        <v>329316</v>
       </c>
       <c r="B178" t="s">
         <v>184</v>
       </c>
       <c r="C178">
-        <v>7600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D178">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
-        <v>316222</v>
+        <v>329151</v>
       </c>
       <c r="B179" t="s">
         <v>185</v>
       </c>
       <c r="C179">
-        <v>7800.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D179">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
-        <v>316325</v>
+        <v>328217</v>
       </c>
       <c r="B180" t="s">
         <v>186</v>
       </c>
       <c r="C180">
         <v>8000.0</v>
       </c>
       <c r="D180">
-        <v>10</v>
+        <v>158</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
-        <v>315403</v>
+        <v>328323</v>
       </c>
       <c r="B181" t="s">
         <v>187</v>
       </c>
       <c r="C181">
-        <v>7800.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D181">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
-        <v>315245</v>
+        <v>328108</v>
       </c>
       <c r="B182" t="s">
         <v>188</v>
       </c>
       <c r="C182">
-        <v>7800.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D182">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
-        <v>315089</v>
+        <v>327563</v>
       </c>
       <c r="B183" t="s">
         <v>189</v>
       </c>
       <c r="C183">
-        <v>7800.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D183">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
-        <v>314931</v>
+        <v>327615</v>
       </c>
       <c r="B184" t="s">
         <v>190</v>
       </c>
       <c r="C184">
-        <v>8000.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D184">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
-        <v>314722</v>
+        <v>327723</v>
       </c>
       <c r="B185" t="s">
         <v>191</v>
       </c>
       <c r="C185">
-        <v>7600.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D185">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
-        <v>314775</v>
+        <v>327347</v>
       </c>
       <c r="B186" t="s">
         <v>192</v>
       </c>
       <c r="C186">
         <v>8000.0</v>
       </c>
       <c r="D186">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
-        <v>314671</v>
+        <v>326606</v>
       </c>
       <c r="B187" t="s">
         <v>193</v>
       </c>
       <c r="C187">
         <v>8000.0</v>
       </c>
       <c r="D187">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
-        <v>314355</v>
+        <v>326659</v>
       </c>
       <c r="B188" t="s">
         <v>194</v>
       </c>
       <c r="C188">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D188">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
-        <v>314147</v>
+        <v>326502</v>
       </c>
       <c r="B189" t="s">
         <v>195</v>
       </c>
       <c r="C189">
-        <v>7600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D189">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
-        <v>313527</v>
+        <v>326081</v>
       </c>
       <c r="B190" t="s">
         <v>196</v>
       </c>
       <c r="C190">
-        <v>7600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D190">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
-        <v>313318</v>
+        <v>326037</v>
       </c>
       <c r="B191" t="s">
         <v>197</v>
       </c>
       <c r="C191">
-        <v>7600.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D191">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
-        <v>313267</v>
+        <v>325546</v>
       </c>
       <c r="B192" t="s">
         <v>198</v>
       </c>
       <c r="C192">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D192">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
-        <v>313165</v>
+        <v>325442</v>
       </c>
       <c r="B193" t="s">
         <v>199</v>
       </c>
       <c r="C193">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D193">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
-        <v>312889</v>
+        <v>325121</v>
       </c>
       <c r="B194" t="s">
         <v>200</v>
       </c>
       <c r="C194">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D194">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
-        <v>312785</v>
+        <v>324746</v>
       </c>
       <c r="B195" t="s">
         <v>201</v>
       </c>
       <c r="C195">
-        <v>7750.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D195">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
-        <v>312734</v>
+        <v>325018</v>
       </c>
       <c r="B196" t="s">
         <v>202</v>
       </c>
       <c r="C196">
-        <v>8000.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D196">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
-        <v>312523</v>
+        <v>324331</v>
       </c>
       <c r="B197" t="s">
         <v>203</v>
       </c>
       <c r="C197">
         <v>8000.0</v>
       </c>
       <c r="D197">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
-        <v>312421</v>
+        <v>323952</v>
       </c>
       <c r="B198" t="s">
         <v>204</v>
       </c>
       <c r="C198">
-        <v>7800.0</v>
+        <v>7833.0</v>
       </c>
       <c r="D198">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
-        <v>312269</v>
+        <v>323799</v>
       </c>
       <c r="B199" t="s">
         <v>205</v>
       </c>
       <c r="C199">
-        <v>7600.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D199">
         <v>8</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
-        <v>311855</v>
+        <v>323647</v>
       </c>
       <c r="B200" t="s">
         <v>206</v>
       </c>
       <c r="C200">
-        <v>8000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D200">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
-        <v>311749</v>
+        <v>322934</v>
       </c>
       <c r="B201" t="s">
         <v>207</v>
       </c>
       <c r="C201">
-        <v>7750.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D201">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
-        <v>311432</v>
+        <v>323481</v>
       </c>
       <c r="B202" t="s">
         <v>208</v>
       </c>
       <c r="C202">
-        <v>7750.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D202">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
-        <v>311329</v>
+        <v>322886</v>
       </c>
       <c r="B203" t="s">
         <v>209</v>
       </c>
       <c r="C203">
-        <v>7600.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D203">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
-        <v>311279</v>
+        <v>322737</v>
       </c>
       <c r="B204" t="s">
         <v>210</v>
       </c>
       <c r="C204">
-        <v>7500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D204">
         <v>10</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
-        <v>311178</v>
+        <v>322582</v>
       </c>
       <c r="B205" t="s">
         <v>211</v>
       </c>
       <c r="C205">
-        <v>7400.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D205">
         <v>8</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
-        <v>310977</v>
+        <v>322344</v>
       </c>
       <c r="B206" t="s">
         <v>212</v>
       </c>
       <c r="C206">
-        <v>7400.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D206">
         <v>8</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
-        <v>310927</v>
+        <v>321934</v>
       </c>
       <c r="B207" t="s">
         <v>213</v>
       </c>
       <c r="C207">
-        <v>7500.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D207">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
-        <v>310071</v>
+        <v>321035</v>
       </c>
       <c r="B208" t="s">
         <v>214</v>
       </c>
       <c r="C208">
-        <v>7400.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D208">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
-        <v>309074</v>
+        <v>320988</v>
       </c>
       <c r="B209" t="s">
         <v>215</v>
       </c>
       <c r="C209">
-        <v>7400.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D209">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
-        <v>309024</v>
+        <v>321887</v>
       </c>
       <c r="B210" t="s">
         <v>216</v>
       </c>
       <c r="C210">
-        <v>7500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D210">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
-        <v>308923</v>
+        <v>320891</v>
       </c>
       <c r="B211" t="s">
         <v>217</v>
       </c>
       <c r="C211">
-        <v>7400.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D211">
         <v>8</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
-        <v>308662</v>
+        <v>320842</v>
       </c>
       <c r="B212" t="s">
         <v>218</v>
       </c>
       <c r="C212">
-        <v>7400.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D212">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
-        <v>308512</v>
+        <v>320691</v>
       </c>
       <c r="B213" t="s">
         <v>219</v>
       </c>
       <c r="C213">
-        <v>7500.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D213">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
-        <v>308460</v>
+        <v>320588</v>
       </c>
       <c r="B214" t="s">
         <v>220</v>
       </c>
       <c r="C214">
-        <v>7667.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D214">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
-        <v>307633</v>
+        <v>320281</v>
       </c>
       <c r="B215" t="s">
         <v>221</v>
       </c>
       <c r="C215">
-        <v>7500.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D215">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E215" t="s">
         <v>7</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
-        <v>307478</v>
+        <v>320001</v>
       </c>
       <c r="B216" t="s">
         <v>222</v>
       </c>
       <c r="C216">
-        <v>7400.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D216">
         <v>8</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
-        <v>307323</v>
+        <v>319900</v>
       </c>
       <c r="B217" t="s">
         <v>223</v>
       </c>
       <c r="C217">
-        <v>7500.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D217">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
-        <v>307217</v>
+        <v>319798</v>
       </c>
       <c r="B218" t="s">
         <v>224</v>
       </c>
       <c r="C218">
-        <v>7400.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D218">
         <v>8</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
-        <v>307114</v>
+        <v>318969</v>
       </c>
       <c r="B219" t="s">
         <v>225</v>
       </c>
       <c r="C219">
-        <v>7500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D219">
         <v>10</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
-        <v>306798</v>
+        <v>318868</v>
       </c>
       <c r="B220" t="s">
         <v>226</v>
       </c>
       <c r="C220">
-        <v>7400.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D220">
         <v>8</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
-        <v>306746</v>
+        <v>318766</v>
       </c>
       <c r="B221" t="s">
         <v>227</v>
       </c>
       <c r="C221">
-        <v>7500.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D221">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
-        <v>306694</v>
+        <v>318715</v>
       </c>
       <c r="B222" t="s">
         <v>228</v>
       </c>
       <c r="C222">
-        <v>7500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D222">
         <v>10</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
-        <v>306592</v>
+        <v>318664</v>
       </c>
       <c r="B223" t="s">
         <v>229</v>
       </c>
       <c r="C223">
-        <v>7400.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D223">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
-        <v>306165</v>
+        <v>318613</v>
       </c>
       <c r="B224" t="s">
         <v>230</v>
       </c>
       <c r="C224">
-        <v>7400.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D224">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
-        <v>306113</v>
+        <v>318016</v>
       </c>
       <c r="B225" t="s">
         <v>231</v>
       </c>
       <c r="C225">
-        <v>7500.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D225">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
-        <v>306061</v>
+        <v>317966</v>
       </c>
       <c r="B226" t="s">
         <v>232</v>
       </c>
       <c r="C226">
         <v>7750.0</v>
       </c>
       <c r="D226">
         <v>10</v>
       </c>
       <c r="E226" t="s">
         <v>7</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
-        <v>305903</v>
+        <v>317812</v>
       </c>
       <c r="B227" t="s">
         <v>233</v>
       </c>
       <c r="C227">
-        <v>7400.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D227">
         <v>8</v>
       </c>
       <c r="E227" t="s">
         <v>7</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
-        <v>305851</v>
+        <v>316480</v>
       </c>
       <c r="B228" t="s">
         <v>234</v>
       </c>
       <c r="C228">
-        <v>7500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D228">
         <v>10</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
-        <v>306270</v>
+        <v>316273</v>
       </c>
       <c r="B229" t="s">
         <v>235</v>
       </c>
       <c r="C229">
-        <v>7667.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D229">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E229" t="s">
         <v>7</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
-        <v>305687</v>
+        <v>316222</v>
       </c>
       <c r="B230" t="s">
         <v>236</v>
       </c>
       <c r="C230">
-        <v>7400.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D230">
         <v>8</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
-        <v>305531</v>
+        <v>316325</v>
       </c>
       <c r="B231" t="s">
         <v>237</v>
       </c>
       <c r="C231">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D231">
         <v>10</v>
       </c>
       <c r="E231" t="s">
         <v>7</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
-        <v>305142</v>
+        <v>315403</v>
       </c>
       <c r="B232" t="s">
         <v>238</v>
       </c>
       <c r="C232">
-        <v>7750.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D232">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E232" t="s">
         <v>7</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
-        <v>304989</v>
+        <v>315245</v>
       </c>
       <c r="B233" t="s">
         <v>239</v>
       </c>
       <c r="C233">
-        <v>7750.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D233">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E233" t="s">
         <v>7</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
-        <v>304830</v>
+        <v>315089</v>
       </c>
       <c r="B234" t="s">
         <v>240</v>
       </c>
       <c r="C234">
-        <v>7750.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D234">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
-        <v>304780</v>
+        <v>314931</v>
       </c>
       <c r="B235" t="s">
         <v>241</v>
       </c>
       <c r="C235">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D235">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>7</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
-        <v>304726</v>
+        <v>314722</v>
       </c>
       <c r="B236" t="s">
         <v>242</v>
       </c>
       <c r="C236">
-        <v>8500.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D236">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E236" t="s">
         <v>7</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
-        <v>304566</v>
+        <v>314775</v>
       </c>
       <c r="B237" t="s">
         <v>243</v>
       </c>
       <c r="C237">
         <v>8000.0</v>
       </c>
       <c r="D237">
         <v>13</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
-        <v>303869</v>
+        <v>314671</v>
       </c>
       <c r="B238" t="s">
         <v>244</v>
       </c>
       <c r="C238">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D238">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E238" t="s">
         <v>7</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
-        <v>303821</v>
+        <v>314355</v>
       </c>
       <c r="B239" t="s">
         <v>245</v>
       </c>
       <c r="C239">
-        <v>8000.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D239">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
-        <v>303721</v>
+        <v>314147</v>
       </c>
       <c r="B240" t="s">
         <v>246</v>
       </c>
       <c r="C240">
-        <v>7750.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D240">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E240" t="s">
         <v>7</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
-        <v>303616</v>
+        <v>313527</v>
       </c>
       <c r="B241" t="s">
         <v>247</v>
       </c>
       <c r="C241">
-        <v>7750.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D241">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
-        <v>303292</v>
+        <v>313318</v>
       </c>
       <c r="B242" t="s">
         <v>248</v>
       </c>
       <c r="C242">
-        <v>8000.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D242">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E242" t="s">
         <v>7</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
-        <v>303343</v>
+        <v>313267</v>
       </c>
       <c r="B243" t="s">
         <v>249</v>
       </c>
       <c r="C243">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D243">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E243" t="s">
         <v>7</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
-        <v>302913</v>
+        <v>313165</v>
       </c>
       <c r="B244" t="s">
         <v>250</v>
       </c>
       <c r="C244">
         <v>7750.0</v>
       </c>
       <c r="D244">
         <v>10</v>
       </c>
       <c r="E244" t="s">
         <v>7</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
-        <v>302699</v>
+        <v>312889</v>
       </c>
       <c r="B245" t="s">
         <v>251</v>
       </c>
       <c r="C245">
         <v>7750.0</v>
       </c>
       <c r="D245">
         <v>10</v>
       </c>
       <c r="E245" t="s">
         <v>7</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
-        <v>302597</v>
+        <v>312785</v>
       </c>
       <c r="B246" t="s">
         <v>252</v>
       </c>
       <c r="C246">
         <v>7750.0</v>
       </c>
       <c r="D246">
         <v>10</v>
       </c>
       <c r="E246" t="s">
         <v>7</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
-        <v>302495</v>
+        <v>312734</v>
       </c>
       <c r="B247" t="s">
         <v>253</v>
       </c>
       <c r="C247">
         <v>8000.0</v>
       </c>
       <c r="D247">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E247" t="s">
         <v>7</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
-        <v>302013</v>
+        <v>312523</v>
       </c>
       <c r="B248" t="s">
         <v>254</v>
       </c>
       <c r="C248">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D248">
         <v>10</v>
       </c>
       <c r="E248" t="s">
         <v>7</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
-        <v>302067</v>
+        <v>312421</v>
       </c>
       <c r="B249" t="s">
         <v>255</v>
       </c>
       <c r="C249">
-        <v>8500.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D249">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E249" t="s">
         <v>7</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
-        <v>302281</v>
+        <v>312269</v>
       </c>
       <c r="B250" t="s">
         <v>256</v>
       </c>
       <c r="C250">
-        <v>8000.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D250">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
-        <v>299599</v>
+        <v>311855</v>
       </c>
       <c r="B251" t="s">
         <v>257</v>
       </c>
       <c r="C251">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D251">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E251" t="s">
         <v>7</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
-        <v>299651</v>
+        <v>311749</v>
       </c>
       <c r="B252" t="s">
         <v>258</v>
       </c>
       <c r="C252">
         <v>7750.0</v>
       </c>
       <c r="D252">
         <v>10</v>
       </c>
       <c r="E252" t="s">
         <v>7</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
-        <v>299755</v>
+        <v>311432</v>
       </c>
       <c r="B253" t="s">
         <v>259</v>
       </c>
       <c r="C253">
         <v>7750.0</v>
       </c>
       <c r="D253">
         <v>10</v>
       </c>
       <c r="E253" t="s">
         <v>7</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
-        <v>299861</v>
+        <v>311329</v>
       </c>
       <c r="B254" t="s">
         <v>260</v>
       </c>
       <c r="C254">
-        <v>8000.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D254">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E254" t="s">
         <v>7</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
-        <v>299915</v>
+        <v>311279</v>
       </c>
       <c r="B255" t="s">
         <v>261</v>
       </c>
       <c r="C255">
-        <v>7750.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D255">
         <v>10</v>
       </c>
       <c r="E255" t="s">
         <v>7</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
-        <v>300106</v>
+        <v>311178</v>
       </c>
       <c r="B256" t="s">
         <v>262</v>
       </c>
       <c r="C256">
-        <v>8000.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D256">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E256" t="s">
         <v>7</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
-        <v>300152</v>
+        <v>310977</v>
       </c>
       <c r="B257" t="s">
         <v>263</v>
       </c>
       <c r="C257">
-        <v>7750.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D257">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
-        <v>300197</v>
+        <v>310927</v>
       </c>
       <c r="B258" t="s">
         <v>264</v>
       </c>
       <c r="C258">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D258">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E258" t="s">
         <v>7</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
-        <v>300243</v>
+        <v>310071</v>
       </c>
       <c r="B259" t="s">
         <v>265</v>
       </c>
       <c r="C259">
-        <v>7750.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D259">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E259" t="s">
         <v>7</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
-        <v>300289</v>
+        <v>309074</v>
       </c>
       <c r="B260" t="s">
         <v>266</v>
       </c>
       <c r="C260">
-        <v>7750.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D260">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E260" t="s">
         <v>7</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
-        <v>300335</v>
+        <v>309024</v>
       </c>
       <c r="B261" t="s">
         <v>267</v>
       </c>
       <c r="C261">
-        <v>7750.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D261">
         <v>10</v>
       </c>
       <c r="E261" t="s">
         <v>7</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
-        <v>300381</v>
+        <v>308923</v>
       </c>
       <c r="B262" t="s">
         <v>268</v>
       </c>
       <c r="C262">
-        <v>8000.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D262">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E262" t="s">
         <v>7</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
-        <v>299502</v>
+        <v>308662</v>
       </c>
       <c r="B263" t="s">
         <v>269</v>
       </c>
       <c r="C263">
-        <v>8000.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D263">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E263" t="s">
         <v>7</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
-        <v>299449</v>
+        <v>308512</v>
       </c>
       <c r="B264" t="s">
         <v>270</v>
       </c>
       <c r="C264">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D264">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E264" t="s">
         <v>7</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
-        <v>298972</v>
+        <v>308460</v>
       </c>
       <c r="B265" t="s">
         <v>271</v>
       </c>
       <c r="C265">
-        <v>7750.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D265">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E265" t="s">
         <v>7</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
-        <v>298868</v>
+        <v>307633</v>
       </c>
       <c r="B266" t="s">
         <v>272</v>
       </c>
       <c r="C266">
-        <v>7750.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D266">
         <v>10</v>
       </c>
       <c r="E266" t="s">
         <v>7</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
-        <v>298767</v>
+        <v>307478</v>
       </c>
       <c r="B267" t="s">
         <v>273</v>
       </c>
       <c r="C267">
-        <v>7750.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D267">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E267" t="s">
         <v>7</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
-        <v>298661</v>
+        <v>307323</v>
       </c>
       <c r="B268" t="s">
         <v>274</v>
       </c>
       <c r="C268">
-        <v>7750.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D268">
         <v>10</v>
       </c>
       <c r="E268" t="s">
         <v>7</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
-        <v>298144</v>
+        <v>307217</v>
       </c>
       <c r="B269" t="s">
         <v>275</v>
       </c>
       <c r="C269">
-        <v>7750.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D269">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E269" t="s">
         <v>7</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
-        <v>297829</v>
+        <v>307114</v>
       </c>
       <c r="B270" t="s">
         <v>276</v>
       </c>
       <c r="C270">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D270">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E270" t="s">
         <v>7</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
-        <v>298565</v>
+        <v>306798</v>
       </c>
       <c r="B271" t="s">
         <v>277</v>
       </c>
       <c r="C271">
-        <v>8500.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D271">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E271" t="s">
         <v>7</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
-        <v>297620</v>
+        <v>306746</v>
       </c>
       <c r="B272" t="s">
         <v>278</v>
       </c>
       <c r="C272">
-        <v>7750.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D272">
         <v>10</v>
       </c>
       <c r="E272" t="s">
         <v>7</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
-        <v>297461</v>
+        <v>306694</v>
       </c>
       <c r="B273" t="s">
         <v>279</v>
       </c>
       <c r="C273">
-        <v>7800.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D273">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E273" t="s">
         <v>7</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
-        <v>297359</v>
+        <v>306592</v>
       </c>
       <c r="B274" t="s">
         <v>280</v>
       </c>
       <c r="C274">
-        <v>7750.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D274">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E274" t="s">
         <v>7</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
-        <v>297255</v>
+        <v>306165</v>
       </c>
       <c r="B275" t="s">
         <v>281</v>
       </c>
       <c r="C275">
-        <v>7750.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D275">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E275" t="s">
         <v>7</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
-        <v>297149</v>
+        <v>306113</v>
       </c>
       <c r="B276" t="s">
         <v>282</v>
       </c>
       <c r="C276">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D276">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E276" t="s">
         <v>7</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
-        <v>297043</v>
+        <v>306061</v>
       </c>
       <c r="B277" t="s">
         <v>283</v>
       </c>
       <c r="C277">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D277">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E277" t="s">
         <v>7</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
-        <v>296992</v>
+        <v>305903</v>
       </c>
       <c r="B278" t="s">
         <v>284</v>
       </c>
       <c r="C278">
-        <v>8000.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D278">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E278" t="s">
         <v>7</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
-        <v>296890</v>
+        <v>305851</v>
       </c>
       <c r="B279" t="s">
         <v>285</v>
       </c>
       <c r="C279">
-        <v>7000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D279">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E279" t="s">
         <v>7</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
-        <v>296789</v>
+        <v>306270</v>
       </c>
       <c r="B280" t="s">
         <v>286</v>
       </c>
       <c r="C280">
-        <v>7000.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D280">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="E280" t="s">
         <v>7</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
-        <v>296170</v>
+        <v>305687</v>
       </c>
       <c r="B281" t="s">
         <v>287</v>
       </c>
       <c r="C281">
-        <v>7750.0</v>
+        <v>7400.0</v>
       </c>
       <c r="D281">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E281" t="s">
         <v>7</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
-        <v>296124</v>
+        <v>305531</v>
       </c>
       <c r="B282" t="s">
         <v>288</v>
       </c>
       <c r="C282">
         <v>7750.0</v>
       </c>
       <c r="D282">
         <v>10</v>
       </c>
       <c r="E282" t="s">
         <v>7</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
-        <v>295558</v>
+        <v>305142</v>
       </c>
       <c r="B283" t="s">
         <v>289</v>
       </c>
       <c r="C283">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D283">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E283" t="s">
         <v>7</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
-        <v>295373</v>
+        <v>304989</v>
       </c>
       <c r="B284" t="s">
         <v>290</v>
       </c>
       <c r="C284">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D284">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E284" t="s">
         <v>7</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
-        <v>295986</v>
+        <v>304830</v>
       </c>
       <c r="B285" t="s">
         <v>291</v>
       </c>
       <c r="C285">
-        <v>8500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D285">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E285" t="s">
         <v>7</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
-        <v>295940</v>
+        <v>304780</v>
       </c>
       <c r="B286" t="s">
         <v>292</v>
       </c>
       <c r="C286">
         <v>8500.0</v>
       </c>
       <c r="D286">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E286" t="s">
         <v>7</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
-        <v>295221</v>
+        <v>304726</v>
       </c>
       <c r="B287" t="s">
         <v>293</v>
       </c>
       <c r="C287">
-        <v>7750.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D287">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E287" t="s">
         <v>7</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
-        <v>295119</v>
+        <v>304566</v>
       </c>
       <c r="B288" t="s">
         <v>294</v>
       </c>
       <c r="C288">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D288">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E288" t="s">
         <v>7</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
-        <v>295802</v>
+        <v>303869</v>
       </c>
       <c r="B289" t="s">
         <v>295</v>
       </c>
       <c r="C289">
-        <v>8500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D289">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E289" t="s">
         <v>7</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
-        <v>294961</v>
+        <v>303821</v>
       </c>
       <c r="B290" t="s">
         <v>296</v>
       </c>
       <c r="C290">
         <v>8000.0</v>
       </c>
       <c r="D290">
         <v>13</v>
       </c>
       <c r="E290" t="s">
         <v>7</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
-        <v>295324</v>
+        <v>303721</v>
       </c>
       <c r="B291" t="s">
         <v>297</v>
       </c>
       <c r="C291">
-        <v>8500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D291">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E291" t="s">
         <v>7</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
-        <v>294858</v>
+        <v>303616</v>
       </c>
       <c r="B292" t="s">
         <v>298</v>
       </c>
       <c r="C292">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D292">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E292" t="s">
         <v>7</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
-        <v>294705</v>
+        <v>303292</v>
       </c>
       <c r="B293" t="s">
         <v>299</v>
       </c>
       <c r="C293">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D293">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E293" t="s">
         <v>7</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
-        <v>294653</v>
+        <v>303343</v>
       </c>
       <c r="B294" t="s">
         <v>300</v>
       </c>
       <c r="C294">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D294">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E294" t="s">
         <v>7</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
-        <v>294288</v>
+        <v>302913</v>
       </c>
       <c r="B295" t="s">
         <v>301</v>
       </c>
       <c r="C295">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D295">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E295" t="s">
         <v>7</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
-        <v>294243</v>
+        <v>302699</v>
       </c>
       <c r="B296" t="s">
         <v>302</v>
       </c>
       <c r="C296">
         <v>7750.0</v>
       </c>
       <c r="D296">
         <v>10</v>
       </c>
       <c r="E296" t="s">
         <v>7</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
-        <v>293649</v>
+        <v>302597</v>
       </c>
       <c r="B297" t="s">
         <v>303</v>
       </c>
       <c r="C297">
         <v>7750.0</v>
       </c>
       <c r="D297">
         <v>10</v>
       </c>
       <c r="E297" t="s">
         <v>7</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
-        <v>293492</v>
+        <v>302495</v>
       </c>
       <c r="B298" t="s">
         <v>304</v>
       </c>
       <c r="C298">
         <v>8000.0</v>
       </c>
       <c r="D298">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E298" t="s">
         <v>7</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
-        <v>293441</v>
+        <v>302013</v>
       </c>
       <c r="B299" t="s">
         <v>305</v>
       </c>
       <c r="C299">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D299">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E299" t="s">
         <v>7</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
-        <v>293288</v>
+        <v>302067</v>
       </c>
       <c r="B300" t="s">
         <v>306</v>
       </c>
       <c r="C300">
-        <v>7750.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D300">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E300" t="s">
         <v>7</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
-        <v>293077</v>
+        <v>302281</v>
       </c>
       <c r="B301" t="s">
         <v>307</v>
       </c>
       <c r="C301">
-        <v>7800.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D301">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E301" t="s">
         <v>7</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
-        <v>292812</v>
+        <v>299599</v>
       </c>
       <c r="B302" t="s">
         <v>308</v>
       </c>
       <c r="C302">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D302">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E302" t="s">
         <v>7</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
-        <v>292710</v>
+        <v>299651</v>
       </c>
       <c r="B303" t="s">
         <v>309</v>
       </c>
       <c r="C303">
         <v>7750.0</v>
       </c>
       <c r="D303">
         <v>10</v>
       </c>
       <c r="E303" t="s">
         <v>7</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
-        <v>292658</v>
+        <v>299755</v>
       </c>
       <c r="B304" t="s">
         <v>310</v>
       </c>
       <c r="C304">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D304">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E304" t="s">
         <v>7</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
-        <v>292607</v>
+        <v>299861</v>
       </c>
       <c r="B305" t="s">
         <v>311</v>
       </c>
       <c r="C305">
         <v>8000.0</v>
       </c>
       <c r="D305">
         <v>13</v>
       </c>
       <c r="E305" t="s">
         <v>7</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
-        <v>292449</v>
+        <v>299915</v>
       </c>
       <c r="B306" t="s">
         <v>312</v>
       </c>
       <c r="C306">
         <v>7750.0</v>
       </c>
       <c r="D306">
         <v>10</v>
       </c>
       <c r="E306" t="s">
         <v>7</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
-        <v>292346</v>
+        <v>300106</v>
       </c>
       <c r="B307" t="s">
         <v>313</v>
       </c>
       <c r="C307">
         <v>8000.0</v>
       </c>
       <c r="D307">
         <v>13</v>
       </c>
       <c r="E307" t="s">
         <v>7</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
-        <v>292083</v>
+        <v>300152</v>
       </c>
       <c r="B308" t="s">
         <v>314</v>
       </c>
       <c r="C308">
         <v>7750.0</v>
       </c>
       <c r="D308">
         <v>10</v>
       </c>
       <c r="E308" t="s">
         <v>7</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
-        <v>291669</v>
+        <v>300197</v>
       </c>
       <c r="B309" t="s">
         <v>315</v>
       </c>
       <c r="C309">
         <v>8000.0</v>
       </c>
       <c r="D309">
         <v>13</v>
       </c>
       <c r="E309" t="s">
         <v>7</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
-        <v>291514</v>
+        <v>300243</v>
       </c>
       <c r="B310" t="s">
         <v>316</v>
       </c>
       <c r="C310">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D310">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E310" t="s">
         <v>7</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
-        <v>291356</v>
+        <v>300289</v>
       </c>
       <c r="B311" t="s">
         <v>317</v>
       </c>
       <c r="C311">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D311">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E311" t="s">
         <v>7</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
-        <v>291461</v>
+        <v>300335</v>
       </c>
       <c r="B312" t="s">
         <v>318</v>
       </c>
       <c r="C312">
-        <v>8500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D312">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E312" t="s">
         <v>7</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
-        <v>291409</v>
+        <v>300381</v>
       </c>
       <c r="B313" t="s">
         <v>319</v>
       </c>
       <c r="C313">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D313">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E313" t="s">
         <v>7</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
-        <v>290930</v>
+        <v>299502</v>
       </c>
       <c r="B314" t="s">
         <v>320</v>
       </c>
       <c r="C314">
         <v>8000.0</v>
       </c>
       <c r="D314">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E314" t="s">
         <v>7</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
-        <v>290614</v>
+        <v>299449</v>
       </c>
       <c r="B315" t="s">
         <v>321</v>
       </c>
       <c r="C315">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D315">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E315" t="s">
         <v>7</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
-        <v>290562</v>
+        <v>298972</v>
       </c>
       <c r="B316" t="s">
         <v>322</v>
       </c>
       <c r="C316">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D316">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E316" t="s">
         <v>7</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
-        <v>290247</v>
+        <v>298868</v>
       </c>
       <c r="B317" t="s">
         <v>323</v>
       </c>
       <c r="C317">
         <v>7750.0</v>
       </c>
       <c r="D317">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E317" t="s">
         <v>7</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
-        <v>290145</v>
+        <v>298767</v>
       </c>
       <c r="B318" t="s">
         <v>324</v>
       </c>
       <c r="C318">
         <v>7750.0</v>
       </c>
       <c r="D318">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E318" t="s">
         <v>7</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
-        <v>290511</v>
+        <v>298661</v>
       </c>
       <c r="B319" t="s">
         <v>325</v>
       </c>
       <c r="C319">
-        <v>8500.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D319">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E319" t="s">
         <v>7</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
-        <v>290093</v>
+        <v>298144</v>
       </c>
       <c r="B320" t="s">
         <v>326</v>
       </c>
       <c r="C320">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D320">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E320" t="s">
         <v>7</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
-        <v>289987</v>
+        <v>297829</v>
       </c>
       <c r="B321" t="s">
         <v>327</v>
       </c>
       <c r="C321">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D321">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E321" t="s">
         <v>7</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
-        <v>289936</v>
+        <v>298565</v>
       </c>
       <c r="B322" t="s">
         <v>328</v>
       </c>
       <c r="C322">
-        <v>8000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D322">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E322" t="s">
         <v>7</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
-        <v>289720</v>
+        <v>297620</v>
       </c>
       <c r="B323" t="s">
         <v>329</v>
       </c>
       <c r="C323">
-        <v>7600.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D323">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E323" t="s">
         <v>7</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
-        <v>289240</v>
+        <v>297461</v>
       </c>
       <c r="B324" t="s">
         <v>330</v>
       </c>
       <c r="C324">
-        <v>7600.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D324">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E324" t="s">
         <v>7</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
-        <v>288810</v>
+        <v>297359</v>
       </c>
       <c r="B325" t="s">
         <v>331</v>
       </c>
       <c r="C325">
-        <v>7600.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D325">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E325" t="s">
         <v>7</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
-        <v>288700</v>
+        <v>297255</v>
       </c>
       <c r="B326" t="s">
         <v>332</v>
       </c>
       <c r="C326">
         <v>7750.0</v>
       </c>
       <c r="D326">
         <v>10</v>
       </c>
       <c r="E326" t="s">
         <v>7</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
-        <v>288593</v>
+        <v>297149</v>
       </c>
       <c r="B327" t="s">
         <v>333</v>
       </c>
       <c r="C327">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D327">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E327" t="s">
         <v>7</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
-        <v>288483</v>
+        <v>297043</v>
       </c>
       <c r="B328" t="s">
         <v>334</v>
       </c>
       <c r="C328">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D328">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E328" t="s">
         <v>7</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
-        <v>288373</v>
+        <v>296992</v>
       </c>
       <c r="B329" t="s">
         <v>335</v>
       </c>
       <c r="C329">
         <v>8000.0</v>
       </c>
       <c r="D329">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E329" t="s">
         <v>7</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
-        <v>288221</v>
+        <v>296890</v>
       </c>
       <c r="B330" t="s">
         <v>336</v>
       </c>
       <c r="C330">
-        <v>7750.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D330">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E330" t="s">
         <v>7</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
-        <v>288003</v>
+        <v>296789</v>
       </c>
       <c r="B331" t="s">
         <v>337</v>
       </c>
       <c r="C331">
-        <v>7750.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D331">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E331" t="s">
         <v>7</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
-        <v>283373</v>
+        <v>296170</v>
       </c>
       <c r="B332" t="s">
         <v>338</v>
       </c>
       <c r="C332">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D332">
         <v>10</v>
       </c>
       <c r="E332" t="s">
         <v>7</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
-        <v>287168</v>
+        <v>296124</v>
       </c>
       <c r="B333" t="s">
         <v>339</v>
       </c>
       <c r="C333">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D333">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E333" t="s">
         <v>7</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
-        <v>287110</v>
+        <v>295558</v>
       </c>
       <c r="B334" t="s">
         <v>340</v>
       </c>
       <c r="C334">
-        <v>8333.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D334">
         <v>13</v>
       </c>
       <c r="E334" t="s">
         <v>7</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
-        <v>287000</v>
+        <v>295373</v>
       </c>
       <c r="B335" t="s">
         <v>341</v>
       </c>
       <c r="C335">
         <v>8000.0</v>
       </c>
       <c r="D335">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E335" t="s">
         <v>7</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336">
-        <v>286837</v>
+        <v>295986</v>
       </c>
       <c r="B336" t="s">
         <v>342</v>
       </c>
       <c r="C336">
-        <v>7800.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D336">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E336" t="s">
         <v>7</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
-        <v>286621</v>
+        <v>295940</v>
       </c>
       <c r="B337" t="s">
         <v>343</v>
       </c>
       <c r="C337">
-        <v>7800.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D337">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E337" t="s">
         <v>7</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
-        <v>286407</v>
+        <v>295221</v>
       </c>
       <c r="B338" t="s">
         <v>344</v>
       </c>
       <c r="C338">
-        <v>7800.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D338">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E338" t="s">
         <v>7</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339">
-        <v>286244</v>
+        <v>295119</v>
       </c>
       <c r="B339" t="s">
         <v>345</v>
       </c>
       <c r="C339">
         <v>7750.0</v>
       </c>
       <c r="D339">
         <v>10</v>
       </c>
       <c r="E339" t="s">
         <v>7</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
-        <v>286029</v>
+        <v>295802</v>
       </c>
       <c r="B340" t="s">
         <v>346</v>
       </c>
       <c r="C340">
-        <v>8000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D340">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E340" t="s">
         <v>7</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
-        <v>285695</v>
+        <v>294961</v>
       </c>
       <c r="B341" t="s">
         <v>347</v>
       </c>
       <c r="C341">
         <v>8000.0</v>
       </c>
       <c r="D341">
         <v>13</v>
       </c>
       <c r="E341" t="s">
         <v>7</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
-        <v>285481</v>
+        <v>295324</v>
       </c>
       <c r="B342" t="s">
         <v>348</v>
       </c>
       <c r="C342">
-        <v>7750.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D342">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E342" t="s">
         <v>7</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
-        <v>285214</v>
+        <v>294858</v>
       </c>
       <c r="B343" t="s">
         <v>349</v>
       </c>
       <c r="C343">
-        <v>7833.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D343">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E343" t="s">
         <v>7</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344">
-        <v>285049</v>
+        <v>294705</v>
       </c>
       <c r="B344" t="s">
         <v>350</v>
       </c>
       <c r="C344">
-        <v>7800.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D344">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E344" t="s">
         <v>7</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345">
-        <v>284229</v>
+        <v>294653</v>
       </c>
       <c r="B345" t="s">
         <v>351</v>
       </c>
       <c r="C345">
         <v>7750.0</v>
       </c>
       <c r="D345">
         <v>10</v>
       </c>
       <c r="E345" t="s">
         <v>7</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346">
-        <v>284121</v>
+        <v>294288</v>
       </c>
       <c r="B346" t="s">
         <v>352</v>
       </c>
       <c r="C346">
         <v>8000.0</v>
       </c>
       <c r="D346">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E346" t="s">
         <v>7</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347">
-        <v>284013</v>
+        <v>294243</v>
       </c>
       <c r="B347" t="s">
         <v>353</v>
       </c>
       <c r="C347">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D347">
         <v>10</v>
       </c>
       <c r="E347" t="s">
         <v>7</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348">
-        <v>283956</v>
+        <v>293649</v>
       </c>
       <c r="B348" t="s">
         <v>354</v>
       </c>
       <c r="C348">
-        <v>7000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D348">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E348" t="s">
         <v>7</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349">
-        <v>283899</v>
+        <v>293492</v>
       </c>
       <c r="B349" t="s">
         <v>355</v>
       </c>
       <c r="C349">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D349">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="E349" t="s">
         <v>7</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
-        <v>283326</v>
+        <v>293441</v>
       </c>
       <c r="B350" t="s">
         <v>356</v>
       </c>
       <c r="C350">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D350">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E350" t="s">
         <v>7</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
-        <v>283269</v>
+        <v>293288</v>
       </c>
       <c r="B351" t="s">
         <v>357</v>
       </c>
       <c r="C351">
-        <v>7000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D351">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E351" t="s">
         <v>7</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
-        <v>283213</v>
+        <v>293077</v>
       </c>
       <c r="B352" t="s">
         <v>358</v>
       </c>
       <c r="C352">
-        <v>7000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D352">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E352" t="s">
         <v>7</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
-        <v>283157</v>
+        <v>292812</v>
       </c>
       <c r="B353" t="s">
         <v>359</v>
       </c>
       <c r="C353">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D353">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="E353" t="s">
         <v>7</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
-        <v>282989</v>
+        <v>292710</v>
       </c>
       <c r="B354" t="s">
         <v>360</v>
       </c>
       <c r="C354">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D354">
         <v>10</v>
       </c>
       <c r="E354" t="s">
         <v>7</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
-        <v>283796</v>
+        <v>292658</v>
       </c>
       <c r="B355" t="s">
         <v>361</v>
       </c>
       <c r="C355">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D355">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E355" t="s">
         <v>7</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356">
-        <v>283045</v>
+        <v>292607</v>
       </c>
       <c r="B356" t="s">
         <v>362</v>
       </c>
       <c r="C356">
         <v>8000.0</v>
       </c>
       <c r="D356">
         <v>13</v>
       </c>
       <c r="E356" t="s">
         <v>7</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357">
-        <v>282783</v>
+        <v>292449</v>
       </c>
       <c r="B357" t="s">
         <v>363</v>
       </c>
       <c r="C357">
-        <v>7800.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D357">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E357" t="s">
         <v>7</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358">
-        <v>282627</v>
+        <v>292346</v>
       </c>
       <c r="B358" t="s">
         <v>364</v>
       </c>
       <c r="C358">
-        <v>7800.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D358">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E358" t="s">
         <v>7</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
-        <v>281811</v>
+        <v>292083</v>
       </c>
       <c r="B359" t="s">
         <v>365</v>
       </c>
       <c r="C359">
-        <v>7833.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D359">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E359" t="s">
         <v>7</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
-        <v>281502</v>
+        <v>291669</v>
       </c>
       <c r="B360" t="s">
         <v>366</v>
       </c>
       <c r="C360">
-        <v>7833.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D360">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E360" t="s">
         <v>7</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
-        <v>281255</v>
+        <v>291514</v>
       </c>
       <c r="B361" t="s">
         <v>367</v>
       </c>
       <c r="C361">
         <v>8000.0</v>
       </c>
       <c r="D361">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E361" t="s">
         <v>7</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
-        <v>281145</v>
+        <v>291356</v>
       </c>
       <c r="B362" t="s">
         <v>368</v>
       </c>
       <c r="C362">
         <v>8000.0</v>
       </c>
       <c r="D362">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E362" t="s">
         <v>7</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
-        <v>281034</v>
+        <v>291461</v>
       </c>
       <c r="B363" t="s">
         <v>369</v>
       </c>
       <c r="C363">
-        <v>8000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D363">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E363" t="s">
         <v>7</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
-        <v>280821</v>
+        <v>291409</v>
       </c>
       <c r="B364" t="s">
         <v>370</v>
       </c>
       <c r="C364">
-        <v>7833.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D364">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E364" t="s">
         <v>7</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
-        <v>280609</v>
+        <v>290930</v>
       </c>
       <c r="B365" t="s">
         <v>371</v>
       </c>
       <c r="C365">
-        <v>7833.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D365">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E365" t="s">
         <v>7</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
-        <v>280124</v>
+        <v>290614</v>
       </c>
       <c r="B366" t="s">
         <v>372</v>
       </c>
       <c r="C366">
-        <v>7833.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D366">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E366" t="s">
         <v>7</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
-        <v>279909</v>
+        <v>290562</v>
       </c>
       <c r="B367" t="s">
         <v>373</v>
       </c>
       <c r="C367">
-        <v>7800.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D367">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E367" t="s">
         <v>7</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
-        <v>279539</v>
+        <v>290247</v>
       </c>
       <c r="B368" t="s">
         <v>374</v>
       </c>
       <c r="C368">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D368">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E368" t="s">
         <v>7</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369">
-        <v>279598</v>
+        <v>290145</v>
       </c>
       <c r="B369" t="s">
         <v>375</v>
       </c>
       <c r="C369">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D369">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E369" t="s">
         <v>7</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370">
-        <v>279750</v>
+        <v>290511</v>
       </c>
       <c r="B370" t="s">
         <v>376</v>
       </c>
       <c r="C370">
-        <v>7800.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D370">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E370" t="s">
         <v>7</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371">
-        <v>279274</v>
+        <v>290093</v>
       </c>
       <c r="B371" t="s">
         <v>377</v>
       </c>
       <c r="C371">
-        <v>7833.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D371">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E371" t="s">
         <v>7</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372">
-        <v>278921</v>
+        <v>289987</v>
       </c>
       <c r="B372" t="s">
         <v>378</v>
       </c>
       <c r="C372">
-        <v>7800.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D372">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E372" t="s">
         <v>7</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
-        <v>278485</v>
+        <v>289936</v>
       </c>
       <c r="B373" t="s">
         <v>379</v>
       </c>
       <c r="C373">
-        <v>7750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D373">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E373" t="s">
         <v>7</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
-        <v>278167</v>
+        <v>289720</v>
       </c>
       <c r="B374" t="s">
         <v>380</v>
       </c>
       <c r="C374">
-        <v>7800.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D374">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E374" t="s">
         <v>7</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
-        <v>278267</v>
+        <v>289240</v>
       </c>
       <c r="B375" t="s">
         <v>381</v>
       </c>
       <c r="C375">
-        <v>8500.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D375">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E375" t="s">
         <v>7</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376">
-        <v>278114</v>
+        <v>288810</v>
       </c>
       <c r="B376" t="s">
         <v>382</v>
       </c>
       <c r="C376">
-        <v>8000.0</v>
+        <v>7600.0</v>
       </c>
       <c r="D376">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E376" t="s">
         <v>7</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
-        <v>277805</v>
+        <v>288700</v>
       </c>
       <c r="B377" t="s">
         <v>383</v>
       </c>
       <c r="C377">
-        <v>7800.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D377">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E377" t="s">
         <v>7</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
-        <v>277637</v>
+        <v>288593</v>
       </c>
       <c r="B378" t="s">
         <v>384</v>
       </c>
       <c r="C378">
-        <v>7800.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D378">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E378" t="s">
         <v>7</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379">
-        <v>277535</v>
+        <v>288483</v>
       </c>
       <c r="B379" t="s">
         <v>385</v>
       </c>
       <c r="C379">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D379">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E379" t="s">
         <v>7</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380">
-        <v>277228</v>
+        <v>288373</v>
       </c>
       <c r="B380" t="s">
         <v>386</v>
       </c>
       <c r="C380">
-        <v>7800.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D380">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E380" t="s">
         <v>7</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381">
-        <v>275924</v>
+        <v>288221</v>
       </c>
       <c r="B381" t="s">
         <v>387</v>
       </c>
       <c r="C381">
         <v>7750.0</v>
       </c>
       <c r="D381">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E381" t="s">
         <v>7</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382">
-        <v>276084</v>
+        <v>288003</v>
       </c>
       <c r="B382" t="s">
         <v>388</v>
       </c>
       <c r="C382">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D382">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E382" t="s">
         <v>7</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383">
-        <v>276131</v>
+        <v>283373</v>
       </c>
       <c r="B383" t="s">
         <v>389</v>
       </c>
       <c r="C383">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D383">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E383" t="s">
         <v>7</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
-        <v>276177</v>
+        <v>287168</v>
       </c>
       <c r="B384" t="s">
         <v>390</v>
       </c>
       <c r="C384">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D384">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E384" t="s">
         <v>7</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385">
-        <v>276780</v>
+        <v>287110</v>
       </c>
       <c r="B385" t="s">
         <v>391</v>
       </c>
       <c r="C385">
-        <v>8500.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D385">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E385" t="s">
         <v>7</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386">
-        <v>276579</v>
+        <v>287000</v>
       </c>
       <c r="B386" t="s">
         <v>392</v>
       </c>
       <c r="C386">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D386">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E386" t="s">
         <v>7</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387">
-        <v>275665</v>
+        <v>286837</v>
       </c>
       <c r="B387" t="s">
         <v>393</v>
       </c>
       <c r="C387">
-        <v>8000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D387">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E387" t="s">
         <v>7</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388">
-        <v>275510</v>
+        <v>286621</v>
       </c>
       <c r="B388" t="s">
         <v>394</v>
       </c>
       <c r="C388">
-        <v>8000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D388">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E388" t="s">
         <v>7</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389">
-        <v>275405</v>
+        <v>286407</v>
       </c>
       <c r="B389" t="s">
         <v>395</v>
       </c>
       <c r="C389">
-        <v>8000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D389">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E389" t="s">
         <v>7</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
-        <v>275152</v>
+        <v>286244</v>
       </c>
       <c r="B390" t="s">
         <v>396</v>
       </c>
       <c r="C390">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D390">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E390" t="s">
         <v>7</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
-        <v>275014</v>
+        <v>286029</v>
       </c>
       <c r="B391" t="s">
         <v>397</v>
       </c>
       <c r="C391">
-        <v>8333.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D391">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E391" t="s">
         <v>7</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392">
-        <v>274805</v>
+        <v>285695</v>
       </c>
       <c r="B392" t="s">
         <v>398</v>
       </c>
       <c r="C392">
         <v>8000.0</v>
       </c>
       <c r="D392">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E392" t="s">
         <v>7</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393">
-        <v>273487</v>
+        <v>285481</v>
       </c>
       <c r="B393" t="s">
         <v>399</v>
       </c>
       <c r="C393">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D393">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E393" t="s">
         <v>7</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394">
-        <v>273237</v>
+        <v>285214</v>
       </c>
       <c r="B394" t="s">
         <v>400</v>
       </c>
       <c r="C394">
-        <v>7800.0</v>
+        <v>7833.0</v>
       </c>
       <c r="D394">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E394" t="s">
         <v>7</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395">
-        <v>272933</v>
+        <v>285049</v>
       </c>
       <c r="B395" t="s">
         <v>401</v>
       </c>
       <c r="C395">
         <v>7800.0</v>
       </c>
       <c r="D395">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E395" t="s">
         <v>7</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396">
-        <v>272882</v>
+        <v>284229</v>
       </c>
       <c r="B396" t="s">
         <v>402</v>
       </c>
       <c r="C396">
-        <v>8000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D396">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E396" t="s">
         <v>7</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397">
-        <v>272779</v>
+        <v>284121</v>
       </c>
       <c r="B397" t="s">
         <v>403</v>
       </c>
       <c r="C397">
         <v>8000.0</v>
       </c>
       <c r="D397">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E397" t="s">
         <v>7</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398">
-        <v>272583</v>
+        <v>284013</v>
       </c>
       <c r="B398" t="s">
         <v>404</v>
       </c>
       <c r="C398">
         <v>8000.0</v>
       </c>
       <c r="D398">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E398" t="s">
         <v>7</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399">
-        <v>272329</v>
+        <v>283956</v>
       </c>
       <c r="B399" t="s">
         <v>405</v>
       </c>
       <c r="C399">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D399">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="E399" t="s">
         <v>7</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400">
-        <v>272229</v>
+        <v>283899</v>
       </c>
       <c r="B400" t="s">
         <v>406</v>
       </c>
       <c r="C400">
-        <v>7800.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D400">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E400" t="s">
         <v>7</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401">
-        <v>271882</v>
+        <v>283326</v>
       </c>
       <c r="B401" t="s">
         <v>407</v>
       </c>
       <c r="C401">
-        <v>7800.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D401">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E401" t="s">
         <v>7</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402">
-        <v>271782</v>
+        <v>283269</v>
       </c>
       <c r="B402" t="s">
         <v>408</v>
       </c>
       <c r="C402">
-        <v>7800.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D402">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E402" t="s">
         <v>7</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403">
-        <v>271390</v>
+        <v>283213</v>
       </c>
       <c r="B403" t="s">
         <v>409</v>
       </c>
       <c r="C403">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D403">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E403" t="s">
         <v>7</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
-        <v>271240</v>
+        <v>283157</v>
       </c>
       <c r="B404" t="s">
         <v>410</v>
       </c>
       <c r="C404">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D404">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="E404" t="s">
         <v>7</v>
       </c>
       <c r="F404" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405">
-        <v>270704</v>
+        <v>282989</v>
       </c>
       <c r="B405" t="s">
         <v>411</v>
       </c>
       <c r="C405">
         <v>8000.0</v>
       </c>
       <c r="D405">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E405" t="s">
         <v>7</v>
       </c>
       <c r="F405" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406">
-        <v>270500</v>
+        <v>283796</v>
       </c>
       <c r="B406" t="s">
         <v>412</v>
       </c>
       <c r="C406">
-        <v>8000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D406">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E406" t="s">
         <v>7</v>
       </c>
       <c r="F406" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407">
-        <v>270299</v>
+        <v>283045</v>
       </c>
       <c r="B407" t="s">
         <v>413</v>
       </c>
       <c r="C407">
         <v>8000.0</v>
       </c>
       <c r="D407">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="E407" t="s">
         <v>7</v>
       </c>
       <c r="F407" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408">
-        <v>270197</v>
+        <v>282783</v>
       </c>
       <c r="B408" t="s">
         <v>414</v>
       </c>
       <c r="C408">
-        <v>8333.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D408">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E408" t="s">
         <v>7</v>
       </c>
       <c r="F408" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409">
-        <v>269879</v>
+        <v>282627</v>
       </c>
       <c r="B409" t="s">
         <v>415</v>
       </c>
       <c r="C409">
-        <v>8000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D409">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E409" t="s">
         <v>7</v>
       </c>
       <c r="F409" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410">
-        <v>269675</v>
+        <v>281811</v>
       </c>
       <c r="B410" t="s">
         <v>416</v>
       </c>
       <c r="C410">
-        <v>8000.0</v>
+        <v>7833.0</v>
       </c>
       <c r="D410">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E410" t="s">
         <v>7</v>
       </c>
       <c r="F410" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411">
-        <v>269625</v>
+        <v>281502</v>
       </c>
       <c r="B411" t="s">
         <v>417</v>
       </c>
       <c r="C411">
-        <v>8667.0</v>
+        <v>7833.0</v>
       </c>
       <c r="D411">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="E411" t="s">
         <v>7</v>
       </c>
       <c r="F411" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412">
-        <v>269371</v>
+        <v>281255</v>
       </c>
       <c r="B412" t="s">
         <v>418</v>
       </c>
       <c r="C412">
         <v>8000.0</v>
       </c>
       <c r="D412">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E412" t="s">
         <v>7</v>
       </c>
       <c r="F412" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413">
-        <v>269072</v>
+        <v>281145</v>
       </c>
       <c r="B413" t="s">
         <v>419</v>
       </c>
       <c r="C413">
         <v>8000.0</v>
       </c>
       <c r="D413">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E413" t="s">
         <v>7</v>
       </c>
       <c r="F413" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414">
-        <v>269023</v>
+        <v>281034</v>
       </c>
       <c r="B414" t="s">
         <v>420</v>
       </c>
       <c r="C414">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D414">
         <v>23</v>
       </c>
       <c r="E414" t="s">
         <v>7</v>
       </c>
       <c r="F414" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415">
-        <v>268881</v>
+        <v>280821</v>
       </c>
       <c r="B415" t="s">
         <v>421</v>
       </c>
       <c r="C415">
-        <v>8333.0</v>
+        <v>7833.0</v>
       </c>
       <c r="D415">
         <v>15</v>
       </c>
       <c r="E415" t="s">
         <v>7</v>
       </c>
       <c r="F415" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
-        <v>268731</v>
+        <v>280609</v>
       </c>
       <c r="B416" t="s">
         <v>422</v>
       </c>
       <c r="C416">
-        <v>8333.0</v>
+        <v>7833.0</v>
       </c>
       <c r="D416">
         <v>15</v>
       </c>
       <c r="E416" t="s">
         <v>7</v>
       </c>
       <c r="F416" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417">
-        <v>268437</v>
+        <v>280124</v>
       </c>
       <c r="B417" t="s">
         <v>423</v>
       </c>
       <c r="C417">
-        <v>8000.0</v>
+        <v>7833.0</v>
       </c>
       <c r="D417">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E417" t="s">
         <v>7</v>
       </c>
       <c r="F417" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418">
-        <v>268333</v>
+        <v>279909</v>
       </c>
       <c r="B418" t="s">
         <v>424</v>
       </c>
       <c r="C418">
-        <v>8500.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D418">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E418" t="s">
         <v>7</v>
       </c>
       <c r="F418" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419">
-        <v>268040</v>
+        <v>279539</v>
       </c>
       <c r="B419" t="s">
         <v>425</v>
       </c>
       <c r="C419">
         <v>8000.0</v>
       </c>
       <c r="D419">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E419" t="s">
         <v>7</v>
       </c>
       <c r="F419" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420">
-        <v>267783</v>
+        <v>279598</v>
       </c>
       <c r="B420" t="s">
         <v>426</v>
       </c>
       <c r="C420">
-        <v>8333.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D420">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E420" t="s">
         <v>7</v>
       </c>
       <c r="F420" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421">
-        <v>267633</v>
+        <v>279750</v>
       </c>
       <c r="B421" t="s">
         <v>427</v>
       </c>
       <c r="C421">
-        <v>8333.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D421">
         <v>23</v>
       </c>
       <c r="E421" t="s">
         <v>7</v>
       </c>
       <c r="F421" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422">
-        <v>267346</v>
+        <v>279274</v>
       </c>
       <c r="B422" t="s">
         <v>428</v>
       </c>
       <c r="C422">
-        <v>8500.0</v>
+        <v>7833.0</v>
       </c>
       <c r="D422">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E422" t="s">
         <v>7</v>
       </c>
       <c r="F422" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423">
-        <v>267039</v>
+        <v>278921</v>
       </c>
       <c r="B423" t="s">
         <v>429</v>
       </c>
       <c r="C423">
-        <v>8333.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D423">
         <v>23</v>
       </c>
       <c r="E423" t="s">
         <v>7</v>
       </c>
       <c r="F423" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424">
-        <v>267538</v>
+        <v>278485</v>
       </c>
       <c r="B424" t="s">
         <v>430</v>
       </c>
       <c r="C424">
-        <v>10000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D424">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="E424" t="s">
         <v>7</v>
       </c>
       <c r="F424" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425">
-        <v>263815</v>
+        <v>278167</v>
       </c>
       <c r="B425" t="s">
         <v>431</v>
       </c>
       <c r="C425">
-        <v>9000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D425">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E425" t="s">
         <v>7</v>
       </c>
       <c r="F425" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426">
-        <v>264479</v>
+        <v>278267</v>
       </c>
       <c r="B426" t="s">
         <v>432</v>
       </c>
       <c r="C426">
-        <v>8333.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D426">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E426" t="s">
         <v>7</v>
       </c>
       <c r="F426" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427">
-        <v>264877</v>
+        <v>278114</v>
       </c>
       <c r="B427" t="s">
         <v>433</v>
       </c>
       <c r="C427">
-        <v>8333.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D427">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E427" t="s">
         <v>7</v>
       </c>
       <c r="F427" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428">
-        <v>263475</v>
+        <v>277805</v>
       </c>
       <c r="B428" t="s">
         <v>434</v>
       </c>
       <c r="C428">
-        <v>8500.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D428">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E428" t="s">
         <v>7</v>
       </c>
       <c r="F428" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429">
-        <v>263523</v>
+        <v>277637</v>
       </c>
       <c r="B429" t="s">
         <v>435</v>
       </c>
       <c r="C429">
-        <v>8333.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D429">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E429" t="s">
         <v>7</v>
       </c>
       <c r="F429" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430">
-        <v>263571</v>
+        <v>277535</v>
       </c>
       <c r="B430" t="s">
         <v>436</v>
       </c>
       <c r="C430">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D430">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E430" t="s">
         <v>7</v>
       </c>
       <c r="F430" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431">
-        <v>263619</v>
+        <v>277228</v>
       </c>
       <c r="B431" t="s">
         <v>437</v>
       </c>
       <c r="C431">
-        <v>10000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D431">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="E431" t="s">
         <v>7</v>
       </c>
       <c r="F431" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432">
-        <v>263666</v>
+        <v>275924</v>
       </c>
       <c r="B432" t="s">
         <v>438</v>
       </c>
       <c r="C432">
-        <v>9000.0</v>
+        <v>7750.0</v>
       </c>
       <c r="D432">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E432" t="s">
         <v>7</v>
       </c>
       <c r="F432" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433">
-        <v>263861</v>
+        <v>276084</v>
       </c>
       <c r="B433" t="s">
         <v>439</v>
       </c>
       <c r="C433">
-        <v>9500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D433">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E433" t="s">
         <v>7</v>
       </c>
       <c r="F433" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434">
-        <v>263908</v>
+        <v>276131</v>
       </c>
       <c r="B434" t="s">
         <v>440</v>
       </c>
       <c r="C434">
-        <v>9500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D434">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E434" t="s">
         <v>7</v>
       </c>
       <c r="F434" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435">
-        <v>263955</v>
+        <v>276177</v>
       </c>
       <c r="B435" t="s">
         <v>441</v>
       </c>
       <c r="C435">
-        <v>9500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D435">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E435" t="s">
         <v>7</v>
       </c>
       <c r="F435" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436">
-        <v>264002</v>
+        <v>276780</v>
       </c>
       <c r="B436" t="s">
         <v>442</v>
       </c>
       <c r="C436">
-        <v>10333.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D436">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E436" t="s">
         <v>7</v>
       </c>
       <c r="F436" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437">
-        <v>264049</v>
+        <v>276579</v>
       </c>
       <c r="B437" t="s">
         <v>443</v>
       </c>
       <c r="C437">
-        <v>9500.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D437">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E437" t="s">
         <v>7</v>
       </c>
       <c r="F437" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438">
-        <v>264096</v>
+        <v>275665</v>
       </c>
       <c r="B438" t="s">
         <v>444</v>
       </c>
       <c r="C438">
-        <v>11500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D438">
         <v>23</v>
       </c>
       <c r="E438" t="s">
         <v>7</v>
       </c>
       <c r="F438" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439">
-        <v>264143</v>
+        <v>275510</v>
       </c>
       <c r="B439" t="s">
         <v>445</v>
       </c>
       <c r="C439">
-        <v>10333.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D439">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E439" t="s">
         <v>7</v>
       </c>
       <c r="F439" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440">
-        <v>264190</v>
+        <v>275405</v>
       </c>
       <c r="B440" t="s">
         <v>446</v>
       </c>
       <c r="C440">
-        <v>9500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D440">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E440" t="s">
         <v>7</v>
       </c>
       <c r="F440" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441">
-        <v>261200</v>
+        <v>275152</v>
       </c>
       <c r="B441" t="s">
         <v>447</v>
       </c>
       <c r="C441">
-        <v>9200.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D441">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E441" t="s">
         <v>7</v>
       </c>
       <c r="F441" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442">
-        <v>262820</v>
+        <v>275014</v>
       </c>
       <c r="B442" t="s">
         <v>448</v>
       </c>
       <c r="C442">
-        <v>11500.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D442">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E442" t="s">
         <v>7</v>
       </c>
       <c r="F442" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443">
-        <v>261510</v>
+        <v>274805</v>
       </c>
       <c r="B443" t="s">
         <v>449</v>
       </c>
       <c r="C443">
-        <v>21250.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D443">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E443" t="s">
         <v>7</v>
       </c>
       <c r="F443" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444">
-        <v>261660</v>
+        <v>273487</v>
       </c>
       <c r="B444" t="s">
         <v>450</v>
       </c>
       <c r="C444">
-        <v>8750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D444">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E444" t="s">
         <v>7</v>
       </c>
       <c r="F444" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445">
-        <v>261864</v>
+        <v>273237</v>
       </c>
       <c r="B445" t="s">
         <v>451</v>
       </c>
       <c r="C445">
-        <v>9333.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D445">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E445" t="s">
         <v>7</v>
       </c>
       <c r="F445" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446">
-        <v>261962</v>
+        <v>272933</v>
       </c>
       <c r="B446" t="s">
         <v>452</v>
       </c>
       <c r="C446">
-        <v>8750.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D446">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E446" t="s">
         <v>7</v>
       </c>
       <c r="F446" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447">
-        <v>262166</v>
+        <v>272882</v>
       </c>
       <c r="B447" t="s">
         <v>453</v>
       </c>
       <c r="C447">
-        <v>8750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D447">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E447" t="s">
         <v>7</v>
       </c>
       <c r="F447" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448">
-        <v>263375</v>
+        <v>272779</v>
       </c>
       <c r="B448" t="s">
         <v>454</v>
       </c>
       <c r="C448">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D448">
         <v>23</v>
       </c>
       <c r="E448" t="s">
         <v>7</v>
       </c>
       <c r="F448" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449">
-        <v>262975</v>
+        <v>272583</v>
       </c>
       <c r="B449" t="s">
         <v>455</v>
       </c>
       <c r="C449">
-        <v>8333.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D449">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E449" t="s">
         <v>7</v>
       </c>
       <c r="F449" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450">
-        <v>262870</v>
+        <v>272329</v>
       </c>
       <c r="B450" t="s">
         <v>456</v>
       </c>
       <c r="C450">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D450">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E450" t="s">
         <v>7</v>
       </c>
       <c r="F450" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451">
-        <v>262473</v>
+        <v>272229</v>
       </c>
       <c r="B451" t="s">
         <v>457</v>
       </c>
       <c r="C451">
-        <v>9333.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D451">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E451" t="s">
         <v>7</v>
       </c>
       <c r="F451" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452">
-        <v>262423</v>
+        <v>271882</v>
       </c>
       <c r="B452" t="s">
         <v>458</v>
       </c>
       <c r="C452">
-        <v>9000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D452">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E452" t="s">
         <v>7</v>
       </c>
       <c r="F452" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453">
-        <v>262719</v>
+        <v>271782</v>
       </c>
       <c r="B453" t="s">
         <v>459</v>
       </c>
       <c r="C453">
-        <v>9000.0</v>
+        <v>7800.0</v>
       </c>
       <c r="D453">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="E453" t="s">
         <v>7</v>
       </c>
       <c r="F453" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454">
-        <v>262671</v>
+        <v>271390</v>
       </c>
       <c r="B454" t="s">
         <v>460</v>
       </c>
       <c r="C454">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D454">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="E454" t="s">
         <v>7</v>
       </c>
       <c r="F454" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455">
-        <v>262623</v>
+        <v>271240</v>
       </c>
       <c r="B455" t="s">
         <v>461</v>
       </c>
       <c r="C455">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D455">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="E455" t="s">
         <v>7</v>
       </c>
       <c r="F455" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456">
-        <v>261099</v>
+        <v>270704</v>
       </c>
       <c r="B456" t="s">
         <v>462</v>
       </c>
       <c r="C456">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D456">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E456" t="s">
         <v>7</v>
       </c>
       <c r="F456" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457">
-        <v>260944</v>
+        <v>270500</v>
       </c>
       <c r="B457" t="s">
         <v>463</v>
       </c>
       <c r="C457">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D457">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E457" t="s">
         <v>7</v>
       </c>
       <c r="F457" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458">
-        <v>260594</v>
+        <v>270299</v>
       </c>
       <c r="B458" t="s">
         <v>464</v>
       </c>
       <c r="C458">
-        <v>8750.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D458">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E458" t="s">
         <v>7</v>
       </c>
       <c r="F458" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459">
-        <v>260291</v>
+        <v>270197</v>
       </c>
       <c r="B459" t="s">
         <v>465</v>
       </c>
       <c r="C459">
-        <v>8750.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D459">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E459" t="s">
         <v>7</v>
       </c>
       <c r="F459" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460">
-        <v>259973</v>
+        <v>269879</v>
       </c>
       <c r="B460" t="s">
         <v>466</v>
       </c>
       <c r="C460">
-        <v>8600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D460">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E460" t="s">
         <v>7</v>
       </c>
       <c r="F460" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461">
-        <v>259530</v>
+        <v>269675</v>
       </c>
       <c r="B461" t="s">
         <v>467</v>
       </c>
       <c r="C461">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D461">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E461" t="s">
         <v>7</v>
       </c>
       <c r="F461" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462">
-        <v>258771</v>
+        <v>269625</v>
       </c>
       <c r="B462" t="s">
         <v>468</v>
       </c>
       <c r="C462">
-        <v>9000.0</v>
+        <v>8667.0</v>
       </c>
       <c r="D462">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E462" t="s">
         <v>7</v>
       </c>
       <c r="F462" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463">
-        <v>258667</v>
+        <v>269371</v>
       </c>
       <c r="B463" t="s">
         <v>469</v>
       </c>
       <c r="C463">
-        <v>9500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D463">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E463" t="s">
         <v>7</v>
       </c>
       <c r="F463" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464">
-        <v>258510</v>
+        <v>269072</v>
       </c>
       <c r="B464" t="s">
         <v>470</v>
       </c>
       <c r="C464">
-        <v>9500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D464">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E464" t="s">
         <v>7</v>
       </c>
       <c r="F464" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465">
-        <v>258407</v>
+        <v>269023</v>
       </c>
       <c r="B465" t="s">
         <v>471</v>
       </c>
       <c r="C465">
-        <v>9250.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D465">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E465" t="s">
         <v>7</v>
       </c>
       <c r="F465" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466">
-        <v>258196</v>
+        <v>268881</v>
       </c>
       <c r="B466" t="s">
         <v>472</v>
       </c>
       <c r="C466">
-        <v>9250.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D466">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E466" t="s">
         <v>7</v>
       </c>
       <c r="F466" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467">
-        <v>257891</v>
+        <v>268731</v>
       </c>
       <c r="B467" t="s">
         <v>473</v>
       </c>
       <c r="C467">
-        <v>9000.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D467">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E467" t="s">
         <v>7</v>
       </c>
       <c r="F467" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468">
-        <v>257738</v>
+        <v>268437</v>
       </c>
       <c r="B468" t="s">
         <v>474</v>
       </c>
       <c r="C468">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D468">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E468" t="s">
         <v>7</v>
       </c>
       <c r="F468" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469">
-        <v>257482</v>
+        <v>268333</v>
       </c>
       <c r="B469" t="s">
         <v>475</v>
       </c>
       <c r="C469">
-        <v>9000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D469">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E469" t="s">
         <v>7</v>
       </c>
       <c r="F469" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470">
-        <v>257337</v>
+        <v>268040</v>
       </c>
       <c r="B470" t="s">
         <v>476</v>
       </c>
       <c r="C470">
-        <v>9500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D470">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E470" t="s">
         <v>7</v>
       </c>
       <c r="F470" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471">
-        <v>257189</v>
+        <v>267783</v>
       </c>
       <c r="B471" t="s">
         <v>477</v>
       </c>
       <c r="C471">
-        <v>9500.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D471">
         <v>23</v>
       </c>
       <c r="E471" t="s">
         <v>7</v>
       </c>
       <c r="F471" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472">
-        <v>256290</v>
+        <v>267633</v>
       </c>
       <c r="B472" t="s">
         <v>478</v>
       </c>
       <c r="C472">
-        <v>9000.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D472">
         <v>23</v>
       </c>
       <c r="E472" t="s">
         <v>7</v>
       </c>
       <c r="F472" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473">
-        <v>256041</v>
+        <v>267346</v>
       </c>
       <c r="B473" t="s">
         <v>479</v>
       </c>
       <c r="C473">
-        <v>9000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D473">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E473" t="s">
         <v>7</v>
       </c>
       <c r="F473" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474">
-        <v>255937</v>
+        <v>267039</v>
       </c>
       <c r="B474" t="s">
         <v>480</v>
       </c>
       <c r="C474">
-        <v>10000.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D474">
         <v>23</v>
       </c>
       <c r="E474" t="s">
         <v>7</v>
       </c>
       <c r="F474" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475">
-        <v>255736</v>
+        <v>267538</v>
       </c>
       <c r="B475" t="s">
         <v>481</v>
       </c>
       <c r="C475">
-        <v>8400.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D475">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="E475" t="s">
         <v>7</v>
       </c>
       <c r="F475" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476">
-        <v>255481</v>
+        <v>263815</v>
       </c>
       <c r="B476" t="s">
         <v>482</v>
       </c>
       <c r="C476">
-        <v>8400.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D476">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E476" t="s">
         <v>7</v>
       </c>
       <c r="F476" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477">
-        <v>255222</v>
+        <v>264479</v>
       </c>
       <c r="B477" t="s">
         <v>483</v>
       </c>
       <c r="C477">
-        <v>8750.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D477">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E477" t="s">
         <v>7</v>
       </c>
       <c r="F477" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478">
-        <v>254978</v>
+        <v>264877</v>
       </c>
       <c r="B478" t="s">
         <v>484</v>
       </c>
       <c r="C478">
-        <v>8400.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D478">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E478" t="s">
         <v>7</v>
       </c>
       <c r="F478" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479">
-        <v>254766</v>
+        <v>263475</v>
       </c>
       <c r="B479" t="s">
         <v>485</v>
       </c>
       <c r="C479">
-        <v>8400.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D479">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E479" t="s">
         <v>7</v>
       </c>
       <c r="F479" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480">
-        <v>254513</v>
+        <v>263523</v>
       </c>
       <c r="B480" t="s">
         <v>486</v>
       </c>
       <c r="C480">
-        <v>8400.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D480">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E480" t="s">
         <v>7</v>
       </c>
       <c r="F480" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481">
-        <v>254218</v>
+        <v>263571</v>
       </c>
       <c r="B481" t="s">
         <v>487</v>
       </c>
       <c r="C481">
-        <v>8400.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D481">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E481" t="s">
         <v>7</v>
       </c>
       <c r="F481" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482">
-        <v>253399</v>
+        <v>263619</v>
       </c>
       <c r="B482" t="s">
         <v>488</v>
       </c>
       <c r="C482">
-        <v>8400.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D482">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E482" t="s">
         <v>7</v>
       </c>
       <c r="F482" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483">
-        <v>253061</v>
+        <v>263666</v>
       </c>
       <c r="B483" t="s">
         <v>489</v>
       </c>
       <c r="C483">
-        <v>8400.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D483">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E483" t="s">
         <v>7</v>
       </c>
       <c r="F483" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484">
-        <v>252232</v>
+        <v>263861</v>
       </c>
       <c r="B484" t="s">
         <v>490</v>
       </c>
       <c r="C484">
-        <v>8750.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D484">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E484" t="s">
         <v>7</v>
       </c>
       <c r="F484" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485">
-        <v>252328</v>
+        <v>263908</v>
       </c>
       <c r="B485" t="s">
         <v>491</v>
       </c>
       <c r="C485">
-        <v>8625.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D485">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E485" t="s">
         <v>7</v>
       </c>
       <c r="F485" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486">
-        <v>252437</v>
+        <v>263955</v>
       </c>
       <c r="B486" t="s">
         <v>492</v>
       </c>
       <c r="C486">
-        <v>8625.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D486">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E486" t="s">
         <v>7</v>
       </c>
       <c r="F486" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487">
-        <v>252640</v>
+        <v>264002</v>
       </c>
       <c r="B487" t="s">
         <v>493</v>
       </c>
       <c r="C487">
-        <v>8625.0</v>
+        <v>10333.0</v>
       </c>
       <c r="D487">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E487" t="s">
         <v>7</v>
       </c>
       <c r="F487" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488">
-        <v>252070</v>
+        <v>264049</v>
       </c>
       <c r="B488" t="s">
         <v>494</v>
       </c>
       <c r="C488">
-        <v>8625.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D488">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E488" t="s">
         <v>7</v>
       </c>
       <c r="F488" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489">
-        <v>251616</v>
+        <v>264096</v>
       </c>
       <c r="B489" t="s">
         <v>495</v>
       </c>
       <c r="C489">
-        <v>8625.0</v>
+        <v>11500.0</v>
       </c>
       <c r="D489">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E489" t="s">
         <v>7</v>
       </c>
       <c r="F489" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490">
-        <v>251405</v>
+        <v>264143</v>
       </c>
       <c r="B490" t="s">
         <v>496</v>
       </c>
       <c r="C490">
-        <v>8625.0</v>
+        <v>10333.0</v>
       </c>
       <c r="D490">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E490" t="s">
         <v>7</v>
       </c>
       <c r="F490" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491">
-        <v>251153</v>
+        <v>264190</v>
       </c>
       <c r="B491" t="s">
         <v>497</v>
       </c>
       <c r="C491">
-        <v>8375.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D491">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="E491" t="s">
         <v>7</v>
       </c>
       <c r="F491" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492">
-        <v>251000</v>
+        <v>261200</v>
       </c>
       <c r="B492" t="s">
         <v>498</v>
       </c>
       <c r="C492">
-        <v>8375.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D492">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="E492" t="s">
         <v>7</v>
       </c>
       <c r="F492" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493">
-        <v>250704</v>
+        <v>262820</v>
       </c>
       <c r="B493" t="s">
         <v>499</v>
       </c>
       <c r="C493">
-        <v>8375.0</v>
+        <v>11500.0</v>
       </c>
       <c r="D493">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="E493" t="s">
         <v>7</v>
       </c>
       <c r="F493" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494">
-        <v>250238</v>
+        <v>261510</v>
       </c>
       <c r="B494" t="s">
         <v>500</v>
       </c>
       <c r="C494">
-        <v>8375.0</v>
+        <v>21250.0</v>
       </c>
       <c r="D494">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E494" t="s">
         <v>7</v>
       </c>
       <c r="F494" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495">
-        <v>249885</v>
+        <v>261660</v>
       </c>
       <c r="B495" t="s">
         <v>501</v>
       </c>
       <c r="C495">
-        <v>8250.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D495">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E495" t="s">
         <v>7</v>
       </c>
       <c r="F495" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496">
-        <v>249587</v>
+        <v>261864</v>
       </c>
       <c r="B496" t="s">
         <v>502</v>
       </c>
       <c r="C496">
-        <v>8200.0</v>
+        <v>9333.0</v>
       </c>
       <c r="D496">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="E496" t="s">
         <v>7</v>
       </c>
       <c r="F496" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497">
-        <v>249485</v>
+        <v>261962</v>
       </c>
       <c r="B497" t="s">
         <v>503</v>
       </c>
       <c r="C497">
-        <v>8250.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D497">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E497" t="s">
         <v>7</v>
       </c>
       <c r="F497" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498">
-        <v>248657</v>
+        <v>262166</v>
       </c>
       <c r="B498" t="s">
         <v>504</v>
       </c>
       <c r="C498">
-        <v>8500.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D498">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E498" t="s">
         <v>7</v>
       </c>
       <c r="F498" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499">
-        <v>248557</v>
+        <v>263375</v>
       </c>
       <c r="B499" t="s">
         <v>505</v>
       </c>
       <c r="C499">
-        <v>8500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D499">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E499" t="s">
         <v>7</v>
       </c>
       <c r="F499" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500">
-        <v>248294</v>
+        <v>262975</v>
       </c>
       <c r="B500" t="s">
         <v>506</v>
       </c>
       <c r="C500">
-        <v>8200.0</v>
+        <v>8333.0</v>
       </c>
       <c r="D500">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E500" t="s">
         <v>7</v>
       </c>
       <c r="F500" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501">
-        <v>248087</v>
+        <v>262870</v>
       </c>
       <c r="B501" t="s">
         <v>507</v>
       </c>
       <c r="C501">
-        <v>8200.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D501">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="E501" t="s">
         <v>7</v>
       </c>
       <c r="F501" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502">
-        <v>247872</v>
+        <v>262473</v>
       </c>
       <c r="B502" t="s">
         <v>508</v>
       </c>
       <c r="C502">
-        <v>8200.0</v>
+        <v>9333.0</v>
       </c>
       <c r="D502">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E502" t="s">
         <v>7</v>
       </c>
       <c r="F502" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503">
-        <v>247630</v>
+        <v>262423</v>
       </c>
       <c r="B503" t="s">
         <v>509</v>
       </c>
       <c r="C503">
-        <v>8200.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D503">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="E503" t="s">
         <v>7</v>
       </c>
       <c r="F503" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504">
-        <v>247428</v>
+        <v>262719</v>
       </c>
       <c r="B504" t="s">
         <v>510</v>
       </c>
       <c r="C504">
-        <v>8200.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D504">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E504" t="s">
         <v>7</v>
       </c>
       <c r="F504" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505">
-        <v>246962</v>
+        <v>262671</v>
       </c>
       <c r="B505" t="s">
         <v>511</v>
       </c>
       <c r="C505">
-        <v>8200.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D505">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E505" t="s">
         <v>7</v>
       </c>
       <c r="F505" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506">
-        <v>246540</v>
+        <v>262623</v>
       </c>
       <c r="B506" t="s">
         <v>512</v>
       </c>
       <c r="C506">
-        <v>8143.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D506">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E506" t="s">
         <v>7</v>
       </c>
       <c r="F506" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507">
-        <v>246110</v>
+        <v>261099</v>
       </c>
       <c r="B507" t="s">
         <v>513</v>
       </c>
       <c r="C507">
-        <v>8200.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D507">
         <v>17</v>
       </c>
       <c r="E507" t="s">
         <v>7</v>
       </c>
       <c r="F507" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508">
-        <v>245762</v>
+        <v>260944</v>
       </c>
       <c r="B508" t="s">
         <v>514</v>
       </c>
       <c r="C508">
-        <v>18500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D508">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E508" t="s">
         <v>7</v>
       </c>
       <c r="F508" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509">
-        <v>244946</v>
+        <v>260594</v>
       </c>
       <c r="B509" t="s">
         <v>515</v>
       </c>
       <c r="C509">
-        <v>18500.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D509">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E509" t="s">
         <v>7</v>
       </c>
       <c r="F509" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510">
-        <v>245158</v>
+        <v>260291</v>
       </c>
       <c r="B510" t="s">
         <v>516</v>
       </c>
       <c r="C510">
-        <v>18500.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D510">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E510" t="s">
         <v>7</v>
       </c>
       <c r="F510" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511">
-        <v>245366</v>
+        <v>259973</v>
       </c>
       <c r="B511" t="s">
         <v>517</v>
       </c>
       <c r="C511">
-        <v>18500.0</v>
+        <v>8600.0</v>
       </c>
       <c r="D511">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E511" t="s">
         <v>7</v>
       </c>
       <c r="F511" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512">
-        <v>244790</v>
+        <v>259530</v>
       </c>
       <c r="B512" t="s">
         <v>518</v>
       </c>
       <c r="C512">
-        <v>20800.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D512">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E512" t="s">
         <v>7</v>
       </c>
       <c r="F512" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513">
-        <v>244633</v>
+        <v>258771</v>
       </c>
       <c r="B513" t="s">
         <v>519</v>
       </c>
       <c r="C513">
-        <v>20800.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D513">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E513" t="s">
         <v>7</v>
       </c>
       <c r="F513" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514">
-        <v>244423</v>
+        <v>258667</v>
       </c>
       <c r="B514" t="s">
         <v>520</v>
       </c>
       <c r="C514">
-        <v>18500.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D514">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E514" t="s">
         <v>7</v>
       </c>
       <c r="F514" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515">
-        <v>244036</v>
+        <v>258510</v>
       </c>
       <c r="B515" t="s">
         <v>521</v>
       </c>
       <c r="C515">
-        <v>8200.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D515">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E515" t="s">
         <v>7</v>
       </c>
       <c r="F515" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516">
-        <v>243122</v>
+        <v>258407</v>
       </c>
       <c r="B516" t="s">
         <v>522</v>
       </c>
       <c r="C516">
-        <v>18500.0</v>
+        <v>9250.0</v>
       </c>
       <c r="D516">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="E516" t="s">
         <v>7</v>
       </c>
       <c r="F516" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517">
-        <v>243175</v>
+        <v>258196</v>
       </c>
       <c r="B517" t="s">
         <v>523</v>
       </c>
       <c r="C517">
-        <v>18500.0</v>
+        <v>9250.0</v>
       </c>
       <c r="D517">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="E517" t="s">
         <v>7</v>
       </c>
       <c r="F517" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518">
-        <v>242749</v>
+        <v>257891</v>
       </c>
       <c r="B518" t="s">
         <v>524</v>
       </c>
       <c r="C518">
-        <v>20800.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D518">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E518" t="s">
         <v>7</v>
       </c>
       <c r="F518" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519">
-        <v>243716</v>
+        <v>257738</v>
       </c>
       <c r="B519" t="s">
         <v>525</v>
       </c>
       <c r="C519">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D519">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E519" t="s">
         <v>7</v>
       </c>
       <c r="F519" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520">
-        <v>242488</v>
+        <v>257482</v>
       </c>
       <c r="B520" t="s">
         <v>526</v>
       </c>
       <c r="C520">
-        <v>20600.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D520">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="E520" t="s">
         <v>7</v>
       </c>
       <c r="F520" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521">
-        <v>242339</v>
+        <v>257337</v>
       </c>
       <c r="B521" t="s">
         <v>527</v>
       </c>
       <c r="C521">
-        <v>8250.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D521">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="E521" t="s">
         <v>7</v>
       </c>
       <c r="F521" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522">
-        <v>242184</v>
+        <v>257189</v>
       </c>
       <c r="B522" t="s">
         <v>528</v>
       </c>
       <c r="C522">
-        <v>8200.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D522">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="E522" t="s">
         <v>7</v>
       </c>
       <c r="F522" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523">
-        <v>241975</v>
+        <v>256290</v>
       </c>
       <c r="B523" t="s">
         <v>529</v>
       </c>
       <c r="C523">
-        <v>20600.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D523">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="E523" t="s">
         <v>7</v>
       </c>
       <c r="F523" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524">
-        <v>241584</v>
+        <v>256041</v>
       </c>
       <c r="B524" t="s">
         <v>530</v>
       </c>
       <c r="C524">
-        <v>18333.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D524">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E524" t="s">
         <v>7</v>
       </c>
       <c r="F524" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525">
-        <v>241379</v>
+        <v>255937</v>
       </c>
       <c r="B525" t="s">
         <v>531</v>
       </c>
       <c r="C525">
-        <v>18333.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D525">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E525" t="s">
         <v>7</v>
       </c>
       <c r="F525" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526">
-        <v>241217</v>
+        <v>255736</v>
       </c>
       <c r="B526" t="s">
         <v>532</v>
       </c>
       <c r="C526">
-        <v>20600.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D526">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E526" t="s">
         <v>7</v>
       </c>
       <c r="F526" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527">
-        <v>241008</v>
+        <v>255481</v>
       </c>
       <c r="B527" t="s">
         <v>533</v>
       </c>
       <c r="C527">
-        <v>18333.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D527">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="E527" t="s">
         <v>7</v>
       </c>
       <c r="F527" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528">
-        <v>240561</v>
+        <v>255222</v>
       </c>
       <c r="B528" t="s">
         <v>534</v>
       </c>
       <c r="C528">
-        <v>8000.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D528">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E528" t="s">
         <v>7</v>
       </c>
       <c r="F528" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529">
-        <v>240357</v>
+        <v>254978</v>
       </c>
       <c r="B529" t="s">
         <v>535</v>
       </c>
       <c r="C529">
-        <v>18333.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D529">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="E529" t="s">
         <v>7</v>
       </c>
       <c r="F529" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530">
-        <v>240095</v>
+        <v>254766</v>
       </c>
       <c r="B530" t="s">
         <v>536</v>
       </c>
       <c r="C530">
-        <v>20600.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D530">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="E530" t="s">
         <v>7</v>
       </c>
       <c r="F530" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531">
-        <v>239890</v>
+        <v>254513</v>
       </c>
       <c r="B531" t="s">
         <v>537</v>
       </c>
       <c r="C531">
-        <v>20600.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D531">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="E531" t="s">
         <v>7</v>
       </c>
       <c r="F531" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532">
-        <v>239167</v>
+        <v>254218</v>
       </c>
       <c r="B532" t="s">
         <v>538</v>
       </c>
       <c r="C532">
-        <v>20600.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D532">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E532" t="s">
         <v>7</v>
       </c>
       <c r="F532" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533">
-        <v>238801</v>
+        <v>253399</v>
       </c>
       <c r="B533" t="s">
         <v>539</v>
       </c>
       <c r="C533">
-        <v>28833.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D533">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E533" t="s">
         <v>7</v>
       </c>
       <c r="F533" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534">
-        <v>238700</v>
+        <v>253061</v>
       </c>
       <c r="B534" t="s">
         <v>540</v>
       </c>
       <c r="C534">
-        <v>8250.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D534">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="E534" t="s">
         <v>7</v>
       </c>
       <c r="F534" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535">
-        <v>238547</v>
+        <v>252232</v>
       </c>
       <c r="B535" t="s">
         <v>541</v>
       </c>
       <c r="C535">
-        <v>20600.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D535">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E535" t="s">
         <v>7</v>
       </c>
       <c r="F535" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536">
-        <v>238099</v>
+        <v>252328</v>
       </c>
       <c r="B536" t="s">
         <v>542</v>
       </c>
       <c r="C536">
-        <v>8200.0</v>
+        <v>8625.0</v>
       </c>
       <c r="D536">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="E536" t="s">
         <v>7</v>
       </c>
       <c r="F536" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537">
-        <v>237895</v>
+        <v>252437</v>
       </c>
       <c r="B537" t="s">
         <v>543</v>
       </c>
       <c r="C537">
-        <v>8200.0</v>
+        <v>8625.0</v>
       </c>
       <c r="D537">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="E537" t="s">
         <v>7</v>
       </c>
       <c r="F537" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538">
-        <v>237307</v>
+        <v>252640</v>
       </c>
       <c r="B538" t="s">
         <v>544</v>
       </c>
       <c r="C538">
-        <v>8200.0</v>
+        <v>8625.0</v>
       </c>
       <c r="D538">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="E538" t="s">
         <v>7</v>
       </c>
       <c r="F538" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539">
-        <v>206665</v>
+        <v>252070</v>
       </c>
       <c r="B539" t="s">
         <v>545</v>
       </c>
       <c r="C539">
-        <v>8200.0</v>
+        <v>8625.0</v>
       </c>
       <c r="D539">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="E539" t="s">
         <v>7</v>
       </c>
       <c r="F539" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540">
-        <v>206614</v>
+        <v>251616</v>
       </c>
       <c r="B540" t="s">
         <v>546</v>
       </c>
       <c r="C540">
-        <v>8250.0</v>
+        <v>8625.0</v>
       </c>
       <c r="D540">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E540" t="s">
         <v>7</v>
       </c>
       <c r="F540" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541">
-        <v>206462</v>
+        <v>251405</v>
       </c>
       <c r="B541" t="s">
         <v>547</v>
       </c>
       <c r="C541">
-        <v>8200.0</v>
+        <v>8625.0</v>
       </c>
       <c r="D541">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="E541" t="s">
         <v>7</v>
       </c>
       <c r="F541" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542">
-        <v>206264</v>
+        <v>251153</v>
       </c>
       <c r="B542" t="s">
         <v>548</v>
       </c>
       <c r="C542">
-        <v>8167.0</v>
+        <v>8375.0</v>
       </c>
       <c r="D542">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E542" t="s">
         <v>7</v>
       </c>
       <c r="F542" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543">
-        <v>236417</v>
+        <v>251000</v>
       </c>
       <c r="B543" t="s">
         <v>549</v>
       </c>
       <c r="C543">
-        <v>8500.0</v>
+        <v>8375.0</v>
       </c>
       <c r="D543">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="E543" t="s">
         <v>7</v>
       </c>
       <c r="F543" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544">
-        <v>235677</v>
+        <v>250704</v>
       </c>
       <c r="B544" t="s">
         <v>550</v>
       </c>
       <c r="C544">
-        <v>8438.0</v>
+        <v>8375.0</v>
       </c>
       <c r="D544">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E544" t="s">
         <v>7</v>
       </c>
       <c r="F544" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545">
-        <v>234929</v>
+        <v>250238</v>
       </c>
       <c r="B545" t="s">
         <v>551</v>
       </c>
       <c r="C545">
-        <v>8333.0</v>
+        <v>8375.0</v>
       </c>
       <c r="D545">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E545" t="s">
         <v>7</v>
       </c>
       <c r="F545" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546">
-        <v>233885</v>
+        <v>249885</v>
       </c>
       <c r="B546" t="s">
         <v>552</v>
       </c>
       <c r="C546">
-        <v>8095.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D546">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="E546" t="s">
         <v>7</v>
       </c>
       <c r="F546" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547">
-        <v>232828</v>
+        <v>249587</v>
       </c>
       <c r="B547" t="s">
         <v>553</v>
       </c>
       <c r="C547">
-        <v>8333.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D547">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="E547" t="s">
         <v>7</v>
       </c>
       <c r="F547" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548">
-        <v>231778</v>
+        <v>249485</v>
       </c>
       <c r="B548" t="s">
         <v>554</v>
       </c>
       <c r="C548">
-        <v>8190.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D548">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="E548" t="s">
         <v>7</v>
       </c>
       <c r="F548" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549">
-        <v>230727</v>
+        <v>248657</v>
       </c>
       <c r="B549" t="s">
         <v>555</v>
       </c>
       <c r="C549">
-        <v>8333.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D549">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="E549" t="s">
         <v>7</v>
       </c>
       <c r="F549" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550">
-        <v>229679</v>
+        <v>248557</v>
       </c>
       <c r="B550" t="s">
         <v>556</v>
       </c>
       <c r="C550">
-        <v>8333.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D550">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="E550" t="s">
         <v>7</v>
       </c>
       <c r="F550" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551">
-        <v>228642</v>
+        <v>248294</v>
       </c>
       <c r="B551" t="s">
         <v>557</v>
       </c>
       <c r="C551">
-        <v>8143.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D551">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="E551" t="s">
         <v>7</v>
       </c>
       <c r="F551" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552">
-        <v>227606</v>
+        <v>248087</v>
       </c>
       <c r="B552" t="s">
         <v>558</v>
       </c>
       <c r="C552">
-        <v>8048.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D552">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E552" t="s">
         <v>7</v>
       </c>
       <c r="F552" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553">
-        <v>226559</v>
+        <v>247872</v>
       </c>
       <c r="B553" t="s">
         <v>559</v>
       </c>
       <c r="C553">
-        <v>8429.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D553">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E553" t="s">
         <v>7</v>
       </c>
       <c r="F553" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554">
-        <v>225527</v>
+        <v>247630</v>
       </c>
       <c r="B554" t="s">
         <v>560</v>
       </c>
       <c r="C554">
-        <v>7952.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D554">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E554" t="s">
         <v>7</v>
       </c>
       <c r="F554" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555">
-        <v>224478</v>
+        <v>247428</v>
       </c>
       <c r="B555" t="s">
         <v>561</v>
       </c>
       <c r="C555">
-        <v>8190.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D555">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="E555" t="s">
         <v>7</v>
       </c>
       <c r="F555" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556">
-        <v>223421</v>
+        <v>246962</v>
       </c>
       <c r="B556" t="s">
         <v>562</v>
       </c>
       <c r="C556">
-        <v>8333.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D556">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E556" t="s">
         <v>7</v>
       </c>
       <c r="F556" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557">
-        <v>222384</v>
+        <v>246540</v>
       </c>
       <c r="B557" t="s">
         <v>563</v>
       </c>
       <c r="C557">
-        <v>8238.0</v>
+        <v>8143.0</v>
       </c>
       <c r="D557">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E557" t="s">
         <v>7</v>
       </c>
       <c r="F557" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558">
-        <v>221327</v>
+        <v>246110</v>
       </c>
       <c r="B558" t="s">
         <v>564</v>
       </c>
       <c r="C558">
-        <v>8429.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D558">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E558" t="s">
         <v>7</v>
       </c>
       <c r="F558" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559">
-        <v>208788</v>
+        <v>245762</v>
       </c>
       <c r="B559" t="s">
         <v>565</v>
       </c>
       <c r="C559">
-        <v>8095.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D559">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E559" t="s">
         <v>7</v>
       </c>
       <c r="F559" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560">
-        <v>207719</v>
+        <v>244946</v>
       </c>
       <c r="B560" t="s">
         <v>566</v>
       </c>
       <c r="C560">
-        <v>8238.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D560">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E560" t="s">
         <v>7</v>
       </c>
       <c r="F560" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561">
-        <v>206958</v>
+        <v>245158</v>
       </c>
       <c r="B561" t="s">
         <v>567</v>
       </c>
       <c r="C561">
-        <v>8667.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D561">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E561" t="s">
         <v>7</v>
       </c>
       <c r="F561" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562">
-        <v>220233</v>
+        <v>245366</v>
       </c>
       <c r="B562" t="s">
         <v>568</v>
       </c>
       <c r="C562">
-        <v>8048.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D562">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E562" t="s">
         <v>7</v>
       </c>
       <c r="F562" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563">
-        <v>219155</v>
+        <v>244790</v>
       </c>
       <c r="B563" t="s">
         <v>569</v>
       </c>
       <c r="C563">
-        <v>8333.0</v>
+        <v>20800.0</v>
       </c>
       <c r="D563">
         <v>14</v>
       </c>
       <c r="E563" t="s">
         <v>7</v>
       </c>
       <c r="F563" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564">
-        <v>218087</v>
+        <v>244633</v>
       </c>
       <c r="B564" t="s">
         <v>570</v>
       </c>
       <c r="C564">
-        <v>8381.0</v>
+        <v>20800.0</v>
       </c>
       <c r="D564">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E564" t="s">
         <v>7</v>
       </c>
       <c r="F564" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565">
-        <v>217022</v>
+        <v>244423</v>
       </c>
       <c r="B565" t="s">
         <v>571</v>
       </c>
       <c r="C565">
-        <v>8429.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D565">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E565" t="s">
         <v>7</v>
       </c>
       <c r="F565" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566">
-        <v>216249</v>
+        <v>244036</v>
       </c>
       <c r="B566" t="s">
         <v>572</v>
       </c>
       <c r="C566">
-        <v>8400.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D566">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E566" t="s">
         <v>7</v>
       </c>
       <c r="F566" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567">
-        <v>215174</v>
+        <v>243122</v>
       </c>
       <c r="B567" t="s">
         <v>573</v>
       </c>
       <c r="C567">
-        <v>9286.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D567">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="E567" t="s">
         <v>7</v>
       </c>
       <c r="F567" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568">
-        <v>214092</v>
+        <v>243175</v>
       </c>
       <c r="B568" t="s">
         <v>574</v>
       </c>
       <c r="C568">
-        <v>9238.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D568">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E568" t="s">
         <v>7</v>
       </c>
       <c r="F568" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569">
-        <v>213320</v>
+        <v>242749</v>
       </c>
       <c r="B569" t="s">
         <v>575</v>
       </c>
       <c r="C569">
-        <v>9133.0</v>
+        <v>20800.0</v>
       </c>
       <c r="D569">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E569" t="s">
         <v>7</v>
       </c>
       <c r="F569" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570">
-        <v>212250</v>
+        <v>243716</v>
       </c>
       <c r="B570" t="s">
         <v>576</v>
       </c>
       <c r="C570">
-        <v>9286.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D570">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="E570" t="s">
         <v>7</v>
       </c>
       <c r="F570" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571">
-        <v>211168</v>
+        <v>242488</v>
       </c>
       <c r="B571" t="s">
         <v>577</v>
       </c>
       <c r="C571">
-        <v>9048.0</v>
+        <v>20600.0</v>
       </c>
       <c r="D571">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E571" t="s">
         <v>7</v>
       </c>
       <c r="F571" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572">
-        <v>210396</v>
+        <v>242339</v>
       </c>
       <c r="B572" t="s">
         <v>578</v>
       </c>
       <c r="C572">
-        <v>9000.0</v>
+        <v>8250.0</v>
       </c>
       <c r="D572">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="E572" t="s">
         <v>7</v>
       </c>
       <c r="F572" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573">
-        <v>209855</v>
+        <v>242184</v>
       </c>
       <c r="B573" t="s">
         <v>579</v>
       </c>
       <c r="C573">
-        <v>8182.0</v>
+        <v>8200.0</v>
       </c>
       <c r="D573">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="E573" t="s">
         <v>7</v>
       </c>
       <c r="F573" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574">
-        <v>206110</v>
+        <v>241975</v>
       </c>
       <c r="B574" t="s">
         <v>580</v>
       </c>
       <c r="C574">
-        <v>8333.0</v>
+        <v>20600.0</v>
       </c>
       <c r="D574">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="E574" t="s">
         <v>7</v>
       </c>
       <c r="F574" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575">
-        <v>205966</v>
+        <v>241584</v>
       </c>
       <c r="B575" t="s">
         <v>581</v>
       </c>
       <c r="C575">
-        <v>8500.0</v>
+        <v>18333.0</v>
       </c>
       <c r="D575">
-        <v>122</v>
+        <v>49</v>
       </c>
       <c r="E575" t="s">
         <v>7</v>
       </c>
       <c r="F575" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576">
-        <v>205868</v>
+        <v>241379</v>
       </c>
       <c r="B576" t="s">
         <v>582</v>
       </c>
       <c r="C576">
-        <v>7500.0</v>
+        <v>18333.0</v>
       </c>
       <c r="D576">
-        <v>118</v>
+        <v>49</v>
       </c>
       <c r="E576" t="s">
         <v>7</v>
       </c>
       <c r="F576" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577">
-        <v>205632</v>
+        <v>241217</v>
       </c>
       <c r="B577" t="s">
         <v>583</v>
       </c>
       <c r="C577">
-        <v>8333.0</v>
+        <v>20600.0</v>
       </c>
       <c r="D577">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="E577" t="s">
         <v>7</v>
       </c>
       <c r="F577" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578">
-        <v>205540</v>
+        <v>241008</v>
       </c>
       <c r="B578" t="s">
         <v>584</v>
       </c>
       <c r="C578">
-        <v>8000.0</v>
+        <v>18333.0</v>
       </c>
       <c r="D578">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="E578" t="s">
         <v>7</v>
       </c>
       <c r="F578" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579">
-        <v>205490</v>
+        <v>240561</v>
       </c>
       <c r="B579" t="s">
         <v>585</v>
       </c>
       <c r="C579">
         <v>8000.0</v>
       </c>
       <c r="D579">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="E579" t="s">
         <v>7</v>
       </c>
       <c r="F579" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580">
-        <v>205244</v>
+        <v>240357</v>
       </c>
       <c r="B580" t="s">
         <v>586</v>
       </c>
       <c r="C580">
-        <v>8250.0</v>
+        <v>18333.0</v>
       </c>
       <c r="D580">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="E580" t="s">
         <v>7</v>
       </c>
       <c r="F580" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581">
-        <v>205048</v>
+        <v>240095</v>
       </c>
       <c r="B581" t="s">
         <v>587</v>
       </c>
       <c r="C581">
-        <v>8500.0</v>
+        <v>20600.0</v>
       </c>
       <c r="D581">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="E581" t="s">
         <v>7</v>
       </c>
       <c r="F581" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582">
-        <v>204891</v>
+        <v>239890</v>
       </c>
       <c r="B582" t="s">
         <v>588</v>
       </c>
       <c r="C582">
-        <v>8333.0</v>
+        <v>20600.0</v>
       </c>
       <c r="D582">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="E582" t="s">
         <v>7</v>
       </c>
       <c r="F582" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583">
-        <v>204760</v>
+        <v>239167</v>
       </c>
       <c r="B583" t="s">
         <v>589</v>
       </c>
       <c r="C583">
-        <v>8500.0</v>
+        <v>20600.0</v>
       </c>
       <c r="D583">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="E583" t="s">
         <v>7</v>
       </c>
       <c r="F583" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584">
-        <v>53</v>
+        <v>238801</v>
       </c>
       <c r="B584" t="s">
         <v>590</v>
       </c>
       <c r="C584">
+        <v>28833.0</v>
+      </c>
+      <c r="D584">
+        <v>49</v>
+      </c>
+      <c r="E584" t="s">
+        <v>7</v>
+      </c>
+      <c r="F584" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6">
+      <c r="A585">
+        <v>238700</v>
+      </c>
+      <c r="B585" t="s">
+        <v>591</v>
+      </c>
+      <c r="C585">
+        <v>8250.0</v>
+      </c>
+      <c r="D585">
+        <v>74</v>
+      </c>
+      <c r="E585" t="s">
+        <v>7</v>
+      </c>
+      <c r="F585" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6">
+      <c r="A586">
+        <v>238547</v>
+      </c>
+      <c r="B586" t="s">
+        <v>592</v>
+      </c>
+      <c r="C586">
+        <v>20600.0</v>
+      </c>
+      <c r="D586">
+        <v>59</v>
+      </c>
+      <c r="E586" t="s">
+        <v>7</v>
+      </c>
+      <c r="F586" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6">
+      <c r="A587">
+        <v>238099</v>
+      </c>
+      <c r="B587" t="s">
+        <v>593</v>
+      </c>
+      <c r="C587">
+        <v>8200.0</v>
+      </c>
+      <c r="D587">
+        <v>59</v>
+      </c>
+      <c r="E587" t="s">
+        <v>7</v>
+      </c>
+      <c r="F587" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6">
+      <c r="A588">
+        <v>237895</v>
+      </c>
+      <c r="B588" t="s">
+        <v>594</v>
+      </c>
+      <c r="C588">
+        <v>8200.0</v>
+      </c>
+      <c r="D588">
+        <v>59</v>
+      </c>
+      <c r="E588" t="s">
+        <v>7</v>
+      </c>
+      <c r="F588" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6">
+      <c r="A589">
+        <v>237307</v>
+      </c>
+      <c r="B589" t="s">
+        <v>595</v>
+      </c>
+      <c r="C589">
+        <v>8200.0</v>
+      </c>
+      <c r="D589">
+        <v>59</v>
+      </c>
+      <c r="E589" t="s">
+        <v>7</v>
+      </c>
+      <c r="F589" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6">
+      <c r="A590">
+        <v>206665</v>
+      </c>
+      <c r="B590" t="s">
+        <v>596</v>
+      </c>
+      <c r="C590">
+        <v>8200.0</v>
+      </c>
+      <c r="D590">
+        <v>59</v>
+      </c>
+      <c r="E590" t="s">
+        <v>7</v>
+      </c>
+      <c r="F590" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6">
+      <c r="A591">
+        <v>206614</v>
+      </c>
+      <c r="B591" t="s">
+        <v>597</v>
+      </c>
+      <c r="C591">
+        <v>8250.0</v>
+      </c>
+      <c r="D591">
+        <v>74</v>
+      </c>
+      <c r="E591" t="s">
+        <v>7</v>
+      </c>
+      <c r="F591" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6">
+      <c r="A592">
+        <v>206462</v>
+      </c>
+      <c r="B592" t="s">
+        <v>598</v>
+      </c>
+      <c r="C592">
+        <v>8200.0</v>
+      </c>
+      <c r="D592">
+        <v>59</v>
+      </c>
+      <c r="E592" t="s">
+        <v>7</v>
+      </c>
+      <c r="F592" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6">
+      <c r="A593">
+        <v>206264</v>
+      </c>
+      <c r="B593" t="s">
+        <v>599</v>
+      </c>
+      <c r="C593">
+        <v>8167.0</v>
+      </c>
+      <c r="D593">
+        <v>49</v>
+      </c>
+      <c r="E593" t="s">
+        <v>7</v>
+      </c>
+      <c r="F593" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6">
+      <c r="A594">
+        <v>236417</v>
+      </c>
+      <c r="B594" t="s">
+        <v>600</v>
+      </c>
+      <c r="C594">
+        <v>8500.0</v>
+      </c>
+      <c r="D594">
+        <v>34</v>
+      </c>
+      <c r="E594" t="s">
+        <v>7</v>
+      </c>
+      <c r="F594" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6">
+      <c r="A595">
+        <v>235677</v>
+      </c>
+      <c r="B595" t="s">
+        <v>601</v>
+      </c>
+      <c r="C595">
+        <v>8438.0</v>
+      </c>
+      <c r="D595">
+        <v>48</v>
+      </c>
+      <c r="E595" t="s">
+        <v>7</v>
+      </c>
+      <c r="F595" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6">
+      <c r="A596">
+        <v>234929</v>
+      </c>
+      <c r="B596" t="s">
+        <v>602</v>
+      </c>
+      <c r="C596">
+        <v>8333.0</v>
+      </c>
+      <c r="D596">
+        <v>55</v>
+      </c>
+      <c r="E596" t="s">
+        <v>7</v>
+      </c>
+      <c r="F596" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6">
+      <c r="A597">
+        <v>233885</v>
+      </c>
+      <c r="B597" t="s">
+        <v>603</v>
+      </c>
+      <c r="C597">
+        <v>8095.0</v>
+      </c>
+      <c r="D597">
+        <v>71</v>
+      </c>
+      <c r="E597" t="s">
+        <v>7</v>
+      </c>
+      <c r="F597" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6">
+      <c r="A598">
+        <v>232828</v>
+      </c>
+      <c r="B598" t="s">
+        <v>604</v>
+      </c>
+      <c r="C598">
+        <v>8333.0</v>
+      </c>
+      <c r="D598">
+        <v>61</v>
+      </c>
+      <c r="E598" t="s">
+        <v>7</v>
+      </c>
+      <c r="F598" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6">
+      <c r="A599">
+        <v>231778</v>
+      </c>
+      <c r="B599" t="s">
+        <v>605</v>
+      </c>
+      <c r="C599">
+        <v>8190.0</v>
+      </c>
+      <c r="D599">
+        <v>70</v>
+      </c>
+      <c r="E599" t="s">
+        <v>7</v>
+      </c>
+      <c r="F599" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6">
+      <c r="A600">
+        <v>230727</v>
+      </c>
+      <c r="B600" t="s">
+        <v>606</v>
+      </c>
+      <c r="C600">
+        <v>8333.0</v>
+      </c>
+      <c r="D600">
+        <v>59</v>
+      </c>
+      <c r="E600" t="s">
+        <v>7</v>
+      </c>
+      <c r="F600" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6">
+      <c r="A601">
+        <v>229679</v>
+      </c>
+      <c r="B601" t="s">
+        <v>607</v>
+      </c>
+      <c r="C601">
+        <v>8333.0</v>
+      </c>
+      <c r="D601">
+        <v>39</v>
+      </c>
+      <c r="E601" t="s">
+        <v>7</v>
+      </c>
+      <c r="F601" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6">
+      <c r="A602">
+        <v>228642</v>
+      </c>
+      <c r="B602" t="s">
+        <v>608</v>
+      </c>
+      <c r="C602">
+        <v>8143.0</v>
+      </c>
+      <c r="D602">
+        <v>60</v>
+      </c>
+      <c r="E602" t="s">
+        <v>7</v>
+      </c>
+      <c r="F602" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6">
+      <c r="A603">
+        <v>227606</v>
+      </c>
+      <c r="B603" t="s">
+        <v>609</v>
+      </c>
+      <c r="C603">
+        <v>8048.0</v>
+      </c>
+      <c r="D603">
+        <v>58</v>
+      </c>
+      <c r="E603" t="s">
+        <v>7</v>
+      </c>
+      <c r="F603" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6">
+      <c r="A604">
+        <v>226559</v>
+      </c>
+      <c r="B604" t="s">
+        <v>610</v>
+      </c>
+      <c r="C604">
+        <v>8429.0</v>
+      </c>
+      <c r="D604">
+        <v>40</v>
+      </c>
+      <c r="E604" t="s">
+        <v>7</v>
+      </c>
+      <c r="F604" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6">
+      <c r="A605">
+        <v>225527</v>
+      </c>
+      <c r="B605" t="s">
+        <v>611</v>
+      </c>
+      <c r="C605">
+        <v>7952.0</v>
+      </c>
+      <c r="D605">
+        <v>60</v>
+      </c>
+      <c r="E605" t="s">
+        <v>7</v>
+      </c>
+      <c r="F605" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6">
+      <c r="A606">
+        <v>224478</v>
+      </c>
+      <c r="B606" t="s">
+        <v>612</v>
+      </c>
+      <c r="C606">
+        <v>8190.0</v>
+      </c>
+      <c r="D606">
+        <v>70</v>
+      </c>
+      <c r="E606" t="s">
+        <v>7</v>
+      </c>
+      <c r="F606" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6">
+      <c r="A607">
+        <v>223421</v>
+      </c>
+      <c r="B607" t="s">
+        <v>613</v>
+      </c>
+      <c r="C607">
+        <v>8333.0</v>
+      </c>
+      <c r="D607">
+        <v>59</v>
+      </c>
+      <c r="E607" t="s">
+        <v>7</v>
+      </c>
+      <c r="F607" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6">
+      <c r="A608">
+        <v>222384</v>
+      </c>
+      <c r="B608" t="s">
+        <v>614</v>
+      </c>
+      <c r="C608">
+        <v>8238.0</v>
+      </c>
+      <c r="D608">
+        <v>37</v>
+      </c>
+      <c r="E608" t="s">
+        <v>7</v>
+      </c>
+      <c r="F608" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6">
+      <c r="A609">
+        <v>221327</v>
+      </c>
+      <c r="B609" t="s">
+        <v>615</v>
+      </c>
+      <c r="C609">
+        <v>8429.0</v>
+      </c>
+      <c r="D609">
+        <v>11</v>
+      </c>
+      <c r="E609" t="s">
+        <v>7</v>
+      </c>
+      <c r="F609" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6">
+      <c r="A610">
+        <v>208788</v>
+      </c>
+      <c r="B610" t="s">
+        <v>616</v>
+      </c>
+      <c r="C610">
+        <v>8095.0</v>
+      </c>
+      <c r="D610">
+        <v>11</v>
+      </c>
+      <c r="E610" t="s">
+        <v>7</v>
+      </c>
+      <c r="F610" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6">
+      <c r="A611">
+        <v>207719</v>
+      </c>
+      <c r="B611" t="s">
+        <v>617</v>
+      </c>
+      <c r="C611">
+        <v>8238.0</v>
+      </c>
+      <c r="D611">
+        <v>10</v>
+      </c>
+      <c r="E611" t="s">
+        <v>7</v>
+      </c>
+      <c r="F611" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6">
+      <c r="A612">
+        <v>206958</v>
+      </c>
+      <c r="B612" t="s">
+        <v>618</v>
+      </c>
+      <c r="C612">
+        <v>8667.0</v>
+      </c>
+      <c r="D612">
+        <v>8</v>
+      </c>
+      <c r="E612" t="s">
+        <v>7</v>
+      </c>
+      <c r="F612" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6">
+      <c r="A613">
+        <v>220233</v>
+      </c>
+      <c r="B613" t="s">
+        <v>619</v>
+      </c>
+      <c r="C613">
+        <v>8048.0</v>
+      </c>
+      <c r="D613">
+        <v>19</v>
+      </c>
+      <c r="E613" t="s">
+        <v>7</v>
+      </c>
+      <c r="F613" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6">
+      <c r="A614">
+        <v>219155</v>
+      </c>
+      <c r="B614" t="s">
+        <v>620</v>
+      </c>
+      <c r="C614">
+        <v>8333.0</v>
+      </c>
+      <c r="D614">
+        <v>14</v>
+      </c>
+      <c r="E614" t="s">
+        <v>7</v>
+      </c>
+      <c r="F614" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6">
+      <c r="A615">
+        <v>218087</v>
+      </c>
+      <c r="B615" t="s">
+        <v>621</v>
+      </c>
+      <c r="C615">
+        <v>8381.0</v>
+      </c>
+      <c r="D615">
+        <v>11</v>
+      </c>
+      <c r="E615" t="s">
+        <v>7</v>
+      </c>
+      <c r="F615" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6">
+      <c r="A616">
+        <v>217022</v>
+      </c>
+      <c r="B616" t="s">
+        <v>622</v>
+      </c>
+      <c r="C616">
+        <v>8429.0</v>
+      </c>
+      <c r="D616">
+        <v>10</v>
+      </c>
+      <c r="E616" t="s">
+        <v>7</v>
+      </c>
+      <c r="F616" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6">
+      <c r="A617">
+        <v>216249</v>
+      </c>
+      <c r="B617" t="s">
+        <v>623</v>
+      </c>
+      <c r="C617">
+        <v>8400.0</v>
+      </c>
+      <c r="D617">
+        <v>15</v>
+      </c>
+      <c r="E617" t="s">
+        <v>7</v>
+      </c>
+      <c r="F617" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6">
+      <c r="A618">
+        <v>215174</v>
+      </c>
+      <c r="B618" t="s">
+        <v>624</v>
+      </c>
+      <c r="C618">
+        <v>9286.0</v>
+      </c>
+      <c r="D618">
+        <v>8</v>
+      </c>
+      <c r="E618" t="s">
+        <v>7</v>
+      </c>
+      <c r="F618" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6">
+      <c r="A619">
+        <v>214092</v>
+      </c>
+      <c r="B619" t="s">
+        <v>625</v>
+      </c>
+      <c r="C619">
+        <v>9238.0</v>
+      </c>
+      <c r="D619">
+        <v>11</v>
+      </c>
+      <c r="E619" t="s">
+        <v>7</v>
+      </c>
+      <c r="F619" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6">
+      <c r="A620">
+        <v>213320</v>
+      </c>
+      <c r="B620" t="s">
+        <v>626</v>
+      </c>
+      <c r="C620">
+        <v>9133.0</v>
+      </c>
+      <c r="D620">
+        <v>13</v>
+      </c>
+      <c r="E620" t="s">
+        <v>7</v>
+      </c>
+      <c r="F620" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6">
+      <c r="A621">
+        <v>212250</v>
+      </c>
+      <c r="B621" t="s">
+        <v>627</v>
+      </c>
+      <c r="C621">
+        <v>9286.0</v>
+      </c>
+      <c r="D621">
+        <v>10</v>
+      </c>
+      <c r="E621" t="s">
+        <v>7</v>
+      </c>
+      <c r="F621" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="622" spans="1:6">
+      <c r="A622">
+        <v>211168</v>
+      </c>
+      <c r="B622" t="s">
+        <v>628</v>
+      </c>
+      <c r="C622">
+        <v>9048.0</v>
+      </c>
+      <c r="D622">
+        <v>10</v>
+      </c>
+      <c r="E622" t="s">
+        <v>7</v>
+      </c>
+      <c r="F622" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6">
+      <c r="A623">
+        <v>210396</v>
+      </c>
+      <c r="B623" t="s">
+        <v>629</v>
+      </c>
+      <c r="C623">
+        <v>9000.0</v>
+      </c>
+      <c r="D623">
+        <v>16</v>
+      </c>
+      <c r="E623" t="s">
+        <v>7</v>
+      </c>
+      <c r="F623" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6">
+      <c r="A624">
+        <v>209855</v>
+      </c>
+      <c r="B624" t="s">
+        <v>630</v>
+      </c>
+      <c r="C624">
+        <v>8182.0</v>
+      </c>
+      <c r="D624">
+        <v>15</v>
+      </c>
+      <c r="E624" t="s">
+        <v>7</v>
+      </c>
+      <c r="F624" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="625" spans="1:6">
+      <c r="A625">
+        <v>206110</v>
+      </c>
+      <c r="B625" t="s">
+        <v>631</v>
+      </c>
+      <c r="C625">
+        <v>8333.0</v>
+      </c>
+      <c r="D625">
+        <v>13</v>
+      </c>
+      <c r="E625" t="s">
+        <v>7</v>
+      </c>
+      <c r="F625" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6">
+      <c r="A626">
+        <v>205966</v>
+      </c>
+      <c r="B626" t="s">
+        <v>632</v>
+      </c>
+      <c r="C626">
+        <v>8500.0</v>
+      </c>
+      <c r="D626">
+        <v>122</v>
+      </c>
+      <c r="E626" t="s">
+        <v>7</v>
+      </c>
+      <c r="F626" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6">
+      <c r="A627">
+        <v>205868</v>
+      </c>
+      <c r="B627" t="s">
+        <v>633</v>
+      </c>
+      <c r="C627">
+        <v>7500.0</v>
+      </c>
+      <c r="D627">
+        <v>118</v>
+      </c>
+      <c r="E627" t="s">
+        <v>7</v>
+      </c>
+      <c r="F627" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6">
+      <c r="A628">
+        <v>205632</v>
+      </c>
+      <c r="B628" t="s">
+        <v>634</v>
+      </c>
+      <c r="C628">
+        <v>8333.0</v>
+      </c>
+      <c r="D628">
+        <v>82</v>
+      </c>
+      <c r="E628" t="s">
+        <v>7</v>
+      </c>
+      <c r="F628" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6">
+      <c r="A629">
+        <v>205540</v>
+      </c>
+      <c r="B629" t="s">
+        <v>635</v>
+      </c>
+      <c r="C629">
+        <v>8000.0</v>
+      </c>
+      <c r="D629">
+        <v>0</v>
+      </c>
+      <c r="E629" t="s">
+        <v>7</v>
+      </c>
+      <c r="F629" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6">
+      <c r="A630">
+        <v>205490</v>
+      </c>
+      <c r="B630" t="s">
+        <v>636</v>
+      </c>
+      <c r="C630">
+        <v>8000.0</v>
+      </c>
+      <c r="D630">
+        <v>0</v>
+      </c>
+      <c r="E630" t="s">
+        <v>7</v>
+      </c>
+      <c r="F630" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6">
+      <c r="A631">
+        <v>205244</v>
+      </c>
+      <c r="B631" t="s">
+        <v>637</v>
+      </c>
+      <c r="C631">
+        <v>8250.0</v>
+      </c>
+      <c r="D631">
+        <v>63</v>
+      </c>
+      <c r="E631" t="s">
+        <v>7</v>
+      </c>
+      <c r="F631" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6">
+      <c r="A632">
+        <v>205048</v>
+      </c>
+      <c r="B632" t="s">
+        <v>638</v>
+      </c>
+      <c r="C632">
+        <v>8500.0</v>
+      </c>
+      <c r="D632">
+        <v>15</v>
+      </c>
+      <c r="E632" t="s">
+        <v>7</v>
+      </c>
+      <c r="F632" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6">
+      <c r="A633">
+        <v>204891</v>
+      </c>
+      <c r="B633" t="s">
+        <v>639</v>
+      </c>
+      <c r="C633">
+        <v>8333.0</v>
+      </c>
+      <c r="D633">
+        <v>82</v>
+      </c>
+      <c r="E633" t="s">
+        <v>7</v>
+      </c>
+      <c r="F633" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6">
+      <c r="A634">
+        <v>204760</v>
+      </c>
+      <c r="B634" t="s">
+        <v>640</v>
+      </c>
+      <c r="C634">
+        <v>8500.0</v>
+      </c>
+      <c r="D634">
+        <v>10</v>
+      </c>
+      <c r="E634" t="s">
+        <v>7</v>
+      </c>
+      <c r="F634" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6">
+      <c r="A635">
+        <v>53</v>
+      </c>
+      <c r="B635" t="s">
+        <v>641</v>
+      </c>
+      <c r="C635">
         <v>7000.0</v>
       </c>
-      <c r="D584">
+      <c r="D635">
         <v>12</v>
       </c>
-      <c r="E584" t="s">
-[...2 lines deleted...]
-      <c r="F584" t="s">
+      <c r="E635" t="s">
+        <v>7</v>
+      </c>
+      <c r="F635" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>