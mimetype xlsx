--- v0 (2026-04-11)
+++ v1 (2026-06-11)
@@ -12,77 +12,257 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="851">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Harga</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Nama Komoditas</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>Beras Medium</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-05-17</t>
+  </si>
+  <si>
+    <t>2026-05-16</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>2026-05-09</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-05-03</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-04-26</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-04-12</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>2026-04-05</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-03-29</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
     <t>2026-03-17</t>
-  </si>
-[...4 lines deleted...]
-    <t>kg</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
   <si>
     <t>2026-03-14</t>
   </si>
   <si>
     <t>2026-03-13</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
@@ -2732,15739 +2912,16939 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F784"/>
+  <dimension ref="A1:F844"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>352260</v>
+        <v>359496</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D2">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>352056</v>
+        <v>359273</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
         <v>13500.0</v>
       </c>
       <c r="D3">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>351984</v>
+        <v>359036</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>13500.0</v>
       </c>
       <c r="D4">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>351912</v>
+        <v>358966</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
         <v>13500.0</v>
       </c>
       <c r="D5">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>351795</v>
+        <v>358897</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>13500.0</v>
       </c>
       <c r="D6">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>351585</v>
+        <v>359232</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D7">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>351422</v>
+        <v>359190</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D8">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>351078</v>
+        <v>359148</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D9">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>350964</v>
+        <v>359106</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D10">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>350894</v>
+        <v>358785</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11">
         <v>13500.0</v>
       </c>
       <c r="D11">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>350824</v>
+        <v>358678</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12">
         <v>13500.0</v>
       </c>
       <c r="D12">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>350754</v>
+        <v>358458</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13">
         <v>13500.0</v>
       </c>
       <c r="D13">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>350494</v>
+        <v>358388</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14">
         <v>13500.0</v>
       </c>
       <c r="D14">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>350378</v>
+        <v>358318</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15">
         <v>13500.0</v>
       </c>
       <c r="D15">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>350121</v>
+        <v>358052</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16">
         <v>13500.0</v>
       </c>
       <c r="D16">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>349961</v>
+        <v>357942</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>13500.0</v>
       </c>
       <c r="D17">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>349842</v>
+        <v>357832</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18">
         <v>13500.0</v>
       </c>
       <c r="D18">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>349771</v>
+        <v>357683</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19">
         <v>13500.0</v>
       </c>
       <c r="D19">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>349656</v>
+        <v>357752</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D20">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>349442</v>
+        <v>357643</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D21">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>349327</v>
+        <v>357603</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="C22">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D22">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>349081</v>
+        <v>357563</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D23">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>348904</v>
+        <v>357454</v>
       </c>
       <c r="B24" t="s">
         <v>30</v>
       </c>
       <c r="C24">
         <v>13500.0</v>
       </c>
       <c r="D24">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>348834</v>
+        <v>357063</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25">
         <v>13500.0</v>
       </c>
       <c r="D25">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>348764</v>
+        <v>356954</v>
       </c>
       <c r="B26" t="s">
         <v>32</v>
       </c>
       <c r="C26">
         <v>13500.0</v>
       </c>
       <c r="D26">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>348536</v>
+        <v>356766</v>
       </c>
       <c r="B27" t="s">
         <v>33</v>
       </c>
       <c r="C27">
         <v>13500.0</v>
       </c>
       <c r="D27">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>348420</v>
+        <v>356694</v>
       </c>
       <c r="B28" t="s">
         <v>34</v>
       </c>
       <c r="C28">
         <v>13500.0</v>
       </c>
       <c r="D28">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>348050</v>
+        <v>356622</v>
       </c>
       <c r="B29" t="s">
         <v>35</v>
       </c>
       <c r="C29">
         <v>13500.0</v>
       </c>
       <c r="D29">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>348120</v>
+        <v>356472</v>
       </c>
       <c r="B30" t="s">
         <v>36</v>
       </c>
       <c r="C30">
         <v>13500.0</v>
       </c>
       <c r="D30">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>347980</v>
+        <v>356400</v>
       </c>
       <c r="B31" t="s">
         <v>37</v>
       </c>
       <c r="C31">
         <v>13500.0</v>
       </c>
       <c r="D31">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>347910</v>
+        <v>356249</v>
       </c>
       <c r="B32" t="s">
         <v>38</v>
       </c>
       <c r="C32">
         <v>13500.0</v>
       </c>
       <c r="D32">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>347839</v>
+        <v>356061</v>
       </c>
       <c r="B33" t="s">
         <v>39</v>
       </c>
       <c r="C33">
         <v>13500.0</v>
       </c>
       <c r="D33">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>347629</v>
+        <v>355949</v>
       </c>
       <c r="B34" t="s">
         <v>40</v>
       </c>
       <c r="C34">
         <v>13500.0</v>
       </c>
       <c r="D34">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>347400</v>
+        <v>355798</v>
       </c>
       <c r="B35" t="s">
         <v>41</v>
       </c>
       <c r="C35">
         <v>13500.0</v>
       </c>
       <c r="D35">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>347330</v>
+        <v>355727</v>
       </c>
       <c r="B36" t="s">
         <v>42</v>
       </c>
       <c r="C36">
         <v>13500.0</v>
       </c>
       <c r="D36">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>347066</v>
+        <v>355372</v>
       </c>
       <c r="B37" t="s">
         <v>43</v>
       </c>
       <c r="C37">
         <v>13500.0</v>
       </c>
       <c r="D37">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>346942</v>
+        <v>355301</v>
       </c>
       <c r="B38" t="s">
         <v>44</v>
       </c>
       <c r="C38">
         <v>13500.0</v>
       </c>
       <c r="D38">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>346872</v>
+        <v>355190</v>
       </c>
       <c r="B39" t="s">
         <v>45</v>
       </c>
       <c r="C39">
         <v>13500.0</v>
       </c>
       <c r="D39">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>346802</v>
+        <v>354555</v>
       </c>
       <c r="B40" t="s">
         <v>46</v>
       </c>
       <c r="C40">
         <v>13500.0</v>
       </c>
       <c r="D40">
         <v>75</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>346629</v>
+        <v>354483</v>
       </c>
       <c r="B41" t="s">
         <v>47</v>
       </c>
       <c r="C41">
         <v>13500.0</v>
       </c>
       <c r="D41">
         <v>75</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>346506</v>
+        <v>355070</v>
       </c>
       <c r="B42" t="s">
         <v>48</v>
       </c>
       <c r="C42">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D42">
-        <v>75</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>346330</v>
+        <v>354411</v>
       </c>
       <c r="B43" t="s">
         <v>49</v>
       </c>
       <c r="C43">
         <v>13500.0</v>
       </c>
       <c r="D43">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>346210</v>
+        <v>354339</v>
       </c>
       <c r="B44" t="s">
         <v>50</v>
       </c>
       <c r="C44">
         <v>13500.0</v>
       </c>
       <c r="D44">
         <v>75</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>345891</v>
+        <v>354059</v>
       </c>
       <c r="B45" t="s">
         <v>51</v>
       </c>
       <c r="C45">
         <v>13500.0</v>
       </c>
       <c r="D45">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>345840</v>
+        <v>353988</v>
       </c>
       <c r="B46" t="s">
         <v>52</v>
       </c>
       <c r="C46">
         <v>13500.0</v>
       </c>
       <c r="D46">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>345788</v>
+        <v>353831</v>
       </c>
       <c r="B47" t="s">
         <v>53</v>
       </c>
       <c r="C47">
         <v>13500.0</v>
       </c>
       <c r="D47">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>345667</v>
+        <v>353716</v>
       </c>
       <c r="B48" t="s">
         <v>54</v>
       </c>
       <c r="C48">
         <v>13500.0</v>
       </c>
       <c r="D48">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>345545</v>
+        <v>353645</v>
       </c>
       <c r="B49" t="s">
         <v>55</v>
       </c>
       <c r="C49">
         <v>13500.0</v>
       </c>
       <c r="D49">
         <v>75</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>345307</v>
+        <v>353506</v>
       </c>
       <c r="B50" t="s">
         <v>56</v>
       </c>
       <c r="C50">
         <v>13500.0</v>
       </c>
       <c r="D50">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>345130</v>
+        <v>353437</v>
       </c>
       <c r="B51" t="s">
         <v>57</v>
       </c>
       <c r="C51">
-        <v>13250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D51">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>345004</v>
+        <v>353574</v>
       </c>
       <c r="B52" t="s">
         <v>58</v>
       </c>
       <c r="C52">
         <v>13500.0</v>
       </c>
       <c r="D52">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>344935</v>
+        <v>353233</v>
       </c>
       <c r="B53" t="s">
         <v>59</v>
       </c>
       <c r="C53">
         <v>13500.0</v>
       </c>
       <c r="D53">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>344865</v>
+        <v>353161</v>
       </c>
       <c r="B54" t="s">
         <v>60</v>
       </c>
       <c r="C54">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D54">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>344677</v>
+        <v>352955</v>
       </c>
       <c r="B55" t="s">
         <v>61</v>
       </c>
       <c r="C55">
         <v>13500.0</v>
       </c>
       <c r="D55">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>344491</v>
+        <v>352883</v>
       </c>
       <c r="B56" t="s">
         <v>62</v>
       </c>
       <c r="C56">
         <v>13500.0</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>344303</v>
+        <v>352811</v>
       </c>
       <c r="B57" t="s">
         <v>63</v>
       </c>
       <c r="C57">
         <v>13500.0</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>344167</v>
+        <v>352739</v>
       </c>
       <c r="B58" t="s">
         <v>64</v>
       </c>
       <c r="C58">
-        <v>13250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>343885</v>
+        <v>352624</v>
       </c>
       <c r="B59" t="s">
         <v>65</v>
       </c>
       <c r="C59">
         <v>13500.0</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>343814</v>
+        <v>352468</v>
       </c>
       <c r="B60" t="s">
         <v>66</v>
       </c>
       <c r="C60">
         <v>13500.0</v>
       </c>
       <c r="D60">
         <v>35</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>343743</v>
+        <v>352351</v>
       </c>
       <c r="B61" t="s">
         <v>67</v>
       </c>
       <c r="C61">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D61">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>343621</v>
+        <v>352260</v>
       </c>
       <c r="B62" t="s">
         <v>68</v>
       </c>
       <c r="C62">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D62">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>343438</v>
+        <v>352056</v>
       </c>
       <c r="B63" t="s">
         <v>69</v>
       </c>
       <c r="C63">
         <v>13500.0</v>
       </c>
       <c r="D63">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>343366</v>
+        <v>351984</v>
       </c>
       <c r="B64" t="s">
         <v>70</v>
       </c>
       <c r="C64">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D64">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>343183</v>
+        <v>351912</v>
       </c>
       <c r="B65" t="s">
         <v>71</v>
       </c>
       <c r="C65">
         <v>13500.0</v>
       </c>
       <c r="D65">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>342999</v>
+        <v>351795</v>
       </c>
       <c r="B66" t="s">
         <v>72</v>
       </c>
       <c r="C66">
         <v>13500.0</v>
       </c>
       <c r="D66">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>342823</v>
+        <v>351585</v>
       </c>
       <c r="B67" t="s">
         <v>73</v>
       </c>
       <c r="C67">
         <v>13500.0</v>
       </c>
       <c r="D67">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>342753</v>
+        <v>351422</v>
       </c>
       <c r="B68" t="s">
         <v>74</v>
       </c>
       <c r="C68">
         <v>13500.0</v>
       </c>
       <c r="D68">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>342560</v>
+        <v>351078</v>
       </c>
       <c r="B69" t="s">
         <v>75</v>
       </c>
       <c r="C69">
         <v>13500.0</v>
       </c>
       <c r="D69">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>342435</v>
+        <v>350964</v>
       </c>
       <c r="B70" t="s">
         <v>76</v>
       </c>
       <c r="C70">
         <v>13500.0</v>
       </c>
       <c r="D70">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>342245</v>
+        <v>350894</v>
       </c>
       <c r="B71" t="s">
         <v>77</v>
       </c>
       <c r="C71">
         <v>13500.0</v>
       </c>
       <c r="D71">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>342052</v>
+        <v>350824</v>
       </c>
       <c r="B72" t="s">
         <v>78</v>
       </c>
       <c r="C72">
         <v>13500.0</v>
       </c>
       <c r="D72">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>341644</v>
+        <v>350754</v>
       </c>
       <c r="B73" t="s">
         <v>79</v>
       </c>
       <c r="C73">
         <v>13500.0</v>
       </c>
       <c r="D73">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>341946</v>
+        <v>350494</v>
       </c>
       <c r="B74" t="s">
         <v>80</v>
       </c>
       <c r="C74">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D74">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>341892</v>
+        <v>350378</v>
       </c>
       <c r="B75" t="s">
         <v>81</v>
       </c>
       <c r="C75">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D75">
-        <v>200</v>
+        <v>75</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>341504</v>
+        <v>350121</v>
       </c>
       <c r="B76" t="s">
         <v>82</v>
       </c>
       <c r="C76">
         <v>13500.0</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>341784</v>
+        <v>349961</v>
       </c>
       <c r="B77" t="s">
         <v>83</v>
       </c>
       <c r="C77">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D77">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>341311</v>
+        <v>349842</v>
       </c>
       <c r="B78" t="s">
         <v>84</v>
       </c>
       <c r="C78">
         <v>13500.0</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>340763</v>
+        <v>349771</v>
       </c>
       <c r="B79" t="s">
         <v>85</v>
       </c>
       <c r="C79">
         <v>13500.0</v>
       </c>
       <c r="D79">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>340691</v>
+        <v>349656</v>
       </c>
       <c r="B80" t="s">
         <v>86</v>
       </c>
       <c r="C80">
         <v>13500.0</v>
       </c>
       <c r="D80">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>340621</v>
+        <v>349442</v>
       </c>
       <c r="B81" t="s">
         <v>87</v>
       </c>
       <c r="C81">
         <v>13500.0</v>
       </c>
       <c r="D81">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>340551</v>
+        <v>349327</v>
       </c>
       <c r="B82" t="s">
         <v>88</v>
       </c>
       <c r="C82">
         <v>13500.0</v>
       </c>
       <c r="D82">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>340481</v>
+        <v>349081</v>
       </c>
       <c r="B83" t="s">
         <v>89</v>
       </c>
       <c r="C83">
         <v>13500.0</v>
       </c>
       <c r="D83">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>340411</v>
+        <v>348904</v>
       </c>
       <c r="B84" t="s">
         <v>90</v>
       </c>
       <c r="C84">
         <v>13500.0</v>
       </c>
       <c r="D84">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>340214</v>
+        <v>348834</v>
       </c>
       <c r="B85" t="s">
         <v>91</v>
       </c>
       <c r="C85">
         <v>13500.0</v>
       </c>
       <c r="D85">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>340020</v>
+        <v>348764</v>
       </c>
       <c r="B86" t="s">
         <v>92</v>
       </c>
       <c r="C86">
         <v>13500.0</v>
       </c>
       <c r="D86">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>339443</v>
+        <v>348536</v>
       </c>
       <c r="B87" t="s">
         <v>93</v>
       </c>
       <c r="C87">
         <v>13500.0</v>
       </c>
       <c r="D87">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>339585</v>
+        <v>348420</v>
       </c>
       <c r="B88" t="s">
         <v>94</v>
       </c>
       <c r="C88">
         <v>13500.0</v>
       </c>
       <c r="D88">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>339514</v>
+        <v>348050</v>
       </c>
       <c r="B89" t="s">
         <v>95</v>
       </c>
       <c r="C89">
         <v>13500.0</v>
       </c>
       <c r="D89">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>339252</v>
+        <v>348120</v>
       </c>
       <c r="B90" t="s">
         <v>96</v>
       </c>
       <c r="C90">
         <v>13500.0</v>
       </c>
       <c r="D90">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>339059</v>
+        <v>347980</v>
       </c>
       <c r="B91" t="s">
         <v>97</v>
       </c>
       <c r="C91">
         <v>13500.0</v>
       </c>
       <c r="D91">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>338866</v>
+        <v>347910</v>
       </c>
       <c r="B92" t="s">
         <v>98</v>
       </c>
       <c r="C92">
         <v>13500.0</v>
       </c>
       <c r="D92">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>338033</v>
+        <v>347839</v>
       </c>
       <c r="B93" t="s">
         <v>99</v>
       </c>
       <c r="C93">
         <v>13500.0</v>
       </c>
       <c r="D93">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>337257</v>
+        <v>347629</v>
       </c>
       <c r="B94" t="s">
         <v>100</v>
       </c>
       <c r="C94">
         <v>13500.0</v>
       </c>
       <c r="D94">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>337326</v>
+        <v>347400</v>
       </c>
       <c r="B95" t="s">
         <v>101</v>
       </c>
       <c r="C95">
         <v>13500.0</v>
       </c>
       <c r="D95">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>337396</v>
+        <v>347330</v>
       </c>
       <c r="B96" t="s">
         <v>102</v>
       </c>
       <c r="C96">
         <v>13500.0</v>
       </c>
       <c r="D96">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>337063</v>
+        <v>347066</v>
       </c>
       <c r="B97" t="s">
         <v>103</v>
       </c>
       <c r="C97">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D97">
         <v>100</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>337836</v>
+        <v>346942</v>
       </c>
       <c r="B98" t="s">
         <v>104</v>
       </c>
       <c r="C98">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D98">
         <v>100</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>336735</v>
+        <v>346872</v>
       </c>
       <c r="B99" t="s">
         <v>105</v>
       </c>
       <c r="C99">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D99">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>336534</v>
+        <v>346802</v>
       </c>
       <c r="B100" t="s">
         <v>106</v>
       </c>
       <c r="C100">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D100">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>335927</v>
+        <v>346629</v>
       </c>
       <c r="B101" t="s">
         <v>107</v>
       </c>
       <c r="C101">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D101">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>336052</v>
+        <v>346506</v>
       </c>
       <c r="B102" t="s">
         <v>108</v>
       </c>
       <c r="C102">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D102">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>335997</v>
+        <v>346330</v>
       </c>
       <c r="B103" t="s">
         <v>109</v>
       </c>
       <c r="C103">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D103">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>335728</v>
+        <v>346210</v>
       </c>
       <c r="B104" t="s">
         <v>110</v>
       </c>
       <c r="C104">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D104">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>335531</v>
+        <v>345891</v>
       </c>
       <c r="B105" t="s">
         <v>111</v>
       </c>
       <c r="C105">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D105">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>335331</v>
+        <v>345840</v>
       </c>
       <c r="B106" t="s">
         <v>112</v>
       </c>
       <c r="C106">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D106">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>335132</v>
+        <v>345788</v>
       </c>
       <c r="B107" t="s">
         <v>113</v>
       </c>
       <c r="C107">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D107">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>334932</v>
+        <v>345667</v>
       </c>
       <c r="B108" t="s">
         <v>114</v>
       </c>
       <c r="C108">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D108">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>333302</v>
+        <v>345545</v>
       </c>
       <c r="B109" t="s">
         <v>115</v>
       </c>
       <c r="C109">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D109">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>333237</v>
+        <v>345307</v>
       </c>
       <c r="B110" t="s">
         <v>116</v>
       </c>
       <c r="C110">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D110">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>332430</v>
+        <v>345130</v>
       </c>
       <c r="B111" t="s">
         <v>117</v>
       </c>
       <c r="C111">
-        <v>13600.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D111">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
-        <v>332358</v>
+        <v>345004</v>
       </c>
       <c r="B112" t="s">
         <v>118</v>
       </c>
       <c r="C112">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D112">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
-        <v>332158</v>
+        <v>344935</v>
       </c>
       <c r="B113" t="s">
         <v>119</v>
       </c>
       <c r="C113">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D113">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
-        <v>332031</v>
+        <v>344865</v>
       </c>
       <c r="B114" t="s">
         <v>120</v>
       </c>
       <c r="C114">
-        <v>13625.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D114">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
-        <v>331722</v>
+        <v>344677</v>
       </c>
       <c r="B115" t="s">
         <v>121</v>
       </c>
       <c r="C115">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D115">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
-        <v>331850</v>
+        <v>344491</v>
       </c>
       <c r="B116" t="s">
         <v>122</v>
       </c>
       <c r="C116">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D116">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
-        <v>331645</v>
+        <v>344303</v>
       </c>
       <c r="B117" t="s">
         <v>123</v>
       </c>
       <c r="C117">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D117">
-        <v>1954</v>
+        <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
-        <v>331440</v>
+        <v>344167</v>
       </c>
       <c r="B118" t="s">
         <v>124</v>
       </c>
       <c r="C118">
-        <v>13600.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D118">
-        <v>1954</v>
+        <v>0</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
-        <v>331312</v>
+        <v>343885</v>
       </c>
       <c r="B119" t="s">
         <v>125</v>
       </c>
       <c r="C119">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D119">
-        <v>2445</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
-        <v>330679</v>
+        <v>343814</v>
       </c>
       <c r="B120" t="s">
         <v>126</v>
       </c>
       <c r="C120">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D120">
-        <v>1964</v>
+        <v>35</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
-        <v>330504</v>
+        <v>343743</v>
       </c>
       <c r="B121" t="s">
         <v>127</v>
       </c>
       <c r="C121">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D121">
-        <v>2455</v>
+        <v>39</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
-        <v>330254</v>
+        <v>343621</v>
       </c>
       <c r="B122" t="s">
         <v>128</v>
       </c>
       <c r="C122">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D122">
-        <v>1964</v>
+        <v>40</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
-        <v>330124</v>
+        <v>343438</v>
       </c>
       <c r="B123" t="s">
         <v>129</v>
       </c>
       <c r="C123">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D123">
-        <v>2455</v>
+        <v>40</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
-        <v>329994</v>
+        <v>343366</v>
       </c>
       <c r="B124" t="s">
         <v>130</v>
       </c>
       <c r="C124">
-        <v>13625.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D124">
-        <v>2460</v>
+        <v>0</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
-        <v>329757</v>
+        <v>343183</v>
       </c>
       <c r="B125" t="s">
         <v>131</v>
       </c>
       <c r="C125">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D125">
-        <v>1968</v>
+        <v>50</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
-        <v>329426</v>
+        <v>342999</v>
       </c>
       <c r="B126" t="s">
         <v>132</v>
       </c>
       <c r="C126">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D126">
-        <v>1969</v>
+        <v>50</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
-        <v>329265</v>
+        <v>342823</v>
       </c>
       <c r="B127" t="s">
         <v>133</v>
       </c>
       <c r="C127">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D127">
-        <v>1969</v>
+        <v>50</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
-        <v>329102</v>
+        <v>342753</v>
       </c>
       <c r="B128" t="s">
         <v>134</v>
       </c>
       <c r="C128">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D128">
-        <v>1964</v>
+        <v>50</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
-        <v>328167</v>
+        <v>342560</v>
       </c>
       <c r="B129" t="s">
         <v>135</v>
       </c>
       <c r="C129">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D129">
-        <v>1964</v>
+        <v>40</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
-        <v>328113</v>
+        <v>342435</v>
       </c>
       <c r="B130" t="s">
         <v>136</v>
       </c>
       <c r="C130">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D130">
-        <v>1964</v>
+        <v>60</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
-        <v>328057</v>
+        <v>342245</v>
       </c>
       <c r="B131" t="s">
         <v>137</v>
       </c>
       <c r="C131">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D131">
-        <v>2455</v>
+        <v>40</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
-        <v>327515</v>
+        <v>342052</v>
       </c>
       <c r="B132" t="s">
         <v>138</v>
       </c>
       <c r="C132">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D132">
-        <v>2455</v>
+        <v>43</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
-        <v>327567</v>
+        <v>341644</v>
       </c>
       <c r="B133" t="s">
         <v>139</v>
       </c>
       <c r="C133">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D133">
-        <v>1954</v>
+        <v>45</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
-        <v>327618</v>
+        <v>341946</v>
       </c>
       <c r="B134" t="s">
         <v>140</v>
       </c>
       <c r="C134">
-        <v>13600.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D134">
-        <v>1964</v>
+        <v>150</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
-        <v>327297</v>
+        <v>341892</v>
       </c>
       <c r="B135" t="s">
         <v>141</v>
       </c>
       <c r="C135">
-        <v>13600.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D135">
-        <v>1969</v>
+        <v>200</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
-        <v>326558</v>
+        <v>341504</v>
       </c>
       <c r="B136" t="s">
         <v>142</v>
       </c>
       <c r="C136">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D136">
-        <v>1964</v>
+        <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
-        <v>326608</v>
+        <v>341784</v>
       </c>
       <c r="B137" t="s">
         <v>143</v>
       </c>
       <c r="C137">
-        <v>13750.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D137">
-        <v>2455</v>
+        <v>40</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
-        <v>326454</v>
+        <v>341311</v>
       </c>
       <c r="B138" t="s">
         <v>144</v>
       </c>
       <c r="C138">
-        <v>13700.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D138">
-        <v>1969</v>
+        <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
-        <v>326039</v>
+        <v>340763</v>
       </c>
       <c r="B139" t="s">
         <v>145</v>
       </c>
       <c r="C139">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D139">
-        <v>1964</v>
+        <v>33</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
-        <v>325995</v>
+        <v>340691</v>
       </c>
       <c r="B140" t="s">
         <v>146</v>
       </c>
       <c r="C140">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D140">
-        <v>2455</v>
+        <v>33</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
-        <v>325495</v>
+        <v>340621</v>
       </c>
       <c r="B141" t="s">
         <v>147</v>
       </c>
       <c r="C141">
-        <v>13750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D141">
-        <v>2455</v>
+        <v>64</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
-        <v>325391</v>
+        <v>340551</v>
       </c>
       <c r="B142" t="s">
         <v>148</v>
       </c>
       <c r="C142">
-        <v>13750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D142">
-        <v>2455</v>
+        <v>65</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
-        <v>325073</v>
+        <v>340481</v>
       </c>
       <c r="B143" t="s">
         <v>149</v>
       </c>
       <c r="C143">
-        <v>13700.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D143">
-        <v>1964</v>
+        <v>68</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
-        <v>324697</v>
+        <v>340411</v>
       </c>
       <c r="B144" t="s">
         <v>150</v>
       </c>
       <c r="C144">
-        <v>13750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D144">
-        <v>2455</v>
+        <v>68</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
-        <v>324967</v>
+        <v>340214</v>
       </c>
       <c r="B145" t="s">
         <v>151</v>
       </c>
       <c r="C145">
-        <v>14250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D145">
-        <v>2455</v>
+        <v>50</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
-        <v>324280</v>
+        <v>340020</v>
       </c>
       <c r="B146" t="s">
         <v>152</v>
       </c>
       <c r="C146">
-        <v>14100.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D146">
-        <v>1964</v>
+        <v>50</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
-        <v>323901</v>
+        <v>339443</v>
       </c>
       <c r="B147" t="s">
         <v>153</v>
       </c>
       <c r="C147">
-        <v>13833.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D147">
-        <v>1637</v>
+        <v>50</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
-        <v>323748</v>
+        <v>339585</v>
       </c>
       <c r="B148" t="s">
         <v>154</v>
       </c>
       <c r="C148">
-        <v>13800.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D148">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
-        <v>323596</v>
+        <v>339514</v>
       </c>
       <c r="B149" t="s">
         <v>155</v>
       </c>
       <c r="C149">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D149">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
-        <v>322936</v>
+        <v>339252</v>
       </c>
       <c r="B150" t="s">
         <v>156</v>
       </c>
       <c r="C150">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D150">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
-        <v>323039</v>
+        <v>339059</v>
       </c>
       <c r="B151" t="s">
         <v>157</v>
       </c>
       <c r="C151">
-        <v>14333.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D151">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
-        <v>322839</v>
+        <v>338866</v>
       </c>
       <c r="B152" t="s">
         <v>158</v>
       </c>
       <c r="C152">
-        <v>14250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D152">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
-        <v>322687</v>
+        <v>338033</v>
       </c>
       <c r="B153" t="s">
         <v>159</v>
       </c>
       <c r="C153">
-        <v>13750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D153">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
-        <v>322584</v>
+        <v>337257</v>
       </c>
       <c r="B154" t="s">
         <v>160</v>
       </c>
       <c r="C154">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D154">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
-        <v>322346</v>
+        <v>337326</v>
       </c>
       <c r="B155" t="s">
         <v>161</v>
       </c>
       <c r="C155">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D155">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
-        <v>322196</v>
+        <v>337396</v>
       </c>
       <c r="B156" t="s">
         <v>162</v>
       </c>
       <c r="C156">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D156">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
-        <v>322144</v>
+        <v>337063</v>
       </c>
       <c r="B157" t="s">
         <v>163</v>
       </c>
       <c r="C157">
-        <v>14333.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D157">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
-        <v>322092</v>
+        <v>337836</v>
       </c>
       <c r="B158" t="s">
         <v>164</v>
       </c>
       <c r="C158">
-        <v>14333.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D158">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
-        <v>321832</v>
+        <v>336735</v>
       </c>
       <c r="B159" t="s">
         <v>165</v>
       </c>
       <c r="C159">
-        <v>14333.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D159">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
-        <v>320844</v>
+        <v>336534</v>
       </c>
       <c r="B160" t="s">
         <v>166</v>
       </c>
       <c r="C160">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D160">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
-        <v>320793</v>
+        <v>335927</v>
       </c>
       <c r="B161" t="s">
         <v>167</v>
       </c>
       <c r="C161">
-        <v>14000.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D161">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
-        <v>320641</v>
+        <v>336052</v>
       </c>
       <c r="B162" t="s">
         <v>168</v>
       </c>
       <c r="C162">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D162">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
-        <v>320538</v>
+        <v>335997</v>
       </c>
       <c r="B163" t="s">
         <v>169</v>
       </c>
       <c r="C163">
-        <v>14000.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D163">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
-        <v>320239</v>
+        <v>335728</v>
       </c>
       <c r="B164" t="s">
         <v>170</v>
       </c>
       <c r="C164">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D164">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
-        <v>319953</v>
+        <v>335531</v>
       </c>
       <c r="B165" t="s">
         <v>171</v>
       </c>
       <c r="C165">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D165">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
-        <v>319851</v>
+        <v>335331</v>
       </c>
       <c r="B166" t="s">
         <v>172</v>
       </c>
       <c r="C166">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D166">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
-        <v>319747</v>
+        <v>335132</v>
       </c>
       <c r="B167" t="s">
         <v>173</v>
       </c>
       <c r="C167">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D167">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
-        <v>318921</v>
+        <v>334932</v>
       </c>
       <c r="B168" t="s">
         <v>174</v>
       </c>
       <c r="C168">
-        <v>14000.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D168">
         <v>88</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
-        <v>318819</v>
+        <v>333302</v>
       </c>
       <c r="B169" t="s">
         <v>175</v>
       </c>
       <c r="C169">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D169">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
-        <v>318717</v>
+        <v>333237</v>
       </c>
       <c r="B170" t="s">
         <v>176</v>
       </c>
       <c r="C170">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D170">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
-        <v>318666</v>
+        <v>332430</v>
       </c>
       <c r="B171" t="s">
         <v>177</v>
       </c>
       <c r="C171">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D171">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
-        <v>318615</v>
+        <v>332358</v>
       </c>
       <c r="B172" t="s">
         <v>178</v>
       </c>
       <c r="C172">
-        <v>14000.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D172">
         <v>88</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
-        <v>318563</v>
+        <v>332158</v>
       </c>
       <c r="B173" t="s">
         <v>179</v>
       </c>
       <c r="C173">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D173">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
-        <v>317968</v>
+        <v>332031</v>
       </c>
       <c r="B174" t="s">
         <v>180</v>
       </c>
       <c r="C174">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D174">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
-        <v>317916</v>
+        <v>331722</v>
       </c>
       <c r="B175" t="s">
         <v>181</v>
       </c>
       <c r="C175">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D175">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
-        <v>317770</v>
+        <v>331850</v>
       </c>
       <c r="B176" t="s">
         <v>182</v>
       </c>
       <c r="C176">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D176">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
-        <v>316431</v>
+        <v>331645</v>
       </c>
       <c r="B177" t="s">
         <v>183</v>
       </c>
       <c r="C177">
-        <v>14125.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D177">
-        <v>88</v>
+        <v>1954</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
-        <v>316224</v>
+        <v>331440</v>
       </c>
       <c r="B178" t="s">
         <v>184</v>
       </c>
       <c r="C178">
-        <v>13900.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D178">
-        <v>70</v>
+        <v>1954</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
-        <v>316173</v>
+        <v>331312</v>
       </c>
       <c r="B179" t="s">
         <v>185</v>
       </c>
       <c r="C179">
-        <v>13700.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D179">
-        <v>70</v>
+        <v>2445</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
-        <v>316275</v>
+        <v>330679</v>
       </c>
       <c r="B180" t="s">
         <v>186</v>
       </c>
       <c r="C180">
-        <v>13875.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D180">
-        <v>88</v>
+        <v>1964</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
-        <v>315352</v>
+        <v>330504</v>
       </c>
       <c r="B181" t="s">
         <v>187</v>
       </c>
       <c r="C181">
-        <v>13700.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D181">
-        <v>70</v>
+        <v>2455</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
-        <v>315196</v>
+        <v>330254</v>
       </c>
       <c r="B182" t="s">
         <v>188</v>
       </c>
       <c r="C182">
-        <v>13700.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D182">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
-        <v>315040</v>
+        <v>330124</v>
       </c>
       <c r="B183" t="s">
         <v>189</v>
       </c>
       <c r="C183">
-        <v>13700.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D183">
-        <v>70</v>
+        <v>2455</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
-        <v>314881</v>
+        <v>329994</v>
       </c>
       <c r="B184" t="s">
         <v>190</v>
       </c>
       <c r="C184">
-        <v>13700.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D184">
-        <v>1964</v>
+        <v>2460</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
-        <v>314673</v>
+        <v>329757</v>
       </c>
       <c r="B185" t="s">
         <v>191</v>
       </c>
       <c r="C185">
-        <v>13700.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D185">
-        <v>70</v>
+        <v>1968</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
-        <v>314724</v>
+        <v>329426</v>
       </c>
       <c r="B186" t="s">
         <v>192</v>
       </c>
       <c r="C186">
-        <v>14167.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D186">
-        <v>117</v>
+        <v>1969</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
-        <v>314620</v>
+        <v>329265</v>
       </c>
       <c r="B187" t="s">
         <v>193</v>
       </c>
       <c r="C187">
-        <v>14167.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D187">
-        <v>125</v>
+        <v>1969</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
-        <v>314306</v>
+        <v>329102</v>
       </c>
       <c r="B188" t="s">
         <v>194</v>
       </c>
       <c r="C188">
-        <v>13700.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D188">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
-        <v>314097</v>
+        <v>328167</v>
       </c>
       <c r="B189" t="s">
         <v>195</v>
       </c>
       <c r="C189">
-        <v>13700.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D189">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
-        <v>313478</v>
+        <v>328113</v>
       </c>
       <c r="B190" t="s">
         <v>196</v>
       </c>
       <c r="C190">
-        <v>13375.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D190">
-        <v>88</v>
+        <v>1964</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
-        <v>313269</v>
+        <v>328057</v>
       </c>
       <c r="B191" t="s">
         <v>197</v>
       </c>
       <c r="C191">
-        <v>13375.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D191">
-        <v>88</v>
+        <v>2455</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
-        <v>313218</v>
+        <v>327515</v>
       </c>
       <c r="B192" t="s">
         <v>198</v>
       </c>
       <c r="C192">
-        <v>13500.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D192">
-        <v>117</v>
+        <v>2455</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
-        <v>313121</v>
+        <v>327567</v>
       </c>
       <c r="B193" t="s">
         <v>199</v>
       </c>
       <c r="C193">
-        <v>13500.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D193">
-        <v>117</v>
+        <v>1954</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
-        <v>312840</v>
+        <v>327618</v>
       </c>
       <c r="B194" t="s">
         <v>200</v>
       </c>
       <c r="C194">
-        <v>13500.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D194">
-        <v>117</v>
+        <v>1964</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
-        <v>312736</v>
+        <v>327297</v>
       </c>
       <c r="B195" t="s">
         <v>201</v>
       </c>
       <c r="C195">
-        <v>13750.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D195">
-        <v>75</v>
+        <v>1969</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
-        <v>312684</v>
+        <v>326558</v>
       </c>
       <c r="B196" t="s">
         <v>202</v>
       </c>
       <c r="C196">
-        <v>13750.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D196">
-        <v>75</v>
+        <v>1964</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
-        <v>312475</v>
+        <v>326608</v>
       </c>
       <c r="B197" t="s">
         <v>203</v>
       </c>
       <c r="C197">
-        <v>13500.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D197">
-        <v>80</v>
+        <v>2455</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
-        <v>312373</v>
+        <v>326454</v>
       </c>
       <c r="B198" t="s">
         <v>204</v>
       </c>
       <c r="C198">
-        <v>13400.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D198">
-        <v>60</v>
+        <v>1969</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
-        <v>312225</v>
+        <v>326039</v>
       </c>
       <c r="B199" t="s">
         <v>205</v>
       </c>
       <c r="C199">
-        <v>13400.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D199">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
-        <v>311804</v>
+        <v>325995</v>
       </c>
       <c r="B200" t="s">
         <v>206</v>
       </c>
       <c r="C200">
-        <v>13500.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D200">
-        <v>188</v>
+        <v>2455</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
-        <v>311699</v>
+        <v>325495</v>
       </c>
       <c r="B201" t="s">
         <v>207</v>
       </c>
       <c r="C201">
-        <v>13333.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D201">
-        <v>117</v>
+        <v>2455</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
-        <v>311382</v>
+        <v>325391</v>
       </c>
       <c r="B202" t="s">
         <v>208</v>
       </c>
       <c r="C202">
-        <v>13333.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D202">
-        <v>117</v>
+        <v>2455</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
-        <v>311280</v>
+        <v>325073</v>
       </c>
       <c r="B203" t="s">
         <v>209</v>
       </c>
       <c r="C203">
-        <v>13250.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D203">
-        <v>75</v>
+        <v>1964</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
-        <v>311229</v>
+        <v>324697</v>
       </c>
       <c r="B204" t="s">
         <v>210</v>
       </c>
       <c r="C204">
         <v>13750.0</v>
       </c>
       <c r="D204">
-        <v>75</v>
+        <v>2455</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
-        <v>311129</v>
+        <v>324967</v>
       </c>
       <c r="B205" t="s">
         <v>211</v>
       </c>
       <c r="C205">
-        <v>13600.0</v>
+        <v>14250.0</v>
       </c>
       <c r="D205">
-        <v>60</v>
+        <v>2455</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
-        <v>310929</v>
+        <v>324280</v>
       </c>
       <c r="B206" t="s">
         <v>212</v>
       </c>
       <c r="C206">
-        <v>13600.0</v>
+        <v>14100.0</v>
       </c>
       <c r="D206">
-        <v>60</v>
+        <v>1964</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
-        <v>310876</v>
+        <v>323901</v>
       </c>
       <c r="B207" t="s">
         <v>213</v>
       </c>
       <c r="C207">
-        <v>13750.0</v>
+        <v>13833.0</v>
       </c>
       <c r="D207">
-        <v>93</v>
+        <v>1637</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
-        <v>310027</v>
+        <v>323748</v>
       </c>
       <c r="B208" t="s">
         <v>214</v>
       </c>
       <c r="C208">
-        <v>13600.0</v>
+        <v>13800.0</v>
       </c>
       <c r="D208">
         <v>70</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
-        <v>309025</v>
+        <v>323596</v>
       </c>
       <c r="B209" t="s">
         <v>215</v>
       </c>
       <c r="C209">
-        <v>13400.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D209">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
-        <v>308975</v>
+        <v>322936</v>
       </c>
       <c r="B210" t="s">
         <v>216</v>
       </c>
       <c r="C210">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D210">
         <v>88</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
-        <v>308873</v>
+        <v>323039</v>
       </c>
       <c r="B211" t="s">
         <v>217</v>
       </c>
       <c r="C211">
-        <v>13400.0</v>
+        <v>14333.0</v>
       </c>
       <c r="D211">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
-        <v>308612</v>
+        <v>322839</v>
       </c>
       <c r="B212" t="s">
         <v>218</v>
       </c>
       <c r="C212">
-        <v>13400.0</v>
+        <v>14250.0</v>
       </c>
       <c r="D212">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
-        <v>308462</v>
+        <v>322687</v>
       </c>
       <c r="B213" t="s">
         <v>219</v>
       </c>
       <c r="C213">
-        <v>13500.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D213">
         <v>88</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
-        <v>308416</v>
+        <v>322584</v>
       </c>
       <c r="B214" t="s">
         <v>220</v>
       </c>
       <c r="C214">
-        <v>13667.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D214">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
-        <v>307583</v>
+        <v>322346</v>
       </c>
       <c r="B215" t="s">
         <v>221</v>
       </c>
       <c r="C215">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D215">
         <v>88</v>
       </c>
       <c r="E215" t="s">
         <v>7</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
-        <v>307427</v>
+        <v>322196</v>
       </c>
       <c r="B216" t="s">
         <v>222</v>
       </c>
       <c r="C216">
-        <v>13400.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D216">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
-        <v>307272</v>
+        <v>322144</v>
       </c>
       <c r="B217" t="s">
         <v>223</v>
       </c>
       <c r="C217">
-        <v>13500.0</v>
+        <v>14333.0</v>
       </c>
       <c r="D217">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
-        <v>307167</v>
+        <v>322092</v>
       </c>
       <c r="B218" t="s">
         <v>224</v>
       </c>
       <c r="C218">
-        <v>13400.0</v>
+        <v>14333.0</v>
       </c>
       <c r="D218">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
-        <v>307063</v>
+        <v>321832</v>
       </c>
       <c r="B219" t="s">
         <v>225</v>
       </c>
       <c r="C219">
-        <v>13500.0</v>
+        <v>14333.0</v>
       </c>
       <c r="D219">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
-        <v>306748</v>
+        <v>320844</v>
       </c>
       <c r="B220" t="s">
         <v>226</v>
       </c>
       <c r="C220">
-        <v>13400.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D220">
         <v>70</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
-        <v>306696</v>
+        <v>320793</v>
       </c>
       <c r="B221" t="s">
         <v>227</v>
       </c>
       <c r="C221">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D221">
         <v>88</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
-        <v>306644</v>
+        <v>320641</v>
       </c>
       <c r="B222" t="s">
         <v>228</v>
       </c>
       <c r="C222">
-        <v>13500.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D222">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
-        <v>306542</v>
+        <v>320538</v>
       </c>
       <c r="B223" t="s">
         <v>229</v>
       </c>
       <c r="C223">
-        <v>13400.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D223">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
-        <v>306115</v>
+        <v>320239</v>
       </c>
       <c r="B224" t="s">
         <v>230</v>
       </c>
       <c r="C224">
-        <v>13400.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D224">
         <v>70</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
-        <v>306063</v>
+        <v>319953</v>
       </c>
       <c r="B225" t="s">
         <v>231</v>
       </c>
       <c r="C225">
-        <v>13500.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D225">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
-        <v>306011</v>
+        <v>319851</v>
       </c>
       <c r="B226" t="s">
         <v>232</v>
       </c>
       <c r="C226">
-        <v>13500.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D226">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E226" t="s">
         <v>7</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
-        <v>305853</v>
+        <v>319747</v>
       </c>
       <c r="B227" t="s">
         <v>233</v>
       </c>
       <c r="C227">
-        <v>13400.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D227">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="E227" t="s">
         <v>7</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
-        <v>305801</v>
+        <v>318921</v>
       </c>
       <c r="B228" t="s">
         <v>234</v>
       </c>
       <c r="C228">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D228">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
-        <v>306218</v>
+        <v>318819</v>
       </c>
       <c r="B229" t="s">
         <v>235</v>
       </c>
       <c r="C229">
-        <v>13667.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D229">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="E229" t="s">
         <v>7</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
-        <v>305637</v>
+        <v>318717</v>
       </c>
       <c r="B230" t="s">
         <v>236</v>
       </c>
       <c r="C230">
-        <v>13500.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D230">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
-        <v>305479</v>
+        <v>318666</v>
       </c>
       <c r="B231" t="s">
         <v>237</v>
       </c>
       <c r="C231">
-        <v>13250.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D231">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E231" t="s">
         <v>7</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
-        <v>305092</v>
+        <v>318615</v>
       </c>
       <c r="B232" t="s">
         <v>238</v>
       </c>
       <c r="C232">
-        <v>13250.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D232">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E232" t="s">
         <v>7</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
-        <v>304937</v>
+        <v>318563</v>
       </c>
       <c r="B233" t="s">
         <v>239</v>
       </c>
       <c r="C233">
-        <v>13250.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D233">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E233" t="s">
         <v>7</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
-        <v>304782</v>
+        <v>317968</v>
       </c>
       <c r="B234" t="s">
         <v>240</v>
       </c>
       <c r="C234">
-        <v>13375.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D234">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
-        <v>304728</v>
+        <v>317916</v>
       </c>
       <c r="B235" t="s">
         <v>241</v>
       </c>
       <c r="C235">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D235">
-        <v>165</v>
+        <v>88</v>
       </c>
       <c r="E235" t="s">
         <v>7</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
-        <v>304674</v>
+        <v>317770</v>
       </c>
       <c r="B236" t="s">
         <v>242</v>
       </c>
       <c r="C236">
-        <v>13500.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D236">
-        <v>165</v>
+        <v>70</v>
       </c>
       <c r="E236" t="s">
         <v>7</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
-        <v>304522</v>
+        <v>316431</v>
       </c>
       <c r="B237" t="s">
         <v>243</v>
       </c>
       <c r="C237">
-        <v>13333.0</v>
+        <v>14125.0</v>
       </c>
       <c r="D237">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
-        <v>303823</v>
+        <v>316224</v>
       </c>
       <c r="B238" t="s">
         <v>244</v>
       </c>
       <c r="C238">
-        <v>13375.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D238">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E238" t="s">
         <v>7</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
-        <v>303771</v>
+        <v>316173</v>
       </c>
       <c r="B239" t="s">
         <v>245</v>
       </c>
       <c r="C239">
-        <v>13333.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D239">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
-        <v>303671</v>
+        <v>316275</v>
       </c>
       <c r="B240" t="s">
         <v>246</v>
       </c>
       <c r="C240">
-        <v>13375.0</v>
+        <v>13875.0</v>
       </c>
       <c r="D240">
         <v>88</v>
       </c>
       <c r="E240" t="s">
         <v>7</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
-        <v>303570</v>
+        <v>315352</v>
       </c>
       <c r="B241" t="s">
         <v>247</v>
       </c>
       <c r="C241">
-        <v>13375.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D241">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
-        <v>303243</v>
+        <v>315196</v>
       </c>
       <c r="B242" t="s">
         <v>248</v>
       </c>
       <c r="C242">
-        <v>13500.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D242">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="E242" t="s">
         <v>7</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
-        <v>303294</v>
+        <v>315040</v>
       </c>
       <c r="B243" t="s">
         <v>249</v>
       </c>
       <c r="C243">
-        <v>13500.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D243">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="E243" t="s">
         <v>7</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
-        <v>302861</v>
+        <v>314881</v>
       </c>
       <c r="B244" t="s">
         <v>250</v>
       </c>
       <c r="C244">
-        <v>13375.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D244">
-        <v>88</v>
+        <v>1964</v>
       </c>
       <c r="E244" t="s">
         <v>7</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
-        <v>302651</v>
+        <v>314673</v>
       </c>
       <c r="B245" t="s">
         <v>251</v>
       </c>
       <c r="C245">
-        <v>13125.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D245">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E245" t="s">
         <v>7</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
-        <v>302551</v>
+        <v>314724</v>
       </c>
       <c r="B246" t="s">
         <v>252</v>
       </c>
       <c r="C246">
-        <v>13125.0</v>
+        <v>14167.0</v>
       </c>
       <c r="D246">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="E246" t="s">
         <v>7</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
-        <v>302444</v>
+        <v>314620</v>
       </c>
       <c r="B247" t="s">
         <v>253</v>
       </c>
       <c r="C247">
-        <v>13000.0</v>
+        <v>14167.0</v>
       </c>
       <c r="D247">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="E247" t="s">
         <v>7</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
-        <v>301967</v>
+        <v>314306</v>
       </c>
       <c r="B248" t="s">
         <v>254</v>
       </c>
       <c r="C248">
-        <v>13125.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D248">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E248" t="s">
         <v>7</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
-        <v>302015</v>
+        <v>314097</v>
       </c>
       <c r="B249" t="s">
         <v>255</v>
       </c>
       <c r="C249">
-        <v>13500.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D249">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="E249" t="s">
         <v>7</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
-        <v>302231</v>
+        <v>313478</v>
       </c>
       <c r="B250" t="s">
         <v>256</v>
       </c>
       <c r="C250">
-        <v>13500.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D250">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
-        <v>299549</v>
+        <v>313269</v>
       </c>
       <c r="B251" t="s">
         <v>257</v>
       </c>
       <c r="C251">
-        <v>12750.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D251">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E251" t="s">
         <v>7</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
-        <v>299601</v>
+        <v>313218</v>
       </c>
       <c r="B252" t="s">
         <v>258</v>
       </c>
       <c r="C252">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D252">
-        <v>80</v>
+        <v>117</v>
       </c>
       <c r="E252" t="s">
         <v>7</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
-        <v>299705</v>
+        <v>313121</v>
       </c>
       <c r="B253" t="s">
         <v>259</v>
       </c>
       <c r="C253">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D253">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="E253" t="s">
         <v>7</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
-        <v>299809</v>
+        <v>312840</v>
       </c>
       <c r="B254" t="s">
         <v>260</v>
       </c>
       <c r="C254">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D254">
         <v>117</v>
       </c>
       <c r="E254" t="s">
         <v>7</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
-        <v>299863</v>
+        <v>312736</v>
       </c>
       <c r="B255" t="s">
         <v>261</v>
       </c>
       <c r="C255">
-        <v>12750.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D255">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="E255" t="s">
         <v>7</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
-        <v>300062</v>
+        <v>312684</v>
       </c>
       <c r="B256" t="s">
         <v>262</v>
       </c>
       <c r="C256">
-        <v>13000.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D256">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E256" t="s">
         <v>7</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
-        <v>300108</v>
+        <v>312475</v>
       </c>
       <c r="B257" t="s">
         <v>263</v>
       </c>
       <c r="C257">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D257">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
-        <v>300154</v>
+        <v>312373</v>
       </c>
       <c r="B258" t="s">
         <v>264</v>
       </c>
       <c r="C258">
-        <v>13000.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D258">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="E258" t="s">
         <v>7</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
-        <v>300199</v>
+        <v>312225</v>
       </c>
       <c r="B259" t="s">
         <v>265</v>
       </c>
       <c r="C259">
-        <v>12750.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D259">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="E259" t="s">
         <v>7</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
-        <v>300245</v>
+        <v>311804</v>
       </c>
       <c r="B260" t="s">
         <v>266</v>
       </c>
       <c r="C260">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D260">
-        <v>75</v>
+        <v>188</v>
       </c>
       <c r="E260" t="s">
         <v>7</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
-        <v>300291</v>
+        <v>311699</v>
       </c>
       <c r="B261" t="s">
         <v>267</v>
       </c>
       <c r="C261">
-        <v>12750.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D261">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="E261" t="s">
         <v>7</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
-        <v>299504</v>
+        <v>311382</v>
       </c>
       <c r="B262" t="s">
         <v>268</v>
       </c>
       <c r="C262">
-        <v>9500.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D262">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="E262" t="s">
         <v>7</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
-        <v>299451</v>
+        <v>311280</v>
       </c>
       <c r="B263" t="s">
         <v>269</v>
       </c>
       <c r="C263">
-        <v>13000.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D263">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E263" t="s">
         <v>7</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
-        <v>299398</v>
+        <v>311229</v>
       </c>
       <c r="B264" t="s">
         <v>270</v>
       </c>
       <c r="C264">
-        <v>13000.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D264">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E264" t="s">
         <v>7</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
-        <v>298923</v>
+        <v>311129</v>
       </c>
       <c r="B265" t="s">
         <v>271</v>
       </c>
       <c r="C265">
-        <v>12750.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D265">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="E265" t="s">
         <v>7</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
-        <v>298819</v>
+        <v>310929</v>
       </c>
       <c r="B266" t="s">
         <v>272</v>
       </c>
       <c r="C266">
-        <v>12750.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D266">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="E266" t="s">
         <v>7</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
-        <v>298716</v>
+        <v>310876</v>
       </c>
       <c r="B267" t="s">
         <v>273</v>
       </c>
       <c r="C267">
-        <v>13000.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D267">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="E267" t="s">
         <v>7</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
-        <v>298663</v>
+        <v>310027</v>
       </c>
       <c r="B268" t="s">
         <v>274</v>
       </c>
       <c r="C268">
-        <v>13000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D268">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="E268" t="s">
         <v>7</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
-        <v>298146</v>
+        <v>309025</v>
       </c>
       <c r="B269" t="s">
         <v>275</v>
       </c>
       <c r="C269">
-        <v>13000.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D269">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="E269" t="s">
         <v>7</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
-        <v>298567</v>
+        <v>308975</v>
       </c>
       <c r="B270" t="s">
         <v>276</v>
       </c>
       <c r="C270">
         <v>13500.0</v>
       </c>
       <c r="D270">
-        <v>200</v>
+        <v>88</v>
       </c>
       <c r="E270" t="s">
         <v>7</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
-        <v>298521</v>
+        <v>308873</v>
       </c>
       <c r="B271" t="s">
         <v>277</v>
       </c>
       <c r="C271">
-        <v>13500.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D271">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="E271" t="s">
         <v>7</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
-        <v>297622</v>
+        <v>308612</v>
       </c>
       <c r="B272" t="s">
         <v>278</v>
       </c>
       <c r="C272">
-        <v>13000.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D272">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E272" t="s">
         <v>7</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
-        <v>297463</v>
+        <v>308462</v>
       </c>
       <c r="B273" t="s">
         <v>279</v>
       </c>
       <c r="C273">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D273">
-        <v>2455</v>
+        <v>88</v>
       </c>
       <c r="E273" t="s">
         <v>7</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
-        <v>297308</v>
+        <v>308416</v>
       </c>
       <c r="B274" t="s">
         <v>280</v>
       </c>
       <c r="C274">
-        <v>13000.0</v>
+        <v>13667.0</v>
       </c>
       <c r="D274">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E274" t="s">
         <v>7</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
-        <v>297204</v>
+        <v>307583</v>
       </c>
       <c r="B275" t="s">
         <v>281</v>
       </c>
       <c r="C275">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D275">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E275" t="s">
         <v>7</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
-        <v>297098</v>
+        <v>307427</v>
       </c>
       <c r="B276" t="s">
         <v>282</v>
       </c>
       <c r="C276">
-        <v>13000.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D276">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E276" t="s">
         <v>7</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
-        <v>297831</v>
+        <v>307272</v>
       </c>
       <c r="B277" t="s">
         <v>283</v>
       </c>
       <c r="C277">
         <v>13500.0</v>
       </c>
       <c r="D277">
-        <v>175</v>
+        <v>88</v>
       </c>
       <c r="E277" t="s">
         <v>7</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
-        <v>297728</v>
+        <v>307167</v>
       </c>
       <c r="B278" t="s">
         <v>284</v>
       </c>
       <c r="C278">
-        <v>13500.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D278">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="E278" t="s">
         <v>7</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
-        <v>296892</v>
+        <v>307063</v>
       </c>
       <c r="B279" t="s">
         <v>285</v>
       </c>
       <c r="C279">
-        <v>12500.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D279">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="E279" t="s">
         <v>7</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
-        <v>296742</v>
+        <v>306748</v>
       </c>
       <c r="B280" t="s">
         <v>286</v>
       </c>
       <c r="C280">
-        <v>12500.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D280">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="E280" t="s">
         <v>7</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
-        <v>296126</v>
+        <v>306696</v>
       </c>
       <c r="B281" t="s">
         <v>287</v>
       </c>
       <c r="C281">
-        <v>8667.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D281">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E281" t="s">
         <v>7</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
-        <v>296080</v>
+        <v>306644</v>
       </c>
       <c r="B282" t="s">
         <v>288</v>
       </c>
       <c r="C282">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D282">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E282" t="s">
         <v>7</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
-        <v>295560</v>
+        <v>306542</v>
       </c>
       <c r="B283" t="s">
         <v>289</v>
       </c>
       <c r="C283">
-        <v>13500.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D283">
-        <v>175</v>
+        <v>75</v>
       </c>
       <c r="E283" t="s">
         <v>7</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
-        <v>295988</v>
+        <v>306115</v>
       </c>
       <c r="B284" t="s">
         <v>290</v>
       </c>
       <c r="C284">
-        <v>13500.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D284">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="E284" t="s">
         <v>7</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
-        <v>295942</v>
+        <v>306063</v>
       </c>
       <c r="B285" t="s">
         <v>291</v>
       </c>
       <c r="C285">
         <v>13500.0</v>
       </c>
       <c r="D285">
-        <v>175</v>
+        <v>88</v>
       </c>
       <c r="E285" t="s">
         <v>7</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
-        <v>295896</v>
+        <v>306011</v>
       </c>
       <c r="B286" t="s">
         <v>292</v>
       </c>
       <c r="C286">
-        <v>13250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D286">
-        <v>125</v>
+        <v>72</v>
       </c>
       <c r="E286" t="s">
         <v>7</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
-        <v>295172</v>
+        <v>305853</v>
       </c>
       <c r="B287" t="s">
         <v>293</v>
       </c>
       <c r="C287">
-        <v>12833.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D287">
-        <v>117</v>
+        <v>57</v>
       </c>
       <c r="E287" t="s">
         <v>7</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
-        <v>295121</v>
+        <v>305801</v>
       </c>
       <c r="B288" t="s">
         <v>294</v>
       </c>
       <c r="C288">
-        <v>12833.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D288">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="E288" t="s">
         <v>7</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
-        <v>295758</v>
+        <v>306218</v>
       </c>
       <c r="B289" t="s">
         <v>295</v>
       </c>
       <c r="C289">
-        <v>13250.0</v>
+        <v>13667.0</v>
       </c>
       <c r="D289">
-        <v>175</v>
+        <v>123</v>
       </c>
       <c r="E289" t="s">
         <v>7</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
-        <v>294912</v>
+        <v>305637</v>
       </c>
       <c r="B290" t="s">
         <v>296</v>
       </c>
       <c r="C290">
-        <v>12833.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D290">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="E290" t="s">
         <v>7</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
-        <v>295273</v>
+        <v>305479</v>
       </c>
       <c r="B291" t="s">
         <v>297</v>
       </c>
       <c r="C291">
         <v>13250.0</v>
       </c>
       <c r="D291">
-        <v>205</v>
+        <v>93</v>
       </c>
       <c r="E291" t="s">
         <v>7</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
-        <v>294809</v>
+        <v>305092</v>
       </c>
       <c r="B292" t="s">
         <v>298</v>
       </c>
       <c r="C292">
-        <v>12750.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D292">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="E292" t="s">
         <v>7</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
-        <v>294758</v>
+        <v>304937</v>
       </c>
       <c r="B293" t="s">
         <v>299</v>
       </c>
       <c r="C293">
-        <v>12833.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D293">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E293" t="s">
         <v>7</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
-        <v>294707</v>
+        <v>304782</v>
       </c>
       <c r="B294" t="s">
         <v>300</v>
       </c>
       <c r="C294">
-        <v>12833.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D294">
-        <v>117</v>
+        <v>83</v>
       </c>
       <c r="E294" t="s">
         <v>7</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
-        <v>294245</v>
+        <v>304728</v>
       </c>
       <c r="B295" t="s">
         <v>301</v>
       </c>
       <c r="C295">
-        <v>12833.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D295">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="E295" t="s">
         <v>7</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
-        <v>294200</v>
+        <v>304674</v>
       </c>
       <c r="B296" t="s">
         <v>302</v>
       </c>
       <c r="C296">
-        <v>12833.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D296">
-        <v>123</v>
+        <v>165</v>
       </c>
       <c r="E296" t="s">
         <v>7</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
-        <v>293651</v>
+        <v>304522</v>
       </c>
       <c r="B297" t="s">
         <v>303</v>
       </c>
       <c r="C297">
-        <v>12833.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D297">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="E297" t="s">
         <v>7</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
-        <v>293547</v>
+        <v>303823</v>
       </c>
       <c r="B298" t="s">
         <v>304</v>
       </c>
       <c r="C298">
-        <v>13250.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D298">
-        <v>185</v>
+        <v>88</v>
       </c>
       <c r="E298" t="s">
         <v>7</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
-        <v>293494</v>
+        <v>303771</v>
       </c>
       <c r="B299" t="s">
         <v>305</v>
       </c>
       <c r="C299">
-        <v>13250.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D299">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="E299" t="s">
         <v>7</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
-        <v>293237</v>
+        <v>303671</v>
       </c>
       <c r="B300" t="s">
         <v>306</v>
       </c>
       <c r="C300">
-        <v>12833.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D300">
-        <v>125</v>
+        <v>88</v>
       </c>
       <c r="E300" t="s">
         <v>7</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
-        <v>293026</v>
+        <v>303570</v>
       </c>
       <c r="B301" t="s">
         <v>307</v>
       </c>
       <c r="C301">
-        <v>12750.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D301">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E301" t="s">
         <v>7</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
-        <v>292763</v>
+        <v>303243</v>
       </c>
       <c r="B302" t="s">
         <v>308</v>
       </c>
       <c r="C302">
-        <v>12833.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D302">
         <v>117</v>
       </c>
       <c r="E302" t="s">
         <v>7</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
-        <v>292660</v>
+        <v>303294</v>
       </c>
       <c r="B303" t="s">
         <v>309</v>
       </c>
       <c r="C303">
-        <v>12875.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D303">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="E303" t="s">
         <v>7</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
-        <v>292609</v>
+        <v>302861</v>
       </c>
       <c r="B304" t="s">
         <v>310</v>
       </c>
       <c r="C304">
-        <v>12833.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D304">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="E304" t="s">
         <v>7</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
-        <v>292557</v>
+        <v>302651</v>
       </c>
       <c r="B305" t="s">
         <v>311</v>
       </c>
       <c r="C305">
-        <v>13167.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D305">
-        <v>125</v>
+        <v>88</v>
       </c>
       <c r="E305" t="s">
         <v>7</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
-        <v>292400</v>
+        <v>302551</v>
       </c>
       <c r="B306" t="s">
         <v>312</v>
       </c>
       <c r="C306">
-        <v>12750.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D306">
         <v>88</v>
       </c>
       <c r="E306" t="s">
         <v>7</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
-        <v>292295</v>
+        <v>302444</v>
       </c>
       <c r="B307" t="s">
         <v>313</v>
       </c>
       <c r="C307">
-        <v>12667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D307">
         <v>117</v>
       </c>
       <c r="E307" t="s">
         <v>7</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
-        <v>292039</v>
+        <v>301967</v>
       </c>
       <c r="B308" t="s">
         <v>314</v>
       </c>
       <c r="C308">
-        <v>12750.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D308">
         <v>88</v>
       </c>
       <c r="E308" t="s">
         <v>7</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
-        <v>291619</v>
+        <v>302015</v>
       </c>
       <c r="B309" t="s">
         <v>315</v>
       </c>
       <c r="C309">
-        <v>12667.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D309">
-        <v>117</v>
+        <v>175</v>
       </c>
       <c r="E309" t="s">
         <v>7</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
-        <v>291463</v>
+        <v>302231</v>
       </c>
       <c r="B310" t="s">
         <v>316</v>
       </c>
       <c r="C310">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D310">
         <v>117</v>
       </c>
       <c r="E310" t="s">
         <v>7</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
-        <v>291305</v>
+        <v>299549</v>
       </c>
       <c r="B311" t="s">
         <v>317</v>
       </c>
       <c r="C311">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D311">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="E311" t="s">
         <v>7</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
-        <v>291411</v>
+        <v>299601</v>
       </c>
       <c r="B312" t="s">
         <v>318</v>
       </c>
       <c r="C312">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D312">
-        <v>225</v>
+        <v>80</v>
       </c>
       <c r="E312" t="s">
         <v>7</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
-        <v>291358</v>
+        <v>299705</v>
       </c>
       <c r="B313" t="s">
         <v>319</v>
       </c>
       <c r="C313">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D313">
-        <v>225</v>
+        <v>83</v>
       </c>
       <c r="E313" t="s">
         <v>7</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
-        <v>290879</v>
+        <v>299809</v>
       </c>
       <c r="B314" t="s">
         <v>320</v>
       </c>
       <c r="C314">
-        <v>12667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D314">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="E314" t="s">
         <v>7</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
-        <v>290564</v>
+        <v>299863</v>
       </c>
       <c r="B315" t="s">
         <v>321</v>
       </c>
       <c r="C315">
         <v>12750.0</v>
       </c>
       <c r="D315">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="E315" t="s">
         <v>7</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
-        <v>290513</v>
+        <v>300062</v>
       </c>
       <c r="B316" t="s">
         <v>322</v>
       </c>
       <c r="C316">
-        <v>12667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D316">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="E316" t="s">
         <v>7</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
-        <v>290198</v>
+        <v>300108</v>
       </c>
       <c r="B317" t="s">
         <v>323</v>
       </c>
       <c r="C317">
         <v>12750.0</v>
       </c>
       <c r="D317">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="E317" t="s">
         <v>7</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
-        <v>290095</v>
+        <v>300154</v>
       </c>
       <c r="B318" t="s">
         <v>324</v>
       </c>
       <c r="C318">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D318">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E318" t="s">
         <v>7</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
-        <v>290460</v>
+        <v>300199</v>
       </c>
       <c r="B319" t="s">
         <v>325</v>
       </c>
       <c r="C319">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D319">
-        <v>225</v>
+        <v>83</v>
       </c>
       <c r="E319" t="s">
         <v>7</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
-        <v>290042</v>
+        <v>300245</v>
       </c>
       <c r="B320" t="s">
         <v>326</v>
       </c>
       <c r="C320">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D320">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="E320" t="s">
         <v>7</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
-        <v>289938</v>
+        <v>300291</v>
       </c>
       <c r="B321" t="s">
         <v>327</v>
       </c>
       <c r="C321">
         <v>12750.0</v>
       </c>
       <c r="D321">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="E321" t="s">
         <v>7</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
-        <v>289885</v>
+        <v>299504</v>
       </c>
       <c r="B322" t="s">
         <v>328</v>
       </c>
       <c r="C322">
-        <v>13167.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D322">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="E322" t="s">
         <v>7</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
-        <v>289669</v>
+        <v>299451</v>
       </c>
       <c r="B323" t="s">
         <v>329</v>
       </c>
       <c r="C323">
-        <v>12900.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D323">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E323" t="s">
         <v>7</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
-        <v>289197</v>
+        <v>299398</v>
       </c>
       <c r="B324" t="s">
         <v>330</v>
       </c>
       <c r="C324">
-        <v>12900.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D324">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E324" t="s">
         <v>7</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
-        <v>288761</v>
+        <v>298923</v>
       </c>
       <c r="B325" t="s">
         <v>331</v>
       </c>
       <c r="C325">
-        <v>12900.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D325">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E325" t="s">
         <v>7</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
-        <v>288649</v>
+        <v>298819</v>
       </c>
       <c r="B326" t="s">
         <v>332</v>
       </c>
       <c r="C326">
-        <v>13125.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D326">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="E326" t="s">
         <v>7</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
-        <v>288537</v>
+        <v>298716</v>
       </c>
       <c r="B327" t="s">
         <v>333</v>
       </c>
       <c r="C327">
-        <v>13125.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D327">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E327" t="s">
         <v>7</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
-        <v>288427</v>
+        <v>298663</v>
       </c>
       <c r="B328" t="s">
         <v>334</v>
       </c>
       <c r="C328">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D328">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E328" t="s">
         <v>7</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
-        <v>288325</v>
+        <v>298146</v>
       </c>
       <c r="B329" t="s">
         <v>335</v>
       </c>
       <c r="C329">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D329">
-        <v>150</v>
+        <v>125</v>
       </c>
       <c r="E329" t="s">
         <v>7</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
-        <v>288165</v>
+        <v>298567</v>
       </c>
       <c r="B330" t="s">
         <v>336</v>
       </c>
       <c r="C330">
-        <v>12875.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D330">
-        <v>113</v>
+        <v>200</v>
       </c>
       <c r="E330" t="s">
         <v>7</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
-        <v>287958</v>
+        <v>298521</v>
       </c>
       <c r="B331" t="s">
         <v>337</v>
       </c>
       <c r="C331">
-        <v>12875.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D331">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="E331" t="s">
         <v>7</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
-        <v>283328</v>
+        <v>297622</v>
       </c>
       <c r="B332" t="s">
         <v>338</v>
       </c>
       <c r="C332">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D332">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E332" t="s">
         <v>7</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
-        <v>287112</v>
+        <v>297463</v>
       </c>
       <c r="B333" t="s">
         <v>339</v>
       </c>
       <c r="C333">
-        <v>13167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D333">
-        <v>150</v>
+        <v>2455</v>
       </c>
       <c r="E333" t="s">
         <v>7</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
-        <v>287061</v>
+        <v>297308</v>
       </c>
       <c r="B334" t="s">
         <v>340</v>
       </c>
       <c r="C334">
-        <v>13167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D334">
-        <v>150</v>
+        <v>123</v>
       </c>
       <c r="E334" t="s">
         <v>7</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
-        <v>286950</v>
+        <v>297204</v>
       </c>
       <c r="B335" t="s">
         <v>341</v>
       </c>
       <c r="C335">
-        <v>13125.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D335">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E335" t="s">
         <v>7</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336">
-        <v>286787</v>
+        <v>297098</v>
       </c>
       <c r="B336" t="s">
         <v>342</v>
       </c>
       <c r="C336">
-        <v>12900.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D336">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E336" t="s">
         <v>7</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
-        <v>286572</v>
+        <v>297831</v>
       </c>
       <c r="B337" t="s">
         <v>343</v>
       </c>
       <c r="C337">
-        <v>12900.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D337">
-        <v>90</v>
+        <v>175</v>
       </c>
       <c r="E337" t="s">
         <v>7</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
-        <v>286356</v>
+        <v>297728</v>
       </c>
       <c r="B338" t="s">
         <v>344</v>
       </c>
       <c r="C338">
-        <v>12900.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D338">
-        <v>90</v>
+        <v>175</v>
       </c>
       <c r="E338" t="s">
         <v>7</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339">
-        <v>286193</v>
+        <v>296892</v>
       </c>
       <c r="B339" t="s">
         <v>345</v>
       </c>
       <c r="C339">
-        <v>12875.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D339">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="E339" t="s">
         <v>7</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
-        <v>285979</v>
+        <v>296742</v>
       </c>
       <c r="B340" t="s">
         <v>346</v>
       </c>
       <c r="C340">
-        <v>13125.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D340">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="E340" t="s">
         <v>7</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
-        <v>285639</v>
+        <v>296126</v>
       </c>
       <c r="B341" t="s">
         <v>347</v>
       </c>
       <c r="C341">
-        <v>13167.0</v>
+        <v>8667.0</v>
       </c>
       <c r="D341">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="E341" t="s">
         <v>7</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
-        <v>285427</v>
+        <v>296080</v>
       </c>
       <c r="B342" t="s">
         <v>348</v>
       </c>
       <c r="C342">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D342">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E342" t="s">
         <v>7</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
-        <v>285160</v>
+        <v>295560</v>
       </c>
       <c r="B343" t="s">
         <v>349</v>
       </c>
       <c r="C343">
-        <v>12833.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D343">
-        <v>75</v>
+        <v>175</v>
       </c>
       <c r="E343" t="s">
         <v>7</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344">
-        <v>285000</v>
+        <v>295988</v>
       </c>
       <c r="B344" t="s">
         <v>350</v>
       </c>
       <c r="C344">
-        <v>12900.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D344">
-        <v>90</v>
+        <v>175</v>
       </c>
       <c r="E344" t="s">
         <v>7</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345">
-        <v>284174</v>
+        <v>295942</v>
       </c>
       <c r="B345" t="s">
         <v>351</v>
       </c>
       <c r="C345">
-        <v>12875.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D345">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="E345" t="s">
         <v>7</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346">
-        <v>284066</v>
+        <v>295896</v>
       </c>
       <c r="B346" t="s">
         <v>352</v>
       </c>
       <c r="C346">
-        <v>13125.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D346">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E346" t="s">
         <v>7</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347">
-        <v>283958</v>
+        <v>295172</v>
       </c>
       <c r="B347" t="s">
         <v>353</v>
       </c>
       <c r="C347">
-        <v>13125.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D347">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E347" t="s">
         <v>7</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348">
-        <v>283901</v>
+        <v>295121</v>
       </c>
       <c r="B348" t="s">
         <v>354</v>
       </c>
       <c r="C348">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D348">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="E348" t="s">
         <v>7</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349">
-        <v>283845</v>
+        <v>295758</v>
       </c>
       <c r="B349" t="s">
         <v>355</v>
       </c>
       <c r="C349">
-        <v>13000.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D349">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="E349" t="s">
         <v>7</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
-        <v>283271</v>
+        <v>294912</v>
       </c>
       <c r="B350" t="s">
         <v>356</v>
       </c>
       <c r="C350">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D350">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="E350" t="s">
         <v>7</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
-        <v>283215</v>
+        <v>295273</v>
       </c>
       <c r="B351" t="s">
         <v>357</v>
       </c>
       <c r="C351">
-        <v>13000.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D351">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="E351" t="s">
         <v>7</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
-        <v>283159</v>
+        <v>294809</v>
       </c>
       <c r="B352" t="s">
         <v>358</v>
       </c>
       <c r="C352">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D352">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="E352" t="s">
         <v>7</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
-        <v>283103</v>
+        <v>294758</v>
       </c>
       <c r="B353" t="s">
         <v>359</v>
       </c>
       <c r="C353">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D353">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="E353" t="s">
         <v>7</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
-        <v>282940</v>
+        <v>294707</v>
       </c>
       <c r="B354" t="s">
         <v>360</v>
       </c>
       <c r="C354">
-        <v>13125.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D354">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="E354" t="s">
         <v>7</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
-        <v>283751</v>
+        <v>294245</v>
       </c>
       <c r="B355" t="s">
         <v>361</v>
       </c>
       <c r="C355">
-        <v>13250.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D355">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E355" t="s">
         <v>7</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356">
-        <v>282991</v>
+        <v>294200</v>
       </c>
       <c r="B356" t="s">
         <v>362</v>
       </c>
       <c r="C356">
-        <v>13167.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D356">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="E356" t="s">
         <v>7</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357">
-        <v>282729</v>
+        <v>293651</v>
       </c>
       <c r="B357" t="s">
         <v>363</v>
       </c>
       <c r="C357">
-        <v>12900.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D357">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="E357" t="s">
         <v>7</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358">
-        <v>282573</v>
+        <v>293547</v>
       </c>
       <c r="B358" t="s">
         <v>364</v>
       </c>
       <c r="C358">
-        <v>12900.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D358">
-        <v>70</v>
+        <v>185</v>
       </c>
       <c r="E358" t="s">
         <v>7</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
-        <v>281758</v>
+        <v>293494</v>
       </c>
       <c r="B359" t="s">
         <v>365</v>
       </c>
       <c r="C359">
-        <v>12833.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D359">
-        <v>58</v>
+        <v>185</v>
       </c>
       <c r="E359" t="s">
         <v>7</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
-        <v>281449</v>
+        <v>293237</v>
       </c>
       <c r="B360" t="s">
         <v>366</v>
       </c>
       <c r="C360">
         <v>12833.0</v>
       </c>
       <c r="D360">
-        <v>58</v>
+        <v>125</v>
       </c>
       <c r="E360" t="s">
         <v>7</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
-        <v>281199</v>
+        <v>293026</v>
       </c>
       <c r="B361" t="s">
         <v>367</v>
       </c>
       <c r="C361">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D361">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="E361" t="s">
         <v>7</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
-        <v>281089</v>
+        <v>292763</v>
       </c>
       <c r="B362" t="s">
         <v>368</v>
       </c>
       <c r="C362">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D362">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="E362" t="s">
         <v>7</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
-        <v>280978</v>
+        <v>292660</v>
       </c>
       <c r="B363" t="s">
         <v>369</v>
       </c>
       <c r="C363">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D363">
         <v>88</v>
       </c>
       <c r="E363" t="s">
         <v>7</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
-        <v>280765</v>
+        <v>292609</v>
       </c>
       <c r="B364" t="s">
         <v>370</v>
       </c>
       <c r="C364">
         <v>12833.0</v>
       </c>
       <c r="D364">
-        <v>58</v>
+        <v>123</v>
       </c>
       <c r="E364" t="s">
         <v>7</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
-        <v>280553</v>
+        <v>292557</v>
       </c>
       <c r="B365" t="s">
         <v>371</v>
       </c>
       <c r="C365">
-        <v>12833.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D365">
-        <v>58</v>
+        <v>125</v>
       </c>
       <c r="E365" t="s">
         <v>7</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
-        <v>280068</v>
+        <v>292400</v>
       </c>
       <c r="B366" t="s">
         <v>372</v>
       </c>
       <c r="C366">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D366">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="E366" t="s">
         <v>7</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
-        <v>279862</v>
+        <v>292295</v>
       </c>
       <c r="B367" t="s">
         <v>373</v>
       </c>
       <c r="C367">
-        <v>12800.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D367">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="E367" t="s">
         <v>7</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
-        <v>279483</v>
+        <v>292039</v>
       </c>
       <c r="B368" t="s">
         <v>374</v>
       </c>
       <c r="C368">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D368">
         <v>88</v>
       </c>
       <c r="E368" t="s">
         <v>7</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369">
-        <v>279542</v>
+        <v>291619</v>
       </c>
       <c r="B369" t="s">
         <v>375</v>
       </c>
       <c r="C369">
-        <v>13000.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D369">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="E369" t="s">
         <v>7</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370">
-        <v>279702</v>
+        <v>291463</v>
       </c>
       <c r="B370" t="s">
         <v>376</v>
       </c>
       <c r="C370">
-        <v>12800.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D370">
-        <v>2044</v>
+        <v>117</v>
       </c>
       <c r="E370" t="s">
         <v>7</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371">
-        <v>279218</v>
+        <v>291305</v>
       </c>
       <c r="B371" t="s">
         <v>377</v>
       </c>
       <c r="C371">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D371">
-        <v>1703</v>
+        <v>113</v>
       </c>
       <c r="E371" t="s">
         <v>7</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372">
-        <v>278865</v>
+        <v>291411</v>
       </c>
       <c r="B372" t="s">
         <v>378</v>
       </c>
       <c r="C372">
-        <v>12800.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D372">
-        <v>2044</v>
+        <v>225</v>
       </c>
       <c r="E372" t="s">
         <v>7</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
-        <v>278429</v>
+        <v>291358</v>
       </c>
       <c r="B373" t="s">
         <v>379</v>
       </c>
       <c r="C373">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D373">
-        <v>94</v>
+        <v>225</v>
       </c>
       <c r="E373" t="s">
         <v>7</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
-        <v>278117</v>
+        <v>290879</v>
       </c>
       <c r="B374" t="s">
         <v>380</v>
       </c>
       <c r="C374">
-        <v>12900.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D374">
-        <v>75</v>
+        <v>150</v>
       </c>
       <c r="E374" t="s">
         <v>7</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
-        <v>278218</v>
+        <v>290564</v>
       </c>
       <c r="B375" t="s">
         <v>381</v>
       </c>
       <c r="C375">
-        <v>13250.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D375">
-        <v>175</v>
+        <v>113</v>
       </c>
       <c r="E375" t="s">
         <v>7</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376">
-        <v>278058</v>
+        <v>290513</v>
       </c>
       <c r="B376" t="s">
         <v>382</v>
       </c>
       <c r="C376">
-        <v>13167.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D376">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="E376" t="s">
         <v>7</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
-        <v>277749</v>
+        <v>290198</v>
       </c>
       <c r="B377" t="s">
         <v>383</v>
       </c>
       <c r="C377">
-        <v>12900.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D377">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E377" t="s">
         <v>7</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
-        <v>277588</v>
+        <v>290095</v>
       </c>
       <c r="B378" t="s">
         <v>384</v>
       </c>
       <c r="C378">
-        <v>12900.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D378">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="E378" t="s">
         <v>7</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379">
-        <v>277485</v>
+        <v>290460</v>
       </c>
       <c r="B379" t="s">
         <v>385</v>
       </c>
       <c r="C379">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D379">
-        <v>88</v>
+        <v>225</v>
       </c>
       <c r="E379" t="s">
         <v>7</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380">
-        <v>277179</v>
+        <v>290042</v>
       </c>
       <c r="B380" t="s">
         <v>386</v>
       </c>
       <c r="C380">
-        <v>12900.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D380">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="E380" t="s">
         <v>7</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381">
-        <v>275868</v>
+        <v>289938</v>
       </c>
       <c r="B381" t="s">
         <v>387</v>
       </c>
       <c r="C381">
-        <v>12900.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D381">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E381" t="s">
         <v>7</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382">
-        <v>276028</v>
+        <v>289885</v>
       </c>
       <c r="B382" t="s">
         <v>388</v>
       </c>
       <c r="C382">
-        <v>13125.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D382">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="E382" t="s">
         <v>7</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383">
-        <v>276087</v>
+        <v>289669</v>
       </c>
       <c r="B383" t="s">
         <v>389</v>
       </c>
       <c r="C383">
-        <v>13167.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D383">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="E383" t="s">
         <v>7</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
-        <v>276133</v>
+        <v>289197</v>
       </c>
       <c r="B384" t="s">
         <v>390</v>
       </c>
       <c r="C384">
-        <v>12875.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D384">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E384" t="s">
         <v>7</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385">
-        <v>276581</v>
+        <v>288761</v>
       </c>
       <c r="B385" t="s">
         <v>391</v>
       </c>
       <c r="C385">
-        <v>12875.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D385">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E385" t="s">
         <v>7</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386">
-        <v>276344</v>
+        <v>288649</v>
       </c>
       <c r="B386" t="s">
         <v>392</v>
       </c>
       <c r="C386">
-        <v>13333.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D386">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E386" t="s">
         <v>7</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387">
-        <v>275615</v>
+        <v>288537</v>
       </c>
       <c r="B387" t="s">
         <v>393</v>
       </c>
       <c r="C387">
-        <v>12917.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D387">
-        <v>1708</v>
+        <v>113</v>
       </c>
       <c r="E387" t="s">
         <v>7</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388">
-        <v>275460</v>
+        <v>288427</v>
       </c>
       <c r="B388" t="s">
         <v>394</v>
       </c>
       <c r="C388">
-        <v>13100.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D388">
-        <v>2044</v>
+        <v>113</v>
       </c>
       <c r="E388" t="s">
         <v>7</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389">
-        <v>275357</v>
+        <v>288325</v>
       </c>
       <c r="B389" t="s">
         <v>395</v>
       </c>
       <c r="C389">
-        <v>13100.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D389">
-        <v>2044</v>
+        <v>150</v>
       </c>
       <c r="E389" t="s">
         <v>7</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
-        <v>275108</v>
+        <v>288165</v>
       </c>
       <c r="B390" t="s">
         <v>396</v>
       </c>
       <c r="C390">
-        <v>13250.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D390">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="E390" t="s">
         <v>7</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
-        <v>274961</v>
+        <v>287958</v>
       </c>
       <c r="B391" t="s">
         <v>397</v>
       </c>
       <c r="C391">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D391">
-        <v>3420</v>
+        <v>113</v>
       </c>
       <c r="E391" t="s">
         <v>7</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392">
-        <v>274755</v>
+        <v>283328</v>
       </c>
       <c r="B392" t="s">
         <v>398</v>
       </c>
       <c r="C392">
-        <v>12800.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D392">
-        <v>2024</v>
+        <v>113</v>
       </c>
       <c r="E392" t="s">
         <v>7</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393">
-        <v>273437</v>
+        <v>287112</v>
       </c>
       <c r="B393" t="s">
         <v>399</v>
       </c>
       <c r="C393">
-        <v>12917.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D393">
-        <v>1712</v>
+        <v>150</v>
       </c>
       <c r="E393" t="s">
         <v>7</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394">
-        <v>273187</v>
+        <v>287061</v>
       </c>
       <c r="B394" t="s">
         <v>400</v>
       </c>
       <c r="C394">
-        <v>12917.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D394">
-        <v>1712</v>
+        <v>150</v>
       </c>
       <c r="E394" t="s">
         <v>7</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395">
-        <v>272884</v>
+        <v>286950</v>
       </c>
       <c r="B395" t="s">
         <v>401</v>
       </c>
       <c r="C395">
-        <v>12917.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D395">
-        <v>1703</v>
+        <v>113</v>
       </c>
       <c r="E395" t="s">
         <v>7</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396">
-        <v>272832</v>
+        <v>286787</v>
       </c>
       <c r="B396" t="s">
         <v>402</v>
       </c>
       <c r="C396">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D396">
-        <v>2555</v>
+        <v>90</v>
       </c>
       <c r="E396" t="s">
         <v>7</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397">
-        <v>272729</v>
+        <v>286572</v>
       </c>
       <c r="B397" t="s">
         <v>403</v>
       </c>
       <c r="C397">
-        <v>13100.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D397">
-        <v>2049</v>
+        <v>90</v>
       </c>
       <c r="E397" t="s">
         <v>7</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398">
-        <v>272533</v>
+        <v>286356</v>
       </c>
       <c r="B398" t="s">
         <v>404</v>
       </c>
       <c r="C398">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D398">
-        <v>2561</v>
+        <v>90</v>
       </c>
       <c r="E398" t="s">
         <v>7</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399">
-        <v>272281</v>
+        <v>286193</v>
       </c>
       <c r="B399" t="s">
         <v>405</v>
       </c>
       <c r="C399">
-        <v>12900.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D399">
-        <v>2044</v>
+        <v>113</v>
       </c>
       <c r="E399" t="s">
         <v>7</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400">
-        <v>272179</v>
+        <v>285979</v>
       </c>
       <c r="B400" t="s">
         <v>406</v>
       </c>
       <c r="C400">
-        <v>12917.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D400">
-        <v>1703</v>
+        <v>113</v>
       </c>
       <c r="E400" t="s">
         <v>7</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401">
-        <v>271834</v>
+        <v>285639</v>
       </c>
       <c r="B401" t="s">
         <v>407</v>
       </c>
       <c r="C401">
-        <v>12917.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D401">
-        <v>1707</v>
+        <v>150</v>
       </c>
       <c r="E401" t="s">
         <v>7</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402">
-        <v>271733</v>
+        <v>285427</v>
       </c>
       <c r="B402" t="s">
         <v>408</v>
       </c>
       <c r="C402">
-        <v>12800.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D402">
-        <v>2048</v>
+        <v>113</v>
       </c>
       <c r="E402" t="s">
         <v>7</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403">
-        <v>271341</v>
+        <v>285160</v>
       </c>
       <c r="B403" t="s">
         <v>409</v>
       </c>
       <c r="C403">
-        <v>13100.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D403">
-        <v>2050</v>
+        <v>75</v>
       </c>
       <c r="E403" t="s">
         <v>7</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
-        <v>271192</v>
+        <v>285000</v>
       </c>
       <c r="B404" t="s">
         <v>410</v>
       </c>
       <c r="C404">
-        <v>12800.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D404">
-        <v>2050</v>
+        <v>90</v>
       </c>
       <c r="E404" t="s">
         <v>7</v>
       </c>
       <c r="F404" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405">
-        <v>270655</v>
+        <v>284174</v>
       </c>
       <c r="B405" t="s">
         <v>411</v>
       </c>
       <c r="C405">
-        <v>12917.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D405">
-        <v>1712</v>
+        <v>113</v>
       </c>
       <c r="E405" t="s">
         <v>7</v>
       </c>
       <c r="F405" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406">
-        <v>270452</v>
+        <v>284066</v>
       </c>
       <c r="B406" t="s">
         <v>412</v>
       </c>
       <c r="C406">
-        <v>12917.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D406">
-        <v>1712</v>
+        <v>113</v>
       </c>
       <c r="E406" t="s">
         <v>7</v>
       </c>
       <c r="F406" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407">
-        <v>270248</v>
+        <v>283958</v>
       </c>
       <c r="B407" t="s">
         <v>413</v>
       </c>
       <c r="C407">
-        <v>10750.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D407">
-        <v>1703</v>
+        <v>113</v>
       </c>
       <c r="E407" t="s">
         <v>7</v>
       </c>
       <c r="F407" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408">
-        <v>270147</v>
+        <v>283901</v>
       </c>
       <c r="B408" t="s">
         <v>414</v>
       </c>
       <c r="C408">
         <v>13000.0</v>
       </c>
       <c r="D408">
-        <v>2555</v>
+        <v>100</v>
       </c>
       <c r="E408" t="s">
         <v>7</v>
       </c>
       <c r="F408" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409">
-        <v>269830</v>
+        <v>283845</v>
       </c>
       <c r="B409" t="s">
         <v>415</v>
       </c>
       <c r="C409">
-        <v>12800.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D409">
-        <v>2044</v>
+        <v>0</v>
       </c>
       <c r="E409" t="s">
         <v>7</v>
       </c>
       <c r="F409" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410">
-        <v>269626</v>
+        <v>283271</v>
       </c>
       <c r="B410" t="s">
         <v>416</v>
       </c>
       <c r="C410">
-        <v>12917.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D410">
-        <v>1703</v>
+        <v>0</v>
       </c>
       <c r="E410" t="s">
         <v>7</v>
       </c>
       <c r="F410" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411">
-        <v>269525</v>
+        <v>283215</v>
       </c>
       <c r="B411" t="s">
         <v>417</v>
       </c>
       <c r="C411">
-        <v>13125.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D411">
-        <v>2555</v>
+        <v>0</v>
       </c>
       <c r="E411" t="s">
         <v>7</v>
       </c>
       <c r="F411" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412">
-        <v>269323</v>
+        <v>283159</v>
       </c>
       <c r="B412" t="s">
         <v>418</v>
       </c>
       <c r="C412">
         <v>13000.0</v>
       </c>
       <c r="D412">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E412" t="s">
         <v>7</v>
       </c>
       <c r="F412" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413">
-        <v>269024</v>
+        <v>283103</v>
       </c>
       <c r="B413" t="s">
         <v>419</v>
       </c>
       <c r="C413">
         <v>13000.0</v>
       </c>
       <c r="D413">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E413" t="s">
         <v>7</v>
       </c>
       <c r="F413" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414">
-        <v>268976</v>
+        <v>282940</v>
       </c>
       <c r="B414" t="s">
         <v>420</v>
       </c>
       <c r="C414">
-        <v>13250.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D414">
-        <v>200</v>
+        <v>88</v>
       </c>
       <c r="E414" t="s">
         <v>7</v>
       </c>
       <c r="F414" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415">
-        <v>268833</v>
+        <v>283751</v>
       </c>
       <c r="B415" t="s">
         <v>421</v>
       </c>
       <c r="C415">
         <v>13250.0</v>
       </c>
       <c r="D415">
-        <v>100</v>
+        <v>175</v>
       </c>
       <c r="E415" t="s">
         <v>7</v>
       </c>
       <c r="F415" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
-        <v>268682</v>
+        <v>282991</v>
       </c>
       <c r="B416" t="s">
         <v>422</v>
       </c>
       <c r="C416">
-        <v>13250.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D416">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="E416" t="s">
         <v>7</v>
       </c>
       <c r="F416" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417">
-        <v>268387</v>
+        <v>282729</v>
       </c>
       <c r="B417" t="s">
         <v>423</v>
       </c>
       <c r="C417">
-        <v>12875.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D417">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E417" t="s">
         <v>7</v>
       </c>
       <c r="F417" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418">
-        <v>268284</v>
+        <v>282573</v>
       </c>
       <c r="B418" t="s">
         <v>424</v>
       </c>
       <c r="C418">
-        <v>13333.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D418">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="E418" t="s">
         <v>7</v>
       </c>
       <c r="F418" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419">
-        <v>267938</v>
+        <v>281758</v>
       </c>
       <c r="B419" t="s">
         <v>425</v>
       </c>
       <c r="C419">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D419">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="E419" t="s">
         <v>7</v>
       </c>
       <c r="F419" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420">
-        <v>267738</v>
+        <v>281449</v>
       </c>
       <c r="B420" t="s">
         <v>426</v>
       </c>
       <c r="C420">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D420">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="E420" t="s">
         <v>7</v>
       </c>
       <c r="F420" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421">
-        <v>267588</v>
+        <v>281199</v>
       </c>
       <c r="B421" t="s">
         <v>427</v>
       </c>
       <c r="C421">
         <v>13000.0</v>
       </c>
       <c r="D421">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="E421" t="s">
         <v>7</v>
       </c>
       <c r="F421" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422">
-        <v>267194</v>
+        <v>281089</v>
       </c>
       <c r="B422" t="s">
         <v>428</v>
       </c>
       <c r="C422">
         <v>13000.0</v>
       </c>
       <c r="D422">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E422" t="s">
         <v>7</v>
       </c>
       <c r="F422" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423">
-        <v>266994</v>
+        <v>280978</v>
       </c>
       <c r="B423" t="s">
         <v>429</v>
       </c>
       <c r="C423">
         <v>13000.0</v>
       </c>
       <c r="D423">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="E423" t="s">
         <v>7</v>
       </c>
       <c r="F423" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424">
-        <v>263376</v>
+        <v>280765</v>
       </c>
       <c r="B424" t="s">
         <v>430</v>
       </c>
       <c r="C424">
-        <v>13500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D424">
-        <v>125</v>
+        <v>58</v>
       </c>
       <c r="E424" t="s">
         <v>7</v>
       </c>
       <c r="F424" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425">
-        <v>263668</v>
+        <v>280553</v>
       </c>
       <c r="B425" t="s">
         <v>431</v>
       </c>
       <c r="C425">
-        <v>13250.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D425">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="E425" t="s">
         <v>7</v>
       </c>
       <c r="F425" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426">
-        <v>264428</v>
+        <v>280068</v>
       </c>
       <c r="B426" t="s">
         <v>432</v>
       </c>
       <c r="C426">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D426">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="E426" t="s">
         <v>7</v>
       </c>
       <c r="F426" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427">
-        <v>264773</v>
+        <v>279862</v>
       </c>
       <c r="B427" t="s">
         <v>433</v>
       </c>
       <c r="C427">
-        <v>13000.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D427">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E427" t="s">
         <v>7</v>
       </c>
       <c r="F427" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428">
-        <v>263429</v>
+        <v>279483</v>
       </c>
       <c r="B428" t="s">
         <v>434</v>
       </c>
       <c r="C428">
         <v>13000.0</v>
       </c>
       <c r="D428">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="E428" t="s">
         <v>7</v>
       </c>
       <c r="F428" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429">
-        <v>263477</v>
+        <v>279542</v>
       </c>
       <c r="B429" t="s">
         <v>435</v>
       </c>
       <c r="C429">
         <v>13000.0</v>
       </c>
       <c r="D429">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E429" t="s">
         <v>7</v>
       </c>
       <c r="F429" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430">
-        <v>263525</v>
+        <v>279702</v>
       </c>
       <c r="B430" t="s">
         <v>436</v>
       </c>
       <c r="C430">
-        <v>13250.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D430">
-        <v>106</v>
+        <v>2044</v>
       </c>
       <c r="E430" t="s">
         <v>7</v>
       </c>
       <c r="F430" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431">
-        <v>263026</v>
+        <v>279218</v>
       </c>
       <c r="B431" t="s">
         <v>437</v>
       </c>
       <c r="C431">
-        <v>13333.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D431">
-        <v>83</v>
+        <v>1703</v>
       </c>
       <c r="E431" t="s">
         <v>7</v>
       </c>
       <c r="F431" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432">
-        <v>263621</v>
+        <v>278865</v>
       </c>
       <c r="B432" t="s">
         <v>438</v>
       </c>
       <c r="C432">
-        <v>13167.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D432">
-        <v>122</v>
+        <v>2044</v>
       </c>
       <c r="E432" t="s">
         <v>7</v>
       </c>
       <c r="F432" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433">
-        <v>263816</v>
+        <v>278429</v>
       </c>
       <c r="B433" t="s">
         <v>439</v>
       </c>
       <c r="C433">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D433">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="E433" t="s">
         <v>7</v>
       </c>
       <c r="F433" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434">
-        <v>263863</v>
+        <v>278117</v>
       </c>
       <c r="B434" t="s">
         <v>440</v>
       </c>
       <c r="C434">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D434">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E434" t="s">
         <v>7</v>
       </c>
       <c r="F434" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435">
-        <v>263910</v>
+        <v>278218</v>
       </c>
       <c r="B435" t="s">
         <v>441</v>
       </c>
       <c r="C435">
-        <v>13000.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D435">
-        <v>68</v>
+        <v>175</v>
       </c>
       <c r="E435" t="s">
         <v>7</v>
       </c>
       <c r="F435" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436">
-        <v>263957</v>
+        <v>278058</v>
       </c>
       <c r="B436" t="s">
         <v>442</v>
       </c>
       <c r="C436">
-        <v>13250.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D436">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="E436" t="s">
         <v>7</v>
       </c>
       <c r="F436" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437">
-        <v>264004</v>
+        <v>277749</v>
       </c>
       <c r="B437" t="s">
         <v>443</v>
       </c>
       <c r="C437">
-        <v>12875.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D437">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="E437" t="s">
         <v>7</v>
       </c>
       <c r="F437" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438">
-        <v>264051</v>
+        <v>277588</v>
       </c>
       <c r="B438" t="s">
         <v>444</v>
       </c>
       <c r="C438">
-        <v>13333.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D438">
-        <v>138</v>
+        <v>75</v>
       </c>
       <c r="E438" t="s">
         <v>7</v>
       </c>
       <c r="F438" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439">
-        <v>264098</v>
+        <v>277485</v>
       </c>
       <c r="B439" t="s">
         <v>445</v>
       </c>
       <c r="C439">
-        <v>13250.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D439">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="E439" t="s">
         <v>7</v>
       </c>
       <c r="F439" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440">
-        <v>264145</v>
+        <v>277179</v>
       </c>
       <c r="B440" t="s">
         <v>446</v>
       </c>
       <c r="C440">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D440">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="E440" t="s">
         <v>7</v>
       </c>
       <c r="F440" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441">
-        <v>261151</v>
+        <v>275868</v>
       </c>
       <c r="B441" t="s">
         <v>447</v>
       </c>
       <c r="C441">
-        <v>12833.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D441">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="E441" t="s">
         <v>7</v>
       </c>
       <c r="F441" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442">
-        <v>262721</v>
+        <v>276028</v>
       </c>
       <c r="B442" t="s">
         <v>448</v>
       </c>
       <c r="C442">
-        <v>8833.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D442">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E442" t="s">
         <v>7</v>
       </c>
       <c r="F442" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443">
-        <v>261409</v>
+        <v>276087</v>
       </c>
       <c r="B443" t="s">
         <v>449</v>
       </c>
       <c r="C443">
-        <v>12900.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D443">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="E443" t="s">
         <v>7</v>
       </c>
       <c r="F443" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444">
-        <v>261613</v>
+        <v>276133</v>
       </c>
       <c r="B444" t="s">
         <v>450</v>
       </c>
       <c r="C444">
-        <v>12700.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D444">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="E444" t="s">
         <v>7</v>
       </c>
       <c r="F444" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445">
-        <v>261816</v>
+        <v>276581</v>
       </c>
       <c r="B445" t="s">
         <v>451</v>
       </c>
       <c r="C445">
-        <v>13167.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D445">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="E445" t="s">
         <v>7</v>
       </c>
       <c r="F445" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446">
-        <v>261914</v>
+        <v>276344</v>
       </c>
       <c r="B446" t="s">
         <v>452</v>
       </c>
       <c r="C446">
-        <v>13000.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D446">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="E446" t="s">
         <v>7</v>
       </c>
       <c r="F446" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447">
-        <v>262118</v>
+        <v>275615</v>
       </c>
       <c r="B447" t="s">
         <v>453</v>
       </c>
       <c r="C447">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D447">
-        <v>31</v>
+        <v>1708</v>
       </c>
       <c r="E447" t="s">
         <v>7</v>
       </c>
       <c r="F447" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448">
-        <v>262322</v>
+        <v>275460</v>
       </c>
       <c r="B448" t="s">
         <v>454</v>
       </c>
       <c r="C448">
-        <v>13333.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D448">
-        <v>52</v>
+        <v>2044</v>
       </c>
       <c r="E448" t="s">
         <v>7</v>
       </c>
       <c r="F448" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449">
-        <v>262926</v>
+        <v>275357</v>
       </c>
       <c r="B449" t="s">
         <v>455</v>
       </c>
       <c r="C449">
-        <v>12875.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D449">
-        <v>23</v>
+        <v>2044</v>
       </c>
       <c r="E449" t="s">
         <v>7</v>
       </c>
       <c r="F449" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450">
-        <v>262821</v>
+        <v>275108</v>
       </c>
       <c r="B450" t="s">
         <v>456</v>
       </c>
       <c r="C450">
-        <v>12833.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D450">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="E450" t="s">
         <v>7</v>
       </c>
       <c r="F450" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451">
-        <v>262425</v>
+        <v>274961</v>
       </c>
       <c r="B451" t="s">
         <v>457</v>
       </c>
       <c r="C451">
-        <v>13250.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D451">
-        <v>60</v>
+        <v>3420</v>
       </c>
       <c r="E451" t="s">
         <v>7</v>
       </c>
       <c r="F451" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452">
-        <v>262376</v>
+        <v>274755</v>
       </c>
       <c r="B452" t="s">
         <v>458</v>
       </c>
       <c r="C452">
-        <v>13250.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D452">
-        <v>50</v>
+        <v>2024</v>
       </c>
       <c r="E452" t="s">
         <v>7</v>
       </c>
       <c r="F452" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453">
-        <v>262673</v>
+        <v>273437</v>
       </c>
       <c r="B453" t="s">
         <v>459</v>
       </c>
       <c r="C453">
-        <v>13500.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D453">
-        <v>100</v>
+        <v>1712</v>
       </c>
       <c r="E453" t="s">
         <v>7</v>
       </c>
       <c r="F453" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454">
-        <v>262625</v>
+        <v>273187</v>
       </c>
       <c r="B454" t="s">
         <v>460</v>
       </c>
       <c r="C454">
-        <v>13500.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D454">
-        <v>100</v>
+        <v>1712</v>
       </c>
       <c r="E454" t="s">
         <v>7</v>
       </c>
       <c r="F454" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455">
-        <v>262577</v>
+        <v>272884</v>
       </c>
       <c r="B455" t="s">
         <v>461</v>
       </c>
       <c r="C455">
-        <v>13500.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D455">
-        <v>100</v>
+        <v>1703</v>
       </c>
       <c r="E455" t="s">
         <v>7</v>
       </c>
       <c r="F455" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456">
-        <v>261048</v>
+        <v>272832</v>
       </c>
       <c r="B456" t="s">
         <v>462</v>
       </c>
       <c r="C456">
-        <v>12500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D456">
-        <v>75</v>
+        <v>2555</v>
       </c>
       <c r="E456" t="s">
         <v>7</v>
       </c>
       <c r="F456" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457">
-        <v>260896</v>
+        <v>272729</v>
       </c>
       <c r="B457" t="s">
         <v>463</v>
       </c>
       <c r="C457">
-        <v>13667.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D457">
-        <v>97</v>
+        <v>2049</v>
       </c>
       <c r="E457" t="s">
         <v>7</v>
       </c>
       <c r="F457" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458">
-        <v>260546</v>
+        <v>272533</v>
       </c>
       <c r="B458" t="s">
         <v>464</v>
       </c>
       <c r="C458">
         <v>13000.0</v>
       </c>
       <c r="D458">
-        <v>40</v>
+        <v>2561</v>
       </c>
       <c r="E458" t="s">
         <v>7</v>
       </c>
       <c r="F458" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459">
-        <v>260243</v>
+        <v>272281</v>
       </c>
       <c r="B459" t="s">
         <v>465</v>
       </c>
       <c r="C459">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D459">
-        <v>43</v>
+        <v>2044</v>
       </c>
       <c r="E459" t="s">
         <v>7</v>
       </c>
       <c r="F459" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460">
-        <v>259925</v>
+        <v>272179</v>
       </c>
       <c r="B460" t="s">
         <v>466</v>
       </c>
       <c r="C460">
         <v>12917.0</v>
       </c>
       <c r="D460">
-        <v>17</v>
+        <v>1703</v>
       </c>
       <c r="E460" t="s">
         <v>7</v>
       </c>
       <c r="F460" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461">
-        <v>259480</v>
+        <v>271834</v>
       </c>
       <c r="B461" t="s">
         <v>467</v>
       </c>
       <c r="C461">
         <v>12917.0</v>
       </c>
       <c r="D461">
-        <v>75</v>
+        <v>1707</v>
       </c>
       <c r="E461" t="s">
         <v>7</v>
       </c>
       <c r="F461" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462">
-        <v>258723</v>
+        <v>271733</v>
       </c>
       <c r="B462" t="s">
         <v>468</v>
       </c>
       <c r="C462">
-        <v>12917.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D462">
-        <v>88</v>
+        <v>2048</v>
       </c>
       <c r="E462" t="s">
         <v>7</v>
       </c>
       <c r="F462" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463">
-        <v>258619</v>
+        <v>271341</v>
       </c>
       <c r="B463" t="s">
         <v>469</v>
       </c>
       <c r="C463">
-        <v>12875.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D463">
-        <v>150</v>
+        <v>2050</v>
       </c>
       <c r="E463" t="s">
         <v>7</v>
       </c>
       <c r="F463" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464">
-        <v>258462</v>
+        <v>271192</v>
       </c>
       <c r="B464" t="s">
         <v>470</v>
       </c>
       <c r="C464">
-        <v>12900.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D464">
-        <v>126</v>
+        <v>2050</v>
       </c>
       <c r="E464" t="s">
         <v>7</v>
       </c>
       <c r="F464" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465">
-        <v>258305</v>
+        <v>270655</v>
       </c>
       <c r="B465" t="s">
         <v>471</v>
       </c>
       <c r="C465">
-        <v>12700.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D465">
-        <v>183</v>
+        <v>1712</v>
       </c>
       <c r="E465" t="s">
         <v>7</v>
       </c>
       <c r="F465" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466">
-        <v>258148</v>
+        <v>270452</v>
       </c>
       <c r="B466" t="s">
         <v>472</v>
       </c>
       <c r="C466">
-        <v>12700.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D466">
-        <v>58</v>
+        <v>1712</v>
       </c>
       <c r="E466" t="s">
         <v>7</v>
       </c>
       <c r="F466" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467">
-        <v>257843</v>
+        <v>270248</v>
       </c>
       <c r="B467" t="s">
         <v>473</v>
       </c>
       <c r="C467">
-        <v>12667.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D467">
-        <v>39</v>
+        <v>1703</v>
       </c>
       <c r="E467" t="s">
         <v>7</v>
       </c>
       <c r="F467" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468">
-        <v>257688</v>
+        <v>270147</v>
       </c>
       <c r="B468" t="s">
         <v>474</v>
       </c>
       <c r="C468">
-        <v>12600.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D468">
-        <v>58</v>
+        <v>2555</v>
       </c>
       <c r="E468" t="s">
         <v>7</v>
       </c>
       <c r="F468" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469">
-        <v>257432</v>
+        <v>269830</v>
       </c>
       <c r="B469" t="s">
         <v>475</v>
       </c>
       <c r="C469">
-        <v>13083.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D469">
-        <v>58</v>
+        <v>2044</v>
       </c>
       <c r="E469" t="s">
         <v>7</v>
       </c>
       <c r="F469" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470">
-        <v>257289</v>
+        <v>269626</v>
       </c>
       <c r="B470" t="s">
         <v>476</v>
       </c>
       <c r="C470">
-        <v>13300.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D470">
-        <v>70</v>
+        <v>1703</v>
       </c>
       <c r="E470" t="s">
         <v>7</v>
       </c>
       <c r="F470" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471">
-        <v>257141</v>
+        <v>269525</v>
       </c>
       <c r="B471" t="s">
         <v>477</v>
       </c>
       <c r="C471">
-        <v>12750.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D471">
-        <v>69</v>
+        <v>2555</v>
       </c>
       <c r="E471" t="s">
         <v>7</v>
       </c>
       <c r="F471" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472">
-        <v>256243</v>
+        <v>269323</v>
       </c>
       <c r="B472" t="s">
         <v>478</v>
       </c>
       <c r="C472">
-        <v>12600.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D472">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E472" t="s">
         <v>7</v>
       </c>
       <c r="F472" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473">
-        <v>255993</v>
+        <v>269024</v>
       </c>
       <c r="B473" t="s">
         <v>479</v>
       </c>
       <c r="C473">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D473">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="E473" t="s">
         <v>7</v>
       </c>
       <c r="F473" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474">
-        <v>255891</v>
+        <v>268976</v>
       </c>
       <c r="B474" t="s">
         <v>480</v>
       </c>
       <c r="C474">
-        <v>13125.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D474">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="E474" t="s">
         <v>7</v>
       </c>
       <c r="F474" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475">
-        <v>255635</v>
+        <v>268833</v>
       </c>
       <c r="B475" t="s">
         <v>481</v>
       </c>
       <c r="C475">
-        <v>12750.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D475">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="E475" t="s">
         <v>7</v>
       </c>
       <c r="F475" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476">
-        <v>255380</v>
+        <v>268682</v>
       </c>
       <c r="B476" t="s">
         <v>482</v>
       </c>
       <c r="C476">
-        <v>10583.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D476">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="E476" t="s">
         <v>7</v>
       </c>
       <c r="F476" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477">
-        <v>255176</v>
+        <v>268387</v>
       </c>
       <c r="B477" t="s">
         <v>483</v>
       </c>
       <c r="C477">
-        <v>12900.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D477">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="E477" t="s">
         <v>7</v>
       </c>
       <c r="F477" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478">
-        <v>254928</v>
+        <v>268284</v>
       </c>
       <c r="B478" t="s">
         <v>484</v>
       </c>
       <c r="C478">
-        <v>12600.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D478">
-        <v>137</v>
+        <v>83</v>
       </c>
       <c r="E478" t="s">
         <v>7</v>
       </c>
       <c r="F478" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479">
-        <v>254721</v>
+        <v>267938</v>
       </c>
       <c r="B479" t="s">
         <v>485</v>
       </c>
       <c r="C479">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D479">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="E479" t="s">
         <v>7</v>
       </c>
       <c r="F479" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480">
-        <v>254468</v>
+        <v>267738</v>
       </c>
       <c r="B480" t="s">
         <v>486</v>
       </c>
       <c r="C480">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D480">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="E480" t="s">
         <v>7</v>
       </c>
       <c r="F480" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481">
-        <v>254166</v>
+        <v>267588</v>
       </c>
       <c r="B481" t="s">
         <v>487</v>
       </c>
       <c r="C481">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D481">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="E481" t="s">
         <v>7</v>
       </c>
       <c r="F481" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482">
-        <v>253353</v>
+        <v>267194</v>
       </c>
       <c r="B482" t="s">
         <v>488</v>
       </c>
       <c r="C482">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D482">
-        <v>168</v>
+        <v>63</v>
       </c>
       <c r="E482" t="s">
         <v>7</v>
       </c>
       <c r="F482" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483">
-        <v>252955</v>
+        <v>266994</v>
       </c>
       <c r="B483" t="s">
         <v>489</v>
       </c>
       <c r="C483">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D483">
-        <v>182</v>
+        <v>68</v>
       </c>
       <c r="E483" t="s">
         <v>7</v>
       </c>
       <c r="F483" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484">
-        <v>252072</v>
+        <v>263376</v>
       </c>
       <c r="B484" t="s">
         <v>490</v>
       </c>
       <c r="C484">
-        <v>12900.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D484">
-        <v>183</v>
+        <v>125</v>
       </c>
       <c r="E484" t="s">
         <v>7</v>
       </c>
       <c r="F484" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485">
-        <v>252126</v>
+        <v>263668</v>
       </c>
       <c r="B485" t="s">
         <v>491</v>
       </c>
       <c r="C485">
-        <v>12900.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D485">
-        <v>244</v>
+        <v>93</v>
       </c>
       <c r="E485" t="s">
         <v>7</v>
       </c>
       <c r="F485" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486">
-        <v>252384</v>
+        <v>264428</v>
       </c>
       <c r="B486" t="s">
         <v>492</v>
       </c>
       <c r="C486">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D486">
-        <v>246</v>
+        <v>74</v>
       </c>
       <c r="E486" t="s">
         <v>7</v>
       </c>
       <c r="F486" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487">
-        <v>252594</v>
+        <v>264773</v>
       </c>
       <c r="B487" t="s">
         <v>493</v>
       </c>
       <c r="C487">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D487">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E487" t="s">
         <v>7</v>
       </c>
       <c r="F487" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488">
-        <v>251917</v>
+        <v>263429</v>
       </c>
       <c r="B488" t="s">
         <v>494</v>
       </c>
       <c r="C488">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D488">
-        <v>910</v>
+        <v>63</v>
       </c>
       <c r="E488" t="s">
         <v>7</v>
       </c>
       <c r="F488" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489">
-        <v>251563</v>
+        <v>263477</v>
       </c>
       <c r="B489" t="s">
         <v>495</v>
       </c>
       <c r="C489">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D489">
-        <v>910</v>
+        <v>80</v>
       </c>
       <c r="E489" t="s">
         <v>7</v>
       </c>
       <c r="F489" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490">
-        <v>251357</v>
+        <v>263525</v>
       </c>
       <c r="B490" t="s">
         <v>496</v>
       </c>
       <c r="C490">
-        <v>12750.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D490">
-        <v>911</v>
+        <v>106</v>
       </c>
       <c r="E490" t="s">
         <v>7</v>
       </c>
       <c r="F490" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491">
-        <v>251051</v>
+        <v>263026</v>
       </c>
       <c r="B491" t="s">
         <v>497</v>
       </c>
       <c r="C491">
-        <v>12800.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D491">
-        <v>1091</v>
+        <v>83</v>
       </c>
       <c r="E491" t="s">
         <v>7</v>
       </c>
       <c r="F491" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492">
-        <v>250954</v>
+        <v>263621</v>
       </c>
       <c r="B492" t="s">
         <v>498</v>
       </c>
       <c r="C492">
-        <v>12900.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D492">
-        <v>1090</v>
+        <v>122</v>
       </c>
       <c r="E492" t="s">
         <v>7</v>
       </c>
       <c r="F492" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493">
-        <v>250657</v>
+        <v>263816</v>
       </c>
       <c r="B493" t="s">
         <v>499</v>
       </c>
       <c r="C493">
-        <v>12900.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D493">
-        <v>1092</v>
+        <v>80</v>
       </c>
       <c r="E493" t="s">
         <v>7</v>
       </c>
       <c r="F493" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494">
-        <v>250088</v>
+        <v>263863</v>
       </c>
       <c r="B494" t="s">
         <v>500</v>
       </c>
       <c r="C494">
-        <v>12917.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D494">
-        <v>903</v>
+        <v>68</v>
       </c>
       <c r="E494" t="s">
         <v>7</v>
       </c>
       <c r="F494" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495">
-        <v>249839</v>
+        <v>263910</v>
       </c>
       <c r="B495" t="s">
         <v>501</v>
       </c>
       <c r="C495">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D495">
-        <v>911</v>
+        <v>68</v>
       </c>
       <c r="E495" t="s">
         <v>7</v>
       </c>
       <c r="F495" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496">
-        <v>249537</v>
+        <v>263957</v>
       </c>
       <c r="B496" t="s">
         <v>502</v>
       </c>
       <c r="C496">
-        <v>12833.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D496">
-        <v>906</v>
+        <v>91</v>
       </c>
       <c r="E496" t="s">
         <v>7</v>
       </c>
       <c r="F496" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497">
-        <v>249167</v>
+        <v>264004</v>
       </c>
       <c r="B497" t="s">
         <v>503</v>
       </c>
       <c r="C497">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D497">
-        <v>1082</v>
+        <v>98</v>
       </c>
       <c r="E497" t="s">
         <v>7</v>
       </c>
       <c r="F497" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498">
-        <v>248609</v>
+        <v>264051</v>
       </c>
       <c r="B498" t="s">
         <v>504</v>
       </c>
       <c r="C498">
-        <v>13000.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D498">
-        <v>1016</v>
+        <v>138</v>
       </c>
       <c r="E498" t="s">
         <v>7</v>
       </c>
       <c r="F498" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499">
-        <v>248453</v>
+        <v>264098</v>
       </c>
       <c r="B499" t="s">
         <v>505</v>
       </c>
       <c r="C499">
-        <v>13000.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D499">
-        <v>1038</v>
+        <v>113</v>
       </c>
       <c r="E499" t="s">
         <v>7</v>
       </c>
       <c r="F499" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500">
-        <v>248245</v>
+        <v>264145</v>
       </c>
       <c r="B500" t="s">
         <v>506</v>
       </c>
       <c r="C500">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D500">
-        <v>902</v>
+        <v>95</v>
       </c>
       <c r="E500" t="s">
         <v>7</v>
       </c>
       <c r="F500" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501">
-        <v>248034</v>
+        <v>261151</v>
       </c>
       <c r="B501" t="s">
         <v>507</v>
       </c>
       <c r="C501">
         <v>12833.0</v>
       </c>
       <c r="D501">
-        <v>899</v>
+        <v>83</v>
       </c>
       <c r="E501" t="s">
         <v>7</v>
       </c>
       <c r="F501" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502">
-        <v>247823</v>
+        <v>262721</v>
       </c>
       <c r="B502" t="s">
         <v>508</v>
       </c>
       <c r="C502">
-        <v>12917.0</v>
+        <v>8833.0</v>
       </c>
       <c r="D502">
-        <v>902</v>
+        <v>100</v>
       </c>
       <c r="E502" t="s">
         <v>7</v>
       </c>
       <c r="F502" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503">
-        <v>247584</v>
+        <v>261409</v>
       </c>
       <c r="B503" t="s">
         <v>509</v>
       </c>
       <c r="C503">
-        <v>12917.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D503">
-        <v>906</v>
+        <v>70</v>
       </c>
       <c r="E503" t="s">
         <v>7</v>
       </c>
       <c r="F503" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504">
-        <v>247326</v>
+        <v>261613</v>
       </c>
       <c r="B504" t="s">
         <v>510</v>
       </c>
       <c r="C504">
-        <v>12917.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D504">
-        <v>906</v>
+        <v>75</v>
       </c>
       <c r="E504" t="s">
         <v>7</v>
       </c>
       <c r="F504" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505">
-        <v>246857</v>
+        <v>261816</v>
       </c>
       <c r="B505" t="s">
         <v>511</v>
       </c>
       <c r="C505">
-        <v>12917.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D505">
-        <v>898</v>
+        <v>133</v>
       </c>
       <c r="E505" t="s">
         <v>7</v>
       </c>
       <c r="F505" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506">
-        <v>246441</v>
+        <v>261914</v>
       </c>
       <c r="B506" t="s">
         <v>512</v>
       </c>
       <c r="C506">
-        <v>12938.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D506">
-        <v>676</v>
+        <v>55</v>
       </c>
       <c r="E506" t="s">
         <v>7</v>
       </c>
       <c r="F506" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507">
-        <v>246064</v>
+        <v>262118</v>
       </c>
       <c r="B507" t="s">
         <v>513</v>
       </c>
       <c r="C507">
-        <v>12800.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D507">
-        <v>1077</v>
+        <v>31</v>
       </c>
       <c r="E507" t="s">
         <v>7</v>
       </c>
       <c r="F507" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508">
-        <v>245714</v>
+        <v>262322</v>
       </c>
       <c r="B508" t="s">
         <v>514</v>
       </c>
       <c r="C508">
-        <v>12833.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D508">
-        <v>902</v>
+        <v>52</v>
       </c>
       <c r="E508" t="s">
         <v>7</v>
       </c>
       <c r="F508" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509">
-        <v>244897</v>
+        <v>262926</v>
       </c>
       <c r="B509" t="s">
         <v>515</v>
       </c>
       <c r="C509">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D509">
-        <v>898</v>
+        <v>23</v>
       </c>
       <c r="E509" t="s">
         <v>7</v>
       </c>
       <c r="F509" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510">
-        <v>245107</v>
+        <v>262821</v>
       </c>
       <c r="B510" t="s">
         <v>516</v>
       </c>
       <c r="C510">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D510">
-        <v>902</v>
+        <v>47</v>
       </c>
       <c r="E510" t="s">
         <v>7</v>
       </c>
       <c r="F510" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511">
-        <v>245317</v>
+        <v>262425</v>
       </c>
       <c r="B511" t="s">
         <v>517</v>
       </c>
       <c r="C511">
-        <v>13000.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D511">
-        <v>899</v>
+        <v>60</v>
       </c>
       <c r="E511" t="s">
         <v>7</v>
       </c>
       <c r="F511" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512">
-        <v>244741</v>
+        <v>262376</v>
       </c>
       <c r="B512" t="s">
         <v>518</v>
       </c>
       <c r="C512">
-        <v>13200.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D512">
-        <v>1034</v>
+        <v>50</v>
       </c>
       <c r="E512" t="s">
         <v>7</v>
       </c>
       <c r="F512" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513">
-        <v>244584</v>
+        <v>262673</v>
       </c>
       <c r="B513" t="s">
         <v>519</v>
       </c>
       <c r="C513">
-        <v>13200.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D513">
-        <v>1037</v>
+        <v>100</v>
       </c>
       <c r="E513" t="s">
         <v>7</v>
       </c>
       <c r="F513" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514">
-        <v>244374</v>
+        <v>262625</v>
       </c>
       <c r="B514" t="s">
         <v>520</v>
       </c>
       <c r="C514">
-        <v>13083.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D514">
-        <v>896</v>
+        <v>100</v>
       </c>
       <c r="E514" t="s">
         <v>7</v>
       </c>
       <c r="F514" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515">
-        <v>243987</v>
+        <v>262577</v>
       </c>
       <c r="B515" t="s">
         <v>521</v>
       </c>
       <c r="C515">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D515">
-        <v>1082</v>
+        <v>100</v>
       </c>
       <c r="E515" t="s">
         <v>7</v>
       </c>
       <c r="F515" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516">
-        <v>243074</v>
+        <v>261048</v>
       </c>
       <c r="B516" t="s">
         <v>522</v>
       </c>
       <c r="C516">
-        <v>13083.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D516">
-        <v>906</v>
+        <v>75</v>
       </c>
       <c r="E516" t="s">
         <v>7</v>
       </c>
       <c r="F516" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517">
-        <v>243124</v>
+        <v>260896</v>
       </c>
       <c r="B517" t="s">
         <v>523</v>
       </c>
       <c r="C517">
-        <v>13083.0</v>
+        <v>13667.0</v>
       </c>
       <c r="D517">
-        <v>906</v>
+        <v>97</v>
       </c>
       <c r="E517" t="s">
         <v>7</v>
       </c>
       <c r="F517" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518">
-        <v>242696</v>
+        <v>260546</v>
       </c>
       <c r="B518" t="s">
         <v>524</v>
       </c>
       <c r="C518">
-        <v>13300.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D518">
-        <v>1042</v>
+        <v>40</v>
       </c>
       <c r="E518" t="s">
         <v>7</v>
       </c>
       <c r="F518" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519">
-        <v>243663</v>
+        <v>260243</v>
       </c>
       <c r="B519" t="s">
         <v>525</v>
       </c>
       <c r="C519">
         <v>13000.0</v>
       </c>
       <c r="D519">
-        <v>2560</v>
+        <v>43</v>
       </c>
       <c r="E519" t="s">
         <v>7</v>
       </c>
       <c r="F519" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520">
-        <v>242441</v>
+        <v>259925</v>
       </c>
       <c r="B520" t="s">
         <v>526</v>
       </c>
       <c r="C520">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D520">
-        <v>1060</v>
+        <v>17</v>
       </c>
       <c r="E520" t="s">
         <v>7</v>
       </c>
       <c r="F520" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521">
-        <v>242288</v>
+        <v>259480</v>
       </c>
       <c r="B521" t="s">
         <v>527</v>
       </c>
       <c r="C521">
-        <v>12875.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D521">
-        <v>1319</v>
+        <v>75</v>
       </c>
       <c r="E521" t="s">
         <v>7</v>
       </c>
       <c r="F521" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522">
-        <v>242134</v>
+        <v>258723</v>
       </c>
       <c r="B522" t="s">
         <v>528</v>
       </c>
       <c r="C522">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D522">
-        <v>1082</v>
+        <v>88</v>
       </c>
       <c r="E522" t="s">
         <v>7</v>
       </c>
       <c r="F522" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523">
-        <v>241930</v>
+        <v>258619</v>
       </c>
       <c r="B523" t="s">
         <v>529</v>
       </c>
       <c r="C523">
-        <v>13100.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D523">
-        <v>1087</v>
+        <v>150</v>
       </c>
       <c r="E523" t="s">
         <v>7</v>
       </c>
       <c r="F523" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524">
-        <v>241535</v>
+        <v>258462</v>
       </c>
       <c r="B524" t="s">
         <v>530</v>
       </c>
       <c r="C524">
-        <v>13083.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D524">
-        <v>898</v>
+        <v>126</v>
       </c>
       <c r="E524" t="s">
         <v>7</v>
       </c>
       <c r="F524" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525">
-        <v>241326</v>
+        <v>258305</v>
       </c>
       <c r="B525" t="s">
         <v>531</v>
       </c>
       <c r="C525">
-        <v>13083.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D525">
-        <v>902</v>
+        <v>183</v>
       </c>
       <c r="E525" t="s">
         <v>7</v>
       </c>
       <c r="F525" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526">
-        <v>241168</v>
+        <v>258148</v>
       </c>
       <c r="B526" t="s">
         <v>532</v>
       </c>
       <c r="C526">
-        <v>13200.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D526">
-        <v>1032</v>
+        <v>58</v>
       </c>
       <c r="E526" t="s">
         <v>7</v>
       </c>
       <c r="F526" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527">
-        <v>240959</v>
+        <v>257843</v>
       </c>
       <c r="B527" t="s">
         <v>533</v>
       </c>
       <c r="C527">
-        <v>13000.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D527">
-        <v>906</v>
+        <v>39</v>
       </c>
       <c r="E527" t="s">
         <v>7</v>
       </c>
       <c r="F527" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528">
-        <v>240513</v>
+        <v>257688</v>
       </c>
       <c r="B528" t="s">
         <v>534</v>
       </c>
       <c r="C528">
-        <v>13000.0</v>
+        <v>12600.0</v>
       </c>
       <c r="D528">
-        <v>1082</v>
+        <v>58</v>
       </c>
       <c r="E528" t="s">
         <v>7</v>
       </c>
       <c r="F528" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529">
-        <v>240308</v>
+        <v>257432</v>
       </c>
       <c r="B529" t="s">
         <v>535</v>
       </c>
       <c r="C529">
-        <v>13000.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D529">
-        <v>906</v>
+        <v>58</v>
       </c>
       <c r="E529" t="s">
         <v>7</v>
       </c>
       <c r="F529" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530">
-        <v>240050</v>
+        <v>257289</v>
       </c>
       <c r="B530" t="s">
         <v>536</v>
       </c>
       <c r="C530">
-        <v>13000.0</v>
+        <v>13300.0</v>
       </c>
       <c r="D530">
-        <v>860</v>
+        <v>70</v>
       </c>
       <c r="E530" t="s">
         <v>7</v>
       </c>
       <c r="F530" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531">
-        <v>239841</v>
+        <v>257141</v>
       </c>
       <c r="B531" t="s">
         <v>537</v>
       </c>
       <c r="C531">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D531">
-        <v>860</v>
+        <v>69</v>
       </c>
       <c r="E531" t="s">
         <v>7</v>
       </c>
       <c r="F531" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532">
-        <v>239118</v>
+        <v>256243</v>
       </c>
       <c r="B532" t="s">
         <v>538</v>
       </c>
       <c r="C532">
-        <v>13000.0</v>
+        <v>12600.0</v>
       </c>
       <c r="D532">
-        <v>856</v>
+        <v>64</v>
       </c>
       <c r="E532" t="s">
         <v>7</v>
       </c>
       <c r="F532" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533">
-        <v>238753</v>
+        <v>255993</v>
       </c>
       <c r="B533" t="s">
         <v>539</v>
       </c>
       <c r="C533">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D533">
-        <v>644</v>
+        <v>58</v>
       </c>
       <c r="E533" t="s">
         <v>7</v>
       </c>
       <c r="F533" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534">
-        <v>238651</v>
+        <v>255891</v>
       </c>
       <c r="B534" t="s">
         <v>540</v>
       </c>
       <c r="C534">
-        <v>13000.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D534">
-        <v>1037</v>
+        <v>100</v>
       </c>
       <c r="E534" t="s">
         <v>7</v>
       </c>
       <c r="F534" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535">
-        <v>238442</v>
+        <v>255635</v>
       </c>
       <c r="B535" t="s">
         <v>541</v>
       </c>
       <c r="C535">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D535">
-        <v>868</v>
+        <v>71</v>
       </c>
       <c r="E535" t="s">
         <v>7</v>
       </c>
       <c r="F535" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536">
-        <v>238050</v>
+        <v>255380</v>
       </c>
       <c r="B536" t="s">
         <v>542</v>
       </c>
       <c r="C536">
-        <v>13000.0</v>
+        <v>10583.0</v>
       </c>
       <c r="D536">
-        <v>856</v>
+        <v>89</v>
       </c>
       <c r="E536" t="s">
         <v>7</v>
       </c>
       <c r="F536" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537">
-        <v>237846</v>
+        <v>255176</v>
       </c>
       <c r="B537" t="s">
         <v>543</v>
       </c>
       <c r="C537">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D537">
-        <v>860</v>
+        <v>123</v>
       </c>
       <c r="E537" t="s">
         <v>7</v>
       </c>
       <c r="F537" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538">
-        <v>237258</v>
+        <v>254928</v>
       </c>
       <c r="B538" t="s">
         <v>544</v>
       </c>
       <c r="C538">
-        <v>13000.0</v>
+        <v>12600.0</v>
       </c>
       <c r="D538">
-        <v>864</v>
+        <v>137</v>
       </c>
       <c r="E538" t="s">
         <v>7</v>
       </c>
       <c r="F538" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539">
-        <v>206616</v>
+        <v>254721</v>
       </c>
       <c r="B539" t="s">
         <v>545</v>
       </c>
       <c r="C539">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D539">
-        <v>856</v>
+        <v>115</v>
       </c>
       <c r="E539" t="s">
         <v>7</v>
       </c>
       <c r="F539" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540">
-        <v>206565</v>
+        <v>254468</v>
       </c>
       <c r="B540" t="s">
         <v>546</v>
       </c>
       <c r="C540">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D540">
-        <v>1032</v>
+        <v>129</v>
       </c>
       <c r="E540" t="s">
         <v>7</v>
       </c>
       <c r="F540" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541">
-        <v>206413</v>
+        <v>254166</v>
       </c>
       <c r="B541" t="s">
         <v>547</v>
       </c>
       <c r="C541">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D541">
-        <v>1027</v>
+        <v>125</v>
       </c>
       <c r="E541" t="s">
         <v>7</v>
       </c>
       <c r="F541" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542">
-        <v>206215</v>
+        <v>253353</v>
       </c>
       <c r="B542" t="s">
         <v>548</v>
       </c>
       <c r="C542">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D542">
-        <v>858</v>
+        <v>168</v>
       </c>
       <c r="E542" t="s">
         <v>7</v>
       </c>
       <c r="F542" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543">
-        <v>236368</v>
+        <v>252955</v>
       </c>
       <c r="B543" t="s">
         <v>549</v>
       </c>
       <c r="C543">
-        <v>13188.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D543">
-        <v>338</v>
+        <v>182</v>
       </c>
       <c r="E543" t="s">
         <v>7</v>
       </c>
       <c r="F543" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544">
-        <v>235628</v>
+        <v>252072</v>
       </c>
       <c r="B544" t="s">
         <v>550</v>
       </c>
       <c r="C544">
-        <v>13125.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D544">
-        <v>331</v>
+        <v>183</v>
       </c>
       <c r="E544" t="s">
         <v>7</v>
       </c>
       <c r="F544" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545">
-        <v>234886</v>
+        <v>252126</v>
       </c>
       <c r="B545" t="s">
         <v>551</v>
       </c>
       <c r="C545">
-        <v>13033.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D545">
-        <v>687</v>
+        <v>244</v>
       </c>
       <c r="E545" t="s">
         <v>7</v>
       </c>
       <c r="F545" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546">
-        <v>233835</v>
+        <v>252384</v>
       </c>
       <c r="B546" t="s">
         <v>552</v>
       </c>
       <c r="C546">
-        <v>12881.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D546">
-        <v>495</v>
+        <v>246</v>
       </c>
       <c r="E546" t="s">
         <v>7</v>
       </c>
       <c r="F546" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547">
-        <v>232779</v>
+        <v>252594</v>
       </c>
       <c r="B547" t="s">
         <v>553</v>
       </c>
       <c r="C547">
-        <v>13024.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D547">
-        <v>489</v>
+        <v>76</v>
       </c>
       <c r="E547" t="s">
         <v>7</v>
       </c>
       <c r="F547" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548">
-        <v>231728</v>
+        <v>251917</v>
       </c>
       <c r="B548" t="s">
         <v>554</v>
       </c>
       <c r="C548">
-        <v>12976.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D548">
-        <v>263</v>
+        <v>910</v>
       </c>
       <c r="E548" t="s">
         <v>7</v>
       </c>
       <c r="F548" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549">
-        <v>230678</v>
+        <v>251563</v>
       </c>
       <c r="B549" t="s">
         <v>555</v>
       </c>
       <c r="C549">
-        <v>13071.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D549">
-        <v>251</v>
+        <v>910</v>
       </c>
       <c r="E549" t="s">
         <v>7</v>
       </c>
       <c r="F549" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550">
-        <v>229636</v>
+        <v>251357</v>
       </c>
       <c r="B550" t="s">
         <v>556</v>
       </c>
       <c r="C550">
-        <v>13071.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D550">
-        <v>489</v>
+        <v>911</v>
       </c>
       <c r="E550" t="s">
         <v>7</v>
       </c>
       <c r="F550" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551">
-        <v>228601</v>
+        <v>251051</v>
       </c>
       <c r="B551" t="s">
         <v>557</v>
       </c>
       <c r="C551">
-        <v>12929.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D551">
-        <v>487</v>
+        <v>1091</v>
       </c>
       <c r="E551" t="s">
         <v>7</v>
       </c>
       <c r="F551" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552">
-        <v>227563</v>
+        <v>250954</v>
       </c>
       <c r="B552" t="s">
         <v>558</v>
       </c>
       <c r="C552">
-        <v>12929.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D552">
-        <v>256</v>
+        <v>1090</v>
       </c>
       <c r="E552" t="s">
         <v>7</v>
       </c>
       <c r="F552" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553">
-        <v>226511</v>
+        <v>250657</v>
       </c>
       <c r="B553" t="s">
         <v>559</v>
       </c>
       <c r="C553">
-        <v>13119.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D553">
-        <v>503</v>
+        <v>1092</v>
       </c>
       <c r="E553" t="s">
         <v>7</v>
       </c>
       <c r="F553" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554">
-        <v>225482</v>
+        <v>250088</v>
       </c>
       <c r="B554" t="s">
         <v>560</v>
       </c>
       <c r="C554">
-        <v>12976.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D554">
-        <v>274</v>
+        <v>903</v>
       </c>
       <c r="E554" t="s">
         <v>7</v>
       </c>
       <c r="F554" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555">
-        <v>224428</v>
+        <v>249839</v>
       </c>
       <c r="B555" t="s">
         <v>561</v>
       </c>
       <c r="C555">
-        <v>12976.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D555">
-        <v>266</v>
+        <v>911</v>
       </c>
       <c r="E555" t="s">
         <v>7</v>
       </c>
       <c r="F555" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556">
-        <v>223372</v>
+        <v>249537</v>
       </c>
       <c r="B556" t="s">
         <v>562</v>
       </c>
       <c r="C556">
-        <v>13071.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D556">
-        <v>256</v>
+        <v>906</v>
       </c>
       <c r="E556" t="s">
         <v>7</v>
       </c>
       <c r="F556" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557">
-        <v>222340</v>
+        <v>249167</v>
       </c>
       <c r="B557" t="s">
         <v>563</v>
       </c>
       <c r="C557">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D557">
-        <v>255</v>
+        <v>1082</v>
       </c>
       <c r="E557" t="s">
         <v>7</v>
       </c>
       <c r="F557" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558">
-        <v>221279</v>
+        <v>248609</v>
       </c>
       <c r="B558" t="s">
         <v>564</v>
       </c>
       <c r="C558">
-        <v>12929.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D558">
-        <v>496</v>
+        <v>1016</v>
       </c>
       <c r="E558" t="s">
         <v>7</v>
       </c>
       <c r="F558" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559">
-        <v>208741</v>
+        <v>248453</v>
       </c>
       <c r="B559" t="s">
         <v>565</v>
       </c>
       <c r="C559">
-        <v>12690.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D559">
-        <v>489</v>
+        <v>1038</v>
       </c>
       <c r="E559" t="s">
         <v>7</v>
       </c>
       <c r="F559" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560">
-        <v>207670</v>
+        <v>248245</v>
       </c>
       <c r="B560" t="s">
         <v>566</v>
       </c>
       <c r="C560">
-        <v>12786.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D560">
-        <v>496</v>
+        <v>902</v>
       </c>
       <c r="E560" t="s">
         <v>7</v>
       </c>
       <c r="F560" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561">
-        <v>206910</v>
+        <v>248034</v>
       </c>
       <c r="B561" t="s">
         <v>567</v>
       </c>
       <c r="C561">
-        <v>13100.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D561">
-        <v>357</v>
+        <v>899</v>
       </c>
       <c r="E561" t="s">
         <v>7</v>
       </c>
       <c r="F561" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562">
-        <v>220180</v>
+        <v>247823</v>
       </c>
       <c r="B562" t="s">
         <v>568</v>
       </c>
       <c r="C562">
-        <v>12595.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D562">
-        <v>1439</v>
+        <v>902</v>
       </c>
       <c r="E562" t="s">
         <v>7</v>
       </c>
       <c r="F562" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563">
-        <v>219106</v>
+        <v>247584</v>
       </c>
       <c r="B563" t="s">
         <v>569</v>
       </c>
       <c r="C563">
-        <v>12833.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D563">
-        <v>503</v>
+        <v>906</v>
       </c>
       <c r="E563" t="s">
         <v>7</v>
       </c>
       <c r="F563" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564">
-        <v>218038</v>
+        <v>247326</v>
       </c>
       <c r="B564" t="s">
         <v>570</v>
       </c>
       <c r="C564">
-        <v>12976.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D564">
-        <v>257</v>
+        <v>906</v>
       </c>
       <c r="E564" t="s">
         <v>7</v>
       </c>
       <c r="F564" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565">
-        <v>216973</v>
+        <v>246857</v>
       </c>
       <c r="B565" t="s">
         <v>571</v>
       </c>
       <c r="C565">
-        <v>12929.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D565">
-        <v>263</v>
+        <v>898</v>
       </c>
       <c r="E565" t="s">
         <v>7</v>
       </c>
       <c r="F565" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566">
-        <v>216200</v>
+        <v>246441</v>
       </c>
       <c r="B566" t="s">
         <v>572</v>
       </c>
       <c r="C566">
-        <v>13033.0</v>
+        <v>12938.0</v>
       </c>
       <c r="D566">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="E566" t="s">
         <v>7</v>
       </c>
       <c r="F566" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567">
-        <v>215125</v>
+        <v>246064</v>
       </c>
       <c r="B567" t="s">
         <v>573</v>
       </c>
       <c r="C567">
-        <v>12929.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D567">
-        <v>256</v>
+        <v>1077</v>
       </c>
       <c r="E567" t="s">
         <v>7</v>
       </c>
       <c r="F567" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568">
-        <v>214043</v>
+        <v>245714</v>
       </c>
       <c r="B568" t="s">
         <v>574</v>
       </c>
       <c r="C568">
-        <v>12952.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D568">
-        <v>492</v>
+        <v>902</v>
       </c>
       <c r="E568" t="s">
         <v>7</v>
       </c>
       <c r="F568" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569">
-        <v>213271</v>
+        <v>244897</v>
       </c>
       <c r="B569" t="s">
         <v>575</v>
       </c>
       <c r="C569">
-        <v>13067.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D569">
-        <v>687</v>
+        <v>898</v>
       </c>
       <c r="E569" t="s">
         <v>7</v>
       </c>
       <c r="F569" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570">
-        <v>212201</v>
+        <v>245107</v>
       </c>
       <c r="B570" t="s">
         <v>576</v>
       </c>
       <c r="C570">
-        <v>12952.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D570">
-        <v>495</v>
+        <v>902</v>
       </c>
       <c r="E570" t="s">
         <v>7</v>
       </c>
       <c r="F570" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571">
-        <v>211119</v>
+        <v>245317</v>
       </c>
       <c r="B571" t="s">
         <v>577</v>
       </c>
       <c r="C571">
-        <v>12905.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D571">
-        <v>481</v>
+        <v>899</v>
       </c>
       <c r="E571" t="s">
         <v>7</v>
       </c>
       <c r="F571" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572">
-        <v>210347</v>
+        <v>244741</v>
       </c>
       <c r="B572" t="s">
         <v>578</v>
       </c>
       <c r="C572">
-        <v>12733.0</v>
+        <v>13200.0</v>
       </c>
       <c r="D572">
-        <v>684</v>
+        <v>1034</v>
       </c>
       <c r="E572" t="s">
         <v>7</v>
       </c>
       <c r="F572" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573">
-        <v>209806</v>
+        <v>244584</v>
       </c>
       <c r="B573" t="s">
         <v>579</v>
       </c>
       <c r="C573">
-        <v>12773.0</v>
+        <v>13200.0</v>
       </c>
       <c r="D573">
-        <v>480</v>
+        <v>1037</v>
       </c>
       <c r="E573" t="s">
         <v>7</v>
       </c>
       <c r="F573" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574">
-        <v>206061</v>
+        <v>244374</v>
       </c>
       <c r="B574" t="s">
         <v>580</v>
       </c>
       <c r="C574">
-        <v>12667.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D574">
-        <v>25</v>
+        <v>896</v>
       </c>
       <c r="E574" t="s">
         <v>7</v>
       </c>
       <c r="F574" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575">
-        <v>205917</v>
+        <v>243987</v>
       </c>
       <c r="B575" t="s">
         <v>581</v>
       </c>
       <c r="C575">
         <v>13000.0</v>
       </c>
       <c r="D575">
-        <v>12</v>
+        <v>1082</v>
       </c>
       <c r="E575" t="s">
         <v>7</v>
       </c>
       <c r="F575" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576">
-        <v>205777</v>
+        <v>243074</v>
       </c>
       <c r="B576" t="s">
         <v>582</v>
       </c>
       <c r="C576">
-        <v>12333.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D576">
-        <v>0</v>
+        <v>906</v>
       </c>
       <c r="E576" t="s">
         <v>7</v>
       </c>
       <c r="F576" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577">
-        <v>205584</v>
+        <v>243124</v>
       </c>
       <c r="B577" t="s">
         <v>583</v>
       </c>
       <c r="C577">
-        <v>12750.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D577">
-        <v>10</v>
+        <v>906</v>
       </c>
       <c r="E577" t="s">
         <v>7</v>
       </c>
       <c r="F577" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578">
-        <v>205491</v>
+        <v>242696</v>
       </c>
       <c r="B578" t="s">
         <v>584</v>
       </c>
       <c r="C578">
-        <v>12750.0</v>
+        <v>13300.0</v>
       </c>
       <c r="D578">
-        <v>0</v>
+        <v>1042</v>
       </c>
       <c r="E578" t="s">
         <v>7</v>
       </c>
       <c r="F578" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579">
-        <v>205395</v>
+        <v>243663</v>
       </c>
       <c r="B579" t="s">
         <v>585</v>
       </c>
       <c r="C579">
-        <v>12500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D579">
-        <v>0</v>
+        <v>2560</v>
       </c>
       <c r="E579" t="s">
         <v>7</v>
       </c>
       <c r="F579" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580">
-        <v>205194</v>
+        <v>242441</v>
       </c>
       <c r="B580" t="s">
         <v>586</v>
       </c>
       <c r="C580">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D580">
-        <v>10</v>
+        <v>1060</v>
       </c>
       <c r="E580" t="s">
         <v>7</v>
       </c>
       <c r="F580" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581">
-        <v>204995</v>
+        <v>242288</v>
       </c>
       <c r="B581" t="s">
         <v>587</v>
       </c>
       <c r="C581">
-        <v>12500.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D581">
-        <v>1253</v>
+        <v>1319</v>
       </c>
       <c r="E581" t="s">
         <v>7</v>
       </c>
       <c r="F581" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582">
-        <v>204816</v>
+        <v>242134</v>
       </c>
       <c r="B582" t="s">
         <v>588</v>
       </c>
       <c r="C582">
-        <v>12500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D582">
-        <v>1260</v>
+        <v>1082</v>
       </c>
       <c r="E582" t="s">
         <v>7</v>
       </c>
       <c r="F582" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583">
-        <v>204712</v>
+        <v>241930</v>
       </c>
       <c r="B583" t="s">
         <v>589</v>
       </c>
       <c r="C583">
-        <v>13000.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D583">
-        <v>28</v>
+        <v>1087</v>
       </c>
       <c r="E583" t="s">
         <v>7</v>
       </c>
       <c r="F583" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584">
-        <v>2</v>
+        <v>241535</v>
       </c>
       <c r="B584" t="s">
         <v>590</v>
       </c>
       <c r="C584">
-        <v>12700.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D584">
-        <v>2120</v>
+        <v>898</v>
       </c>
       <c r="E584" t="s">
         <v>7</v>
       </c>
       <c r="F584" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585">
-        <v>125485</v>
+        <v>241326</v>
       </c>
       <c r="B585" t="s">
         <v>591</v>
       </c>
       <c r="C585">
-        <v>12833.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D585">
-        <v>0</v>
+        <v>902</v>
       </c>
       <c r="E585" t="s">
         <v>7</v>
       </c>
       <c r="F585" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586">
-        <v>125471</v>
+        <v>241168</v>
       </c>
       <c r="B586" t="s">
         <v>592</v>
       </c>
       <c r="C586">
-        <v>12833.0</v>
+        <v>13200.0</v>
       </c>
       <c r="D586">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="E586" t="s">
         <v>7</v>
       </c>
       <c r="F586" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587">
-        <v>125454</v>
+        <v>240959</v>
       </c>
       <c r="B587" t="s">
         <v>593</v>
       </c>
       <c r="C587">
-        <v>8834.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D587">
-        <v>0</v>
+        <v>906</v>
       </c>
       <c r="E587" t="s">
         <v>7</v>
       </c>
       <c r="F587" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588">
-        <v>125429</v>
+        <v>240513</v>
       </c>
       <c r="B588" t="s">
         <v>594</v>
       </c>
       <c r="C588">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D588">
-        <v>0</v>
+        <v>1082</v>
       </c>
       <c r="E588" t="s">
         <v>7</v>
       </c>
       <c r="F588" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589">
-        <v>125417</v>
+        <v>240308</v>
       </c>
       <c r="B589" t="s">
         <v>595</v>
       </c>
       <c r="C589">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D589">
-        <v>0</v>
+        <v>906</v>
       </c>
       <c r="E589" t="s">
         <v>7</v>
       </c>
       <c r="F589" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590">
-        <v>125446</v>
+        <v>240050</v>
       </c>
       <c r="B590" t="s">
         <v>596</v>
       </c>
       <c r="C590">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D590">
-        <v>0</v>
+        <v>860</v>
       </c>
       <c r="E590" t="s">
         <v>7</v>
       </c>
       <c r="F590" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591">
-        <v>125450</v>
+        <v>239841</v>
       </c>
       <c r="B591" t="s">
         <v>597</v>
       </c>
       <c r="C591">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D591">
-        <v>0</v>
+        <v>860</v>
       </c>
       <c r="E591" t="s">
         <v>7</v>
       </c>
       <c r="F591" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592">
-        <v>125372</v>
+        <v>239118</v>
       </c>
       <c r="B592" t="s">
         <v>598</v>
       </c>
       <c r="C592">
-        <v>12667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D592">
-        <v>0</v>
+        <v>856</v>
       </c>
       <c r="E592" t="s">
         <v>7</v>
       </c>
       <c r="F592" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593">
-        <v>125351</v>
+        <v>238753</v>
       </c>
       <c r="B593" t="s">
         <v>599</v>
       </c>
       <c r="C593">
         <v>13000.0</v>
       </c>
       <c r="D593">
-        <v>0</v>
+        <v>644</v>
       </c>
       <c r="E593" t="s">
         <v>7</v>
       </c>
       <c r="F593" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594">
-        <v>125353</v>
+        <v>238651</v>
       </c>
       <c r="B594" t="s">
         <v>600</v>
       </c>
       <c r="C594">
-        <v>13167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D594">
-        <v>0</v>
+        <v>1037</v>
       </c>
       <c r="E594" t="s">
         <v>7</v>
       </c>
       <c r="F594" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595">
-        <v>125324</v>
+        <v>238442</v>
       </c>
       <c r="B595" t="s">
         <v>601</v>
       </c>
       <c r="C595">
-        <v>13167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D595">
-        <v>0</v>
+        <v>868</v>
       </c>
       <c r="E595" t="s">
         <v>7</v>
       </c>
       <c r="F595" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596">
-        <v>125280</v>
+        <v>238050</v>
       </c>
       <c r="B596" t="s">
         <v>602</v>
       </c>
       <c r="C596">
-        <v>13333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D596">
-        <v>0</v>
+        <v>856</v>
       </c>
       <c r="E596" t="s">
         <v>7</v>
       </c>
       <c r="F596" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597">
-        <v>125278</v>
+        <v>237846</v>
       </c>
       <c r="B597" t="s">
         <v>603</v>
       </c>
       <c r="C597">
-        <v>13333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D597">
-        <v>0</v>
+        <v>860</v>
       </c>
       <c r="E597" t="s">
         <v>7</v>
       </c>
       <c r="F597" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598">
-        <v>125268</v>
+        <v>237258</v>
       </c>
       <c r="B598" t="s">
         <v>604</v>
       </c>
       <c r="C598">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D598">
-        <v>0</v>
+        <v>864</v>
       </c>
       <c r="E598" t="s">
         <v>7</v>
       </c>
       <c r="F598" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599">
-        <v>125257</v>
+        <v>206616</v>
       </c>
       <c r="B599" t="s">
         <v>605</v>
       </c>
       <c r="C599">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D599">
-        <v>0</v>
+        <v>856</v>
       </c>
       <c r="E599" t="s">
         <v>7</v>
       </c>
       <c r="F599" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600">
-        <v>125227</v>
+        <v>206565</v>
       </c>
       <c r="B600" t="s">
         <v>606</v>
       </c>
       <c r="C600">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D600">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="E600" t="s">
         <v>7</v>
       </c>
       <c r="F600" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601">
-        <v>125250</v>
+        <v>206413</v>
       </c>
       <c r="B601" t="s">
         <v>607</v>
       </c>
       <c r="C601">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D601">
-        <v>0</v>
+        <v>1027</v>
       </c>
       <c r="E601" t="s">
         <v>7</v>
       </c>
       <c r="F601" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602">
-        <v>1</v>
+        <v>206215</v>
       </c>
       <c r="B602" t="s">
         <v>608</v>
       </c>
       <c r="C602">
-        <v>15000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D602">
-        <v>0</v>
+        <v>858</v>
       </c>
       <c r="E602" t="s">
         <v>7</v>
       </c>
       <c r="F602" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603">
-        <v>125187</v>
+        <v>236368</v>
       </c>
       <c r="B603" t="s">
         <v>609</v>
       </c>
       <c r="C603">
-        <v>14000.0</v>
+        <v>13188.0</v>
       </c>
       <c r="D603">
-        <v>0</v>
+        <v>338</v>
       </c>
       <c r="E603" t="s">
         <v>7</v>
       </c>
       <c r="F603" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604">
-        <v>125171</v>
+        <v>235628</v>
       </c>
       <c r="B604" t="s">
         <v>610</v>
       </c>
       <c r="C604">
-        <v>14000.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D604">
-        <v>0</v>
+        <v>331</v>
       </c>
       <c r="E604" t="s">
         <v>7</v>
       </c>
       <c r="F604" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605">
-        <v>125145</v>
+        <v>234886</v>
       </c>
       <c r="B605" t="s">
         <v>611</v>
       </c>
       <c r="C605">
-        <v>14000.0</v>
+        <v>13033.0</v>
       </c>
       <c r="D605">
-        <v>0</v>
+        <v>687</v>
       </c>
       <c r="E605" t="s">
         <v>7</v>
       </c>
       <c r="F605" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606">
-        <v>125143</v>
+        <v>233835</v>
       </c>
       <c r="B606" t="s">
         <v>612</v>
       </c>
       <c r="C606">
-        <v>14000.0</v>
+        <v>12881.0</v>
       </c>
       <c r="D606">
-        <v>0</v>
+        <v>495</v>
       </c>
       <c r="E606" t="s">
         <v>7</v>
       </c>
       <c r="F606" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607">
-        <v>125140</v>
+        <v>232779</v>
       </c>
       <c r="B607" t="s">
         <v>613</v>
       </c>
       <c r="C607">
-        <v>14000.0</v>
+        <v>13024.0</v>
       </c>
       <c r="D607">
-        <v>0</v>
+        <v>489</v>
       </c>
       <c r="E607" t="s">
         <v>7</v>
       </c>
       <c r="F607" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608">
-        <v>125089</v>
+        <v>231728</v>
       </c>
       <c r="B608" t="s">
         <v>614</v>
       </c>
       <c r="C608">
-        <v>14000.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D608">
-        <v>0</v>
+        <v>263</v>
       </c>
       <c r="E608" t="s">
         <v>7</v>
       </c>
       <c r="F608" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609">
-        <v>125086</v>
+        <v>230678</v>
       </c>
       <c r="B609" t="s">
         <v>615</v>
       </c>
       <c r="C609">
-        <v>14000.0</v>
+        <v>13071.0</v>
       </c>
       <c r="D609">
-        <v>0</v>
+        <v>251</v>
       </c>
       <c r="E609" t="s">
         <v>7</v>
       </c>
       <c r="F609" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610">
-        <v>125072</v>
+        <v>229636</v>
       </c>
       <c r="B610" t="s">
         <v>616</v>
       </c>
       <c r="C610">
-        <v>14000.0</v>
+        <v>13071.0</v>
       </c>
       <c r="D610">
-        <v>0</v>
+        <v>489</v>
       </c>
       <c r="E610" t="s">
         <v>7</v>
       </c>
       <c r="F610" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611">
-        <v>125052</v>
+        <v>228601</v>
       </c>
       <c r="B611" t="s">
         <v>617</v>
       </c>
       <c r="C611">
-        <v>14500.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D611">
-        <v>0</v>
+        <v>487</v>
       </c>
       <c r="E611" t="s">
         <v>7</v>
       </c>
       <c r="F611" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612">
-        <v>125044</v>
+        <v>227563</v>
       </c>
       <c r="B612" t="s">
         <v>618</v>
       </c>
       <c r="C612">
-        <v>14500.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D612">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="E612" t="s">
         <v>7</v>
       </c>
       <c r="F612" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613">
-        <v>125030</v>
+        <v>226511</v>
       </c>
       <c r="B613" t="s">
         <v>619</v>
       </c>
       <c r="C613">
-        <v>14500.0</v>
+        <v>13119.0</v>
       </c>
       <c r="D613">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="E613" t="s">
         <v>7</v>
       </c>
       <c r="F613" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614">
-        <v>125011</v>
+        <v>225482</v>
       </c>
       <c r="B614" t="s">
         <v>620</v>
       </c>
       <c r="C614">
-        <v>14500.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D614">
-        <v>0</v>
+        <v>274</v>
       </c>
       <c r="E614" t="s">
         <v>7</v>
       </c>
       <c r="F614" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615">
-        <v>124997</v>
+        <v>224428</v>
       </c>
       <c r="B615" t="s">
         <v>621</v>
       </c>
       <c r="C615">
-        <v>14500.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D615">
-        <v>0</v>
+        <v>266</v>
       </c>
       <c r="E615" t="s">
         <v>7</v>
       </c>
       <c r="F615" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616">
-        <v>124978</v>
+        <v>223372</v>
       </c>
       <c r="B616" t="s">
         <v>622</v>
       </c>
       <c r="C616">
-        <v>14500.0</v>
+        <v>13071.0</v>
       </c>
       <c r="D616">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="E616" t="s">
         <v>7</v>
       </c>
       <c r="F616" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617">
-        <v>124957</v>
+        <v>222340</v>
       </c>
       <c r="B617" t="s">
         <v>623</v>
       </c>
       <c r="C617">
-        <v>14500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D617">
-        <v>0</v>
+        <v>255</v>
       </c>
       <c r="E617" t="s">
         <v>7</v>
       </c>
       <c r="F617" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618">
-        <v>124932</v>
+        <v>221279</v>
       </c>
       <c r="B618" t="s">
         <v>624</v>
       </c>
       <c r="C618">
-        <v>14500.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D618">
-        <v>0</v>
+        <v>496</v>
       </c>
       <c r="E618" t="s">
         <v>7</v>
       </c>
       <c r="F618" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619">
-        <v>124929</v>
+        <v>208741</v>
       </c>
       <c r="B619" t="s">
         <v>625</v>
       </c>
       <c r="C619">
-        <v>14500.0</v>
+        <v>12690.0</v>
       </c>
       <c r="D619">
-        <v>0</v>
+        <v>489</v>
       </c>
       <c r="E619" t="s">
         <v>7</v>
       </c>
       <c r="F619" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620">
-        <v>124904</v>
+        <v>207670</v>
       </c>
       <c r="B620" t="s">
         <v>626</v>
       </c>
       <c r="C620">
-        <v>14500.0</v>
+        <v>12786.0</v>
       </c>
       <c r="D620">
-        <v>0</v>
+        <v>496</v>
       </c>
       <c r="E620" t="s">
         <v>7</v>
       </c>
       <c r="F620" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621">
-        <v>124888</v>
+        <v>206910</v>
       </c>
       <c r="B621" t="s">
         <v>627</v>
       </c>
       <c r="C621">
-        <v>14500.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D621">
-        <v>0</v>
+        <v>357</v>
       </c>
       <c r="E621" t="s">
         <v>7</v>
       </c>
       <c r="F621" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622">
-        <v>124907</v>
+        <v>220180</v>
       </c>
       <c r="B622" t="s">
         <v>628</v>
       </c>
       <c r="C622">
-        <v>14500.0</v>
+        <v>12595.0</v>
       </c>
       <c r="D622">
-        <v>0</v>
+        <v>1439</v>
       </c>
       <c r="E622" t="s">
         <v>7</v>
       </c>
       <c r="F622" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623">
-        <v>124864</v>
+        <v>219106</v>
       </c>
       <c r="B623" t="s">
         <v>629</v>
       </c>
       <c r="C623">
-        <v>14500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D623">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="E623" t="s">
         <v>7</v>
       </c>
       <c r="F623" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624">
-        <v>124911</v>
+        <v>218038</v>
       </c>
       <c r="B624" t="s">
         <v>630</v>
       </c>
       <c r="C624">
-        <v>14500.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D624">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="E624" t="s">
         <v>7</v>
       </c>
       <c r="F624" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625">
-        <v>124838</v>
+        <v>216973</v>
       </c>
       <c r="B625" t="s">
         <v>631</v>
       </c>
       <c r="C625">
-        <v>14500.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D625">
-        <v>0</v>
+        <v>263</v>
       </c>
       <c r="E625" t="s">
         <v>7</v>
       </c>
       <c r="F625" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626">
-        <v>124823</v>
+        <v>216200</v>
       </c>
       <c r="B626" t="s">
         <v>632</v>
       </c>
       <c r="C626">
-        <v>14500.0</v>
+        <v>13033.0</v>
       </c>
       <c r="D626">
-        <v>0</v>
+        <v>683</v>
       </c>
       <c r="E626" t="s">
         <v>7</v>
       </c>
       <c r="F626" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627">
-        <v>124824</v>
+        <v>215125</v>
       </c>
       <c r="B627" t="s">
         <v>633</v>
       </c>
       <c r="C627">
-        <v>14500.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D627">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="E627" t="s">
         <v>7</v>
       </c>
       <c r="F627" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628">
-        <v>124808</v>
+        <v>214043</v>
       </c>
       <c r="B628" t="s">
         <v>634</v>
       </c>
       <c r="C628">
-        <v>14500.0</v>
+        <v>12952.0</v>
       </c>
       <c r="D628">
-        <v>0</v>
+        <v>492</v>
       </c>
       <c r="E628" t="s">
         <v>7</v>
       </c>
       <c r="F628" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629">
-        <v>124788</v>
+        <v>213271</v>
       </c>
       <c r="B629" t="s">
         <v>635</v>
       </c>
       <c r="C629">
-        <v>14500.0</v>
+        <v>13067.0</v>
       </c>
       <c r="D629">
-        <v>0</v>
+        <v>687</v>
       </c>
       <c r="E629" t="s">
         <v>7</v>
       </c>
       <c r="F629" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630">
-        <v>124757</v>
+        <v>212201</v>
       </c>
       <c r="B630" t="s">
         <v>636</v>
       </c>
       <c r="C630">
-        <v>14667.0</v>
+        <v>12952.0</v>
       </c>
       <c r="D630">
-        <v>0</v>
+        <v>495</v>
       </c>
       <c r="E630" t="s">
         <v>7</v>
       </c>
       <c r="F630" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631">
-        <v>124744</v>
+        <v>211119</v>
       </c>
       <c r="B631" t="s">
         <v>637</v>
       </c>
       <c r="C631">
-        <v>14667.0</v>
+        <v>12905.0</v>
       </c>
       <c r="D631">
-        <v>0</v>
+        <v>481</v>
       </c>
       <c r="E631" t="s">
         <v>7</v>
       </c>
       <c r="F631" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632">
-        <v>124724</v>
+        <v>210347</v>
       </c>
       <c r="B632" t="s">
         <v>638</v>
       </c>
       <c r="C632">
-        <v>15250.0</v>
+        <v>12733.0</v>
       </c>
       <c r="D632">
-        <v>0</v>
+        <v>684</v>
       </c>
       <c r="E632" t="s">
         <v>7</v>
       </c>
       <c r="F632" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633">
-        <v>124714</v>
+        <v>209806</v>
       </c>
       <c r="B633" t="s">
         <v>639</v>
       </c>
       <c r="C633">
-        <v>15250.0</v>
+        <v>12773.0</v>
       </c>
       <c r="D633">
-        <v>0</v>
+        <v>480</v>
       </c>
       <c r="E633" t="s">
         <v>7</v>
       </c>
       <c r="F633" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634">
-        <v>204009</v>
+        <v>206061</v>
       </c>
       <c r="B634" t="s">
         <v>640</v>
       </c>
       <c r="C634">
-        <v>15000.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D634">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E634" t="s">
         <v>7</v>
       </c>
       <c r="F634" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635">
-        <v>124554</v>
+        <v>205917</v>
       </c>
       <c r="B635" t="s">
         <v>641</v>
       </c>
       <c r="C635">
-        <v>15250.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D635">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E635" t="s">
         <v>7</v>
       </c>
       <c r="F635" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636">
-        <v>124562</v>
+        <v>205777</v>
       </c>
       <c r="B636" t="s">
         <v>642</v>
       </c>
       <c r="C636">
-        <v>15500.0</v>
+        <v>12333.0</v>
       </c>
       <c r="D636">
         <v>0</v>
       </c>
       <c r="E636" t="s">
         <v>7</v>
       </c>
       <c r="F636" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637">
-        <v>124535</v>
+        <v>205584</v>
       </c>
       <c r="B637" t="s">
         <v>643</v>
       </c>
       <c r="C637">
-        <v>15333.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D637">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E637" t="s">
         <v>7</v>
       </c>
       <c r="F637" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638">
-        <v>124494</v>
+        <v>205491</v>
       </c>
       <c r="B638" t="s">
         <v>644</v>
       </c>
       <c r="C638">
-        <v>15333.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
       <c r="E638" t="s">
         <v>7</v>
       </c>
       <c r="F638" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639">
-        <v>124495</v>
+        <v>205395</v>
       </c>
       <c r="B639" t="s">
         <v>645</v>
       </c>
       <c r="C639">
-        <v>15500.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D639">
         <v>0</v>
       </c>
       <c r="E639" t="s">
         <v>7</v>
       </c>
       <c r="F639" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640">
-        <v>124492</v>
+        <v>205194</v>
       </c>
       <c r="B640" t="s">
         <v>646</v>
       </c>
       <c r="C640">
-        <v>15500.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D640">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E640" t="s">
         <v>7</v>
       </c>
       <c r="F640" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641">
-        <v>124445</v>
+        <v>204995</v>
       </c>
       <c r="B641" t="s">
         <v>647</v>
       </c>
       <c r="C641">
-        <v>15500.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D641">
-        <v>0</v>
+        <v>1253</v>
       </c>
       <c r="E641" t="s">
         <v>7</v>
       </c>
       <c r="F641" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642">
-        <v>124424</v>
+        <v>204816</v>
       </c>
       <c r="B642" t="s">
         <v>648</v>
       </c>
       <c r="C642">
-        <v>15500.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D642">
-        <v>0</v>
+        <v>1260</v>
       </c>
       <c r="E642" t="s">
         <v>7</v>
       </c>
       <c r="F642" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643">
-        <v>124432</v>
+        <v>204712</v>
       </c>
       <c r="B643" t="s">
         <v>649</v>
       </c>
       <c r="C643">
-        <v>15500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D643">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E643" t="s">
         <v>7</v>
       </c>
       <c r="F643" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644">
-        <v>124411</v>
+        <v>2</v>
       </c>
       <c r="B644" t="s">
         <v>650</v>
       </c>
       <c r="C644">
-        <v>15500.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D644">
-        <v>0</v>
+        <v>2120</v>
       </c>
       <c r="E644" t="s">
         <v>7</v>
       </c>
       <c r="F644" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645">
-        <v>124383</v>
+        <v>125485</v>
       </c>
       <c r="B645" t="s">
         <v>651</v>
       </c>
       <c r="C645">
-        <v>15500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D645">
         <v>0</v>
       </c>
       <c r="E645" t="s">
         <v>7</v>
       </c>
       <c r="F645" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646">
-        <v>124399</v>
+        <v>125471</v>
       </c>
       <c r="B646" t="s">
         <v>652</v>
       </c>
       <c r="C646">
-        <v>15500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D646">
         <v>0</v>
       </c>
       <c r="E646" t="s">
         <v>7</v>
       </c>
       <c r="F646" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647">
-        <v>124364</v>
+        <v>125454</v>
       </c>
       <c r="B647" t="s">
         <v>653</v>
       </c>
       <c r="C647">
-        <v>15500.0</v>
+        <v>8834.0</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
       <c r="E647" t="s">
         <v>7</v>
       </c>
       <c r="F647" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648">
-        <v>124333</v>
+        <v>125429</v>
       </c>
       <c r="B648" t="s">
         <v>654</v>
       </c>
       <c r="C648">
-        <v>15500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
       <c r="E648" t="s">
         <v>7</v>
       </c>
       <c r="F648" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649">
-        <v>124319</v>
+        <v>125417</v>
       </c>
       <c r="B649" t="s">
         <v>655</v>
       </c>
       <c r="C649">
-        <v>15500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
       <c r="E649" t="s">
         <v>7</v>
       </c>
       <c r="F649" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650">
-        <v>124305</v>
+        <v>125446</v>
       </c>
       <c r="B650" t="s">
         <v>656</v>
       </c>
       <c r="C650">
-        <v>15500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
       <c r="E650" t="s">
         <v>7</v>
       </c>
       <c r="F650" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651">
-        <v>124299</v>
+        <v>125450</v>
       </c>
       <c r="B651" t="s">
         <v>657</v>
       </c>
       <c r="C651">
-        <v>15500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D651">
         <v>0</v>
       </c>
       <c r="E651" t="s">
         <v>7</v>
       </c>
       <c r="F651" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652">
-        <v>124284</v>
+        <v>125372</v>
       </c>
       <c r="B652" t="s">
         <v>658</v>
       </c>
       <c r="C652">
-        <v>15500.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D652">
         <v>0</v>
       </c>
       <c r="E652" t="s">
         <v>7</v>
       </c>
       <c r="F652" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653">
-        <v>124270</v>
+        <v>125351</v>
       </c>
       <c r="B653" t="s">
         <v>659</v>
       </c>
       <c r="C653">
-        <v>15500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D653">
         <v>0</v>
       </c>
       <c r="E653" t="s">
         <v>7</v>
       </c>
       <c r="F653" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654">
-        <v>124236</v>
+        <v>125353</v>
       </c>
       <c r="B654" t="s">
         <v>660</v>
       </c>
       <c r="C654">
-        <v>15500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D654">
         <v>0</v>
       </c>
       <c r="E654" t="s">
         <v>7</v>
       </c>
       <c r="F654" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655">
-        <v>124250</v>
+        <v>125324</v>
       </c>
       <c r="B655" t="s">
         <v>661</v>
       </c>
       <c r="C655">
-        <v>15500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D655">
         <v>0</v>
       </c>
       <c r="E655" t="s">
         <v>7</v>
       </c>
       <c r="F655" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656">
-        <v>124225</v>
+        <v>125280</v>
       </c>
       <c r="B656" t="s">
         <v>662</v>
       </c>
       <c r="C656">
-        <v>15250.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D656">
         <v>0</v>
       </c>
       <c r="E656" t="s">
         <v>7</v>
       </c>
       <c r="F656" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657">
-        <v>124197</v>
+        <v>125278</v>
       </c>
       <c r="B657" t="s">
         <v>663</v>
       </c>
       <c r="C657">
-        <v>15500.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D657">
         <v>0</v>
       </c>
       <c r="E657" t="s">
         <v>7</v>
       </c>
       <c r="F657" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658">
-        <v>124192</v>
+        <v>125268</v>
       </c>
       <c r="B658" t="s">
         <v>664</v>
       </c>
       <c r="C658">
-        <v>15500.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D658">
         <v>0</v>
       </c>
       <c r="E658" t="s">
         <v>7</v>
       </c>
       <c r="F658" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659">
-        <v>124165</v>
+        <v>125257</v>
       </c>
       <c r="B659" t="s">
         <v>665</v>
       </c>
       <c r="C659">
-        <v>15500.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D659">
         <v>0</v>
       </c>
       <c r="E659" t="s">
         <v>7</v>
       </c>
       <c r="F659" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660">
-        <v>124149</v>
+        <v>125227</v>
       </c>
       <c r="B660" t="s">
         <v>666</v>
       </c>
       <c r="C660">
-        <v>15333.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D660">
         <v>0</v>
       </c>
       <c r="E660" t="s">
         <v>7</v>
       </c>
       <c r="F660" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661">
-        <v>124135</v>
+        <v>125250</v>
       </c>
       <c r="B661" t="s">
         <v>667</v>
       </c>
       <c r="C661">
-        <v>14667.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D661">
         <v>0</v>
       </c>
       <c r="E661" t="s">
         <v>7</v>
       </c>
       <c r="F661" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662">
-        <v>124110</v>
+        <v>1</v>
       </c>
       <c r="B662" t="s">
         <v>668</v>
       </c>
       <c r="C662">
-        <v>14667.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D662">
         <v>0</v>
       </c>
       <c r="E662" t="s">
         <v>7</v>
       </c>
       <c r="F662" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663">
-        <v>124141</v>
+        <v>125187</v>
       </c>
       <c r="B663" t="s">
         <v>669</v>
       </c>
       <c r="C663">
-        <v>14667.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D663">
         <v>0</v>
       </c>
       <c r="E663" t="s">
         <v>7</v>
       </c>
       <c r="F663" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664">
-        <v>124077</v>
+        <v>125171</v>
       </c>
       <c r="B664" t="s">
         <v>670</v>
       </c>
       <c r="C664">
-        <v>14500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D664">
         <v>0</v>
       </c>
       <c r="E664" t="s">
         <v>7</v>
       </c>
       <c r="F664" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665">
-        <v>124063</v>
+        <v>125145</v>
       </c>
       <c r="B665" t="s">
         <v>671</v>
       </c>
       <c r="C665">
-        <v>14500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D665">
         <v>0</v>
       </c>
       <c r="E665" t="s">
         <v>7</v>
       </c>
       <c r="F665" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666">
-        <v>124051</v>
+        <v>125143</v>
       </c>
       <c r="B666" t="s">
         <v>672</v>
       </c>
       <c r="C666">
-        <v>14500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D666">
         <v>0</v>
       </c>
       <c r="E666" t="s">
         <v>7</v>
       </c>
       <c r="F666" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667">
-        <v>124031</v>
+        <v>125140</v>
       </c>
       <c r="B667" t="s">
         <v>673</v>
       </c>
       <c r="C667">
-        <v>14500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D667">
         <v>0</v>
       </c>
       <c r="E667" t="s">
         <v>7</v>
       </c>
       <c r="F667" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668">
-        <v>124010</v>
+        <v>125089</v>
       </c>
       <c r="B668" t="s">
         <v>674</v>
       </c>
       <c r="C668">
-        <v>14500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D668">
         <v>0</v>
       </c>
       <c r="E668" t="s">
         <v>7</v>
       </c>
       <c r="F668" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669">
-        <v>123988</v>
+        <v>125086</v>
       </c>
       <c r="B669" t="s">
         <v>675</v>
       </c>
       <c r="C669">
-        <v>14500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D669">
         <v>0</v>
       </c>
       <c r="E669" t="s">
         <v>7</v>
       </c>
       <c r="F669" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670">
-        <v>123955</v>
+        <v>125072</v>
       </c>
       <c r="B670" t="s">
         <v>676</v>
       </c>
       <c r="C670">
-        <v>14500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D670">
         <v>0</v>
       </c>
       <c r="E670" t="s">
         <v>7</v>
       </c>
       <c r="F670" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671">
-        <v>123953</v>
+        <v>125052</v>
       </c>
       <c r="B671" t="s">
         <v>677</v>
       </c>
       <c r="C671">
-        <v>14167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D671">
         <v>0</v>
       </c>
       <c r="E671" t="s">
         <v>7</v>
       </c>
       <c r="F671" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672">
-        <v>123927</v>
+        <v>125044</v>
       </c>
       <c r="B672" t="s">
         <v>678</v>
       </c>
       <c r="C672">
-        <v>13500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D672">
         <v>0</v>
       </c>
       <c r="E672" t="s">
         <v>7</v>
       </c>
       <c r="F672" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673">
-        <v>123923</v>
+        <v>125030</v>
       </c>
       <c r="B673" t="s">
         <v>679</v>
       </c>
       <c r="C673">
-        <v>13333.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D673">
         <v>0</v>
       </c>
       <c r="E673" t="s">
         <v>7</v>
       </c>
       <c r="F673" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674">
-        <v>124009</v>
+        <v>125011</v>
       </c>
       <c r="B674" t="s">
         <v>680</v>
       </c>
       <c r="C674">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D674">
         <v>0</v>
       </c>
       <c r="E674" t="s">
         <v>7</v>
       </c>
       <c r="F674" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675">
-        <v>123881</v>
+        <v>124997</v>
       </c>
       <c r="B675" t="s">
         <v>681</v>
       </c>
       <c r="C675">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D675">
         <v>0</v>
       </c>
       <c r="E675" t="s">
         <v>7</v>
       </c>
       <c r="F675" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676">
-        <v>123865</v>
+        <v>124978</v>
       </c>
       <c r="B676" t="s">
         <v>682</v>
       </c>
       <c r="C676">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D676">
         <v>0</v>
       </c>
       <c r="E676" t="s">
         <v>7</v>
       </c>
       <c r="F676" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677">
-        <v>123879</v>
+        <v>124957</v>
       </c>
       <c r="B677" t="s">
         <v>683</v>
       </c>
       <c r="C677">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D677">
         <v>0</v>
       </c>
       <c r="E677" t="s">
         <v>7</v>
       </c>
       <c r="F677" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678">
-        <v>123834</v>
+        <v>124932</v>
       </c>
       <c r="B678" t="s">
         <v>684</v>
       </c>
       <c r="C678">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D678">
         <v>0</v>
       </c>
       <c r="E678" t="s">
         <v>7</v>
       </c>
       <c r="F678" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679">
-        <v>123824</v>
+        <v>124929</v>
       </c>
       <c r="B679" t="s">
         <v>685</v>
       </c>
       <c r="C679">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D679">
         <v>0</v>
       </c>
       <c r="E679" t="s">
         <v>7</v>
       </c>
       <c r="F679" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680">
-        <v>123806</v>
+        <v>124904</v>
       </c>
       <c r="B680" t="s">
         <v>686</v>
       </c>
       <c r="C680">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D680">
         <v>0</v>
       </c>
       <c r="E680" t="s">
         <v>7</v>
       </c>
       <c r="F680" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681">
-        <v>123775</v>
+        <v>124888</v>
       </c>
       <c r="B681" t="s">
         <v>687</v>
       </c>
       <c r="C681">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D681">
         <v>0</v>
       </c>
       <c r="E681" t="s">
         <v>7</v>
       </c>
       <c r="F681" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682">
-        <v>123762</v>
+        <v>124907</v>
       </c>
       <c r="B682" t="s">
         <v>688</v>
       </c>
       <c r="C682">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D682">
         <v>0</v>
       </c>
       <c r="E682" t="s">
         <v>7</v>
       </c>
       <c r="F682" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683">
-        <v>123748</v>
+        <v>124864</v>
       </c>
       <c r="B683" t="s">
         <v>689</v>
       </c>
       <c r="C683">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D683">
         <v>0</v>
       </c>
       <c r="E683" t="s">
         <v>7</v>
       </c>
       <c r="F683" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684">
-        <v>123733</v>
+        <v>124911</v>
       </c>
       <c r="B684" t="s">
         <v>690</v>
       </c>
       <c r="C684">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D684">
         <v>0</v>
       </c>
       <c r="E684" t="s">
         <v>7</v>
       </c>
       <c r="F684" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685">
-        <v>123707</v>
+        <v>124838</v>
       </c>
       <c r="B685" t="s">
         <v>691</v>
       </c>
       <c r="C685">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D685">
         <v>0</v>
       </c>
       <c r="E685" t="s">
         <v>7</v>
       </c>
       <c r="F685" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686">
-        <v>123706</v>
+        <v>124823</v>
       </c>
       <c r="B686" t="s">
         <v>692</v>
       </c>
       <c r="C686">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D686">
         <v>0</v>
       </c>
       <c r="E686" t="s">
         <v>7</v>
       </c>
       <c r="F686" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687">
-        <v>123691</v>
+        <v>124824</v>
       </c>
       <c r="B687" t="s">
         <v>693</v>
       </c>
       <c r="C687">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D687">
         <v>0</v>
       </c>
       <c r="E687" t="s">
         <v>7</v>
       </c>
       <c r="F687" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688">
-        <v>123676</v>
+        <v>124808</v>
       </c>
       <c r="B688" t="s">
         <v>694</v>
       </c>
       <c r="C688">
-        <v>13167.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D688">
         <v>0</v>
       </c>
       <c r="E688" t="s">
         <v>7</v>
       </c>
       <c r="F688" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689">
-        <v>123689</v>
+        <v>124788</v>
       </c>
       <c r="B689" t="s">
         <v>695</v>
       </c>
       <c r="C689">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D689">
         <v>0</v>
       </c>
       <c r="E689" t="s">
         <v>7</v>
       </c>
       <c r="F689" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690">
-        <v>123661</v>
+        <v>124757</v>
       </c>
       <c r="B690" t="s">
         <v>696</v>
       </c>
       <c r="C690">
-        <v>13000.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D690">
         <v>0</v>
       </c>
       <c r="E690" t="s">
         <v>7</v>
       </c>
       <c r="F690" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691">
-        <v>123641</v>
+        <v>124744</v>
       </c>
       <c r="B691" t="s">
         <v>697</v>
       </c>
       <c r="C691">
-        <v>13000.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D691">
         <v>0</v>
       </c>
       <c r="E691" t="s">
         <v>7</v>
       </c>
       <c r="F691" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692">
-        <v>123616</v>
+        <v>124724</v>
       </c>
       <c r="B692" t="s">
         <v>698</v>
       </c>
       <c r="C692">
-        <v>13000.0</v>
+        <v>15250.0</v>
       </c>
       <c r="D692">
         <v>0</v>
       </c>
       <c r="E692" t="s">
         <v>7</v>
       </c>
       <c r="F692" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693">
-        <v>123601</v>
+        <v>124714</v>
       </c>
       <c r="B693" t="s">
         <v>699</v>
       </c>
       <c r="C693">
-        <v>13000.0</v>
+        <v>15250.0</v>
       </c>
       <c r="D693">
         <v>0</v>
       </c>
       <c r="E693" t="s">
         <v>7</v>
       </c>
       <c r="F693" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694">
-        <v>123587</v>
+        <v>204009</v>
       </c>
       <c r="B694" t="s">
         <v>700</v>
       </c>
       <c r="C694">
-        <v>13000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D694">
         <v>0</v>
       </c>
       <c r="E694" t="s">
         <v>7</v>
       </c>
       <c r="F694" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695">
-        <v>123565</v>
+        <v>124554</v>
       </c>
       <c r="B695" t="s">
         <v>701</v>
       </c>
       <c r="C695">
-        <v>13000.0</v>
+        <v>15250.0</v>
       </c>
       <c r="D695">
         <v>0</v>
       </c>
       <c r="E695" t="s">
         <v>7</v>
       </c>
       <c r="F695" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696">
-        <v>123553</v>
+        <v>124562</v>
       </c>
       <c r="B696" t="s">
         <v>702</v>
       </c>
       <c r="C696">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D696">
         <v>0</v>
       </c>
       <c r="E696" t="s">
         <v>7</v>
       </c>
       <c r="F696" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697">
-        <v>123525</v>
+        <v>124535</v>
       </c>
       <c r="B697" t="s">
         <v>703</v>
       </c>
       <c r="C697">
-        <v>13000.0</v>
+        <v>15333.0</v>
       </c>
       <c r="D697">
         <v>0</v>
       </c>
       <c r="E697" t="s">
         <v>7</v>
       </c>
       <c r="F697" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698">
-        <v>123513</v>
+        <v>124494</v>
       </c>
       <c r="B698" t="s">
         <v>704</v>
       </c>
       <c r="C698">
-        <v>13000.0</v>
+        <v>15333.0</v>
       </c>
       <c r="D698">
         <v>0</v>
       </c>
       <c r="E698" t="s">
         <v>7</v>
       </c>
       <c r="F698" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699">
-        <v>123487</v>
+        <v>124495</v>
       </c>
       <c r="B699" t="s">
         <v>705</v>
       </c>
       <c r="C699">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D699">
         <v>0</v>
       </c>
       <c r="E699" t="s">
         <v>7</v>
       </c>
       <c r="F699" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700">
-        <v>123474</v>
+        <v>124492</v>
       </c>
       <c r="B700" t="s">
         <v>706</v>
       </c>
       <c r="C700">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D700">
         <v>0</v>
       </c>
       <c r="E700" t="s">
         <v>7</v>
       </c>
       <c r="F700" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701">
-        <v>123479</v>
+        <v>124445</v>
       </c>
       <c r="B701" t="s">
         <v>707</v>
       </c>
       <c r="C701">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D701">
         <v>0</v>
       </c>
       <c r="E701" t="s">
         <v>7</v>
       </c>
       <c r="F701" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702">
-        <v>123435</v>
+        <v>124424</v>
       </c>
       <c r="B702" t="s">
         <v>708</v>
       </c>
       <c r="C702">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D702">
         <v>0</v>
       </c>
       <c r="E702" t="s">
         <v>7</v>
       </c>
       <c r="F702" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703">
-        <v>123421</v>
+        <v>124432</v>
       </c>
       <c r="B703" t="s">
         <v>709</v>
       </c>
       <c r="C703">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D703">
         <v>0</v>
       </c>
       <c r="E703" t="s">
         <v>7</v>
       </c>
       <c r="F703" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704">
-        <v>123440</v>
+        <v>124411</v>
       </c>
       <c r="B704" t="s">
         <v>710</v>
       </c>
       <c r="C704">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D704">
         <v>0</v>
       </c>
       <c r="E704" t="s">
         <v>7</v>
       </c>
       <c r="F704" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705">
-        <v>123392</v>
+        <v>124383</v>
       </c>
       <c r="B705" t="s">
         <v>711</v>
       </c>
       <c r="C705">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D705">
         <v>0</v>
       </c>
       <c r="E705" t="s">
         <v>7</v>
       </c>
       <c r="F705" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706">
-        <v>123377</v>
+        <v>124399</v>
       </c>
       <c r="B706" t="s">
         <v>712</v>
       </c>
       <c r="C706">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D706">
         <v>0</v>
       </c>
       <c r="E706" t="s">
         <v>7</v>
       </c>
       <c r="F706" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707">
-        <v>123358</v>
+        <v>124364</v>
       </c>
       <c r="B707" t="s">
         <v>713</v>
       </c>
       <c r="C707">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D707">
         <v>0</v>
       </c>
       <c r="E707" t="s">
         <v>7</v>
       </c>
       <c r="F707" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708">
-        <v>123331</v>
+        <v>124333</v>
       </c>
       <c r="B708" t="s">
         <v>714</v>
       </c>
       <c r="C708">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D708">
         <v>0</v>
       </c>
       <c r="E708" t="s">
         <v>7</v>
       </c>
       <c r="F708" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709">
-        <v>123303</v>
+        <v>124319</v>
       </c>
       <c r="B709" t="s">
         <v>715</v>
       </c>
       <c r="C709">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D709">
         <v>0</v>
       </c>
       <c r="E709" t="s">
         <v>7</v>
       </c>
       <c r="F709" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710">
-        <v>123333</v>
+        <v>124305</v>
       </c>
       <c r="B710" t="s">
         <v>716</v>
       </c>
       <c r="C710">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D710">
         <v>0</v>
       </c>
       <c r="E710" t="s">
         <v>7</v>
       </c>
       <c r="F710" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711">
-        <v>123264</v>
+        <v>124299</v>
       </c>
       <c r="B711" t="s">
         <v>717</v>
       </c>
       <c r="C711">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D711">
         <v>0</v>
       </c>
       <c r="E711" t="s">
         <v>7</v>
       </c>
       <c r="F711" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712">
-        <v>123246</v>
+        <v>124284</v>
       </c>
       <c r="B712" t="s">
         <v>718</v>
       </c>
       <c r="C712">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D712">
         <v>0</v>
       </c>
       <c r="E712" t="s">
         <v>7</v>
       </c>
       <c r="F712" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713">
-        <v>123241</v>
+        <v>124270</v>
       </c>
       <c r="B713" t="s">
         <v>719</v>
       </c>
       <c r="C713">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D713">
         <v>0</v>
       </c>
       <c r="E713" t="s">
         <v>7</v>
       </c>
       <c r="F713" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714">
-        <v>123208</v>
+        <v>124236</v>
       </c>
       <c r="B714" t="s">
         <v>720</v>
       </c>
       <c r="C714">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D714">
         <v>0</v>
       </c>
       <c r="E714" t="s">
         <v>7</v>
       </c>
       <c r="F714" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715">
-        <v>123192</v>
+        <v>124250</v>
       </c>
       <c r="B715" t="s">
         <v>721</v>
       </c>
       <c r="C715">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D715">
         <v>0</v>
       </c>
       <c r="E715" t="s">
         <v>7</v>
       </c>
       <c r="F715" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716">
-        <v>123175</v>
+        <v>124225</v>
       </c>
       <c r="B716" t="s">
         <v>722</v>
       </c>
       <c r="C716">
-        <v>13000.0</v>
+        <v>15250.0</v>
       </c>
       <c r="D716">
         <v>0</v>
       </c>
       <c r="E716" t="s">
         <v>7</v>
       </c>
       <c r="F716" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717">
-        <v>123144</v>
+        <v>124197</v>
       </c>
       <c r="B717" t="s">
         <v>723</v>
       </c>
       <c r="C717">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D717">
         <v>0</v>
       </c>
       <c r="E717" t="s">
         <v>7</v>
       </c>
       <c r="F717" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718">
-        <v>123128</v>
+        <v>124192</v>
       </c>
       <c r="B718" t="s">
         <v>724</v>
       </c>
       <c r="C718">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D718">
         <v>0</v>
       </c>
       <c r="E718" t="s">
         <v>7</v>
       </c>
       <c r="F718" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719">
-        <v>123106</v>
+        <v>124165</v>
       </c>
       <c r="B719" t="s">
         <v>725</v>
       </c>
       <c r="C719">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D719">
         <v>0</v>
       </c>
       <c r="E719" t="s">
         <v>7</v>
       </c>
       <c r="F719" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720">
-        <v>123090</v>
+        <v>124149</v>
       </c>
       <c r="B720" t="s">
         <v>726</v>
       </c>
       <c r="C720">
-        <v>13000.0</v>
+        <v>15333.0</v>
       </c>
       <c r="D720">
         <v>0</v>
       </c>
       <c r="E720" t="s">
         <v>7</v>
       </c>
       <c r="F720" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721">
-        <v>123077</v>
+        <v>124135</v>
       </c>
       <c r="B721" t="s">
         <v>727</v>
       </c>
       <c r="C721">
-        <v>13000.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D721">
         <v>0</v>
       </c>
       <c r="E721" t="s">
         <v>7</v>
       </c>
       <c r="F721" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722">
-        <v>123064</v>
+        <v>124110</v>
       </c>
       <c r="B722" t="s">
         <v>728</v>
       </c>
       <c r="C722">
-        <v>13000.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D722">
         <v>0</v>
       </c>
       <c r="E722" t="s">
         <v>7</v>
       </c>
       <c r="F722" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723">
-        <v>123047</v>
+        <v>124141</v>
       </c>
       <c r="B723" t="s">
         <v>729</v>
       </c>
       <c r="C723">
-        <v>13000.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D723">
         <v>0</v>
       </c>
       <c r="E723" t="s">
         <v>7</v>
       </c>
       <c r="F723" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724">
-        <v>123019</v>
+        <v>124077</v>
       </c>
       <c r="B724" t="s">
         <v>730</v>
       </c>
       <c r="C724">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D724">
         <v>0</v>
       </c>
       <c r="E724" t="s">
         <v>7</v>
       </c>
       <c r="F724" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725">
-        <v>122994</v>
+        <v>124063</v>
       </c>
       <c r="B725" t="s">
         <v>731</v>
       </c>
       <c r="C725">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D725">
         <v>0</v>
       </c>
       <c r="E725" t="s">
         <v>7</v>
       </c>
       <c r="F725" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726">
-        <v>122981</v>
+        <v>124051</v>
       </c>
       <c r="B726" t="s">
         <v>732</v>
       </c>
       <c r="C726">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D726">
         <v>0</v>
       </c>
       <c r="E726" t="s">
         <v>7</v>
       </c>
       <c r="F726" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727">
-        <v>122973</v>
+        <v>124031</v>
       </c>
       <c r="B727" t="s">
         <v>733</v>
       </c>
       <c r="C727">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D727">
         <v>0</v>
       </c>
       <c r="E727" t="s">
         <v>7</v>
       </c>
       <c r="F727" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728">
-        <v>122953</v>
+        <v>124010</v>
       </c>
       <c r="B728" t="s">
         <v>734</v>
       </c>
       <c r="C728">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D728">
         <v>0</v>
       </c>
       <c r="E728" t="s">
         <v>7</v>
       </c>
       <c r="F728" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729">
-        <v>122918</v>
+        <v>123988</v>
       </c>
       <c r="B729" t="s">
         <v>735</v>
       </c>
       <c r="C729">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D729">
         <v>0</v>
       </c>
       <c r="E729" t="s">
         <v>7</v>
       </c>
       <c r="F729" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730">
-        <v>122901</v>
+        <v>123955</v>
       </c>
       <c r="B730" t="s">
         <v>736</v>
       </c>
       <c r="C730">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D730">
         <v>0</v>
       </c>
       <c r="E730" t="s">
         <v>7</v>
       </c>
       <c r="F730" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731">
-        <v>122887</v>
+        <v>123953</v>
       </c>
       <c r="B731" t="s">
         <v>737</v>
       </c>
       <c r="C731">
-        <v>13000.0</v>
+        <v>14167.0</v>
       </c>
       <c r="D731">
         <v>0</v>
       </c>
       <c r="E731" t="s">
         <v>7</v>
       </c>
       <c r="F731" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732">
-        <v>122882</v>
+        <v>123927</v>
       </c>
       <c r="B732" t="s">
         <v>738</v>
       </c>
       <c r="C732">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D732">
         <v>0</v>
       </c>
       <c r="E732" t="s">
         <v>7</v>
       </c>
       <c r="F732" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733">
-        <v>122850</v>
+        <v>123923</v>
       </c>
       <c r="B733" t="s">
         <v>739</v>
       </c>
       <c r="C733">
-        <v>13000.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D733">
         <v>0</v>
       </c>
       <c r="E733" t="s">
         <v>7</v>
       </c>
       <c r="F733" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734">
-        <v>122832</v>
+        <v>124009</v>
       </c>
       <c r="B734" t="s">
         <v>740</v>
       </c>
       <c r="C734">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D734">
         <v>0</v>
       </c>
       <c r="E734" t="s">
         <v>7</v>
       </c>
       <c r="F734" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735">
-        <v>122818</v>
+        <v>123881</v>
       </c>
       <c r="B735" t="s">
         <v>741</v>
       </c>
       <c r="C735">
-        <v>12833.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D735">
         <v>0</v>
       </c>
       <c r="E735" t="s">
         <v>7</v>
       </c>
       <c r="F735" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736">
-        <v>71944</v>
+        <v>123865</v>
       </c>
       <c r="B736" t="s">
         <v>742</v>
       </c>
       <c r="C736">
-        <v>8500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D736">
         <v>0</v>
       </c>
       <c r="E736" t="s">
         <v>7</v>
       </c>
       <c r="F736" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737">
-        <v>72075</v>
+        <v>123879</v>
       </c>
       <c r="B737" t="s">
         <v>743</v>
       </c>
       <c r="C737">
-        <v>8500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D737">
         <v>0</v>
       </c>
       <c r="E737" t="s">
         <v>7</v>
       </c>
       <c r="F737" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738">
-        <v>71853</v>
+        <v>123834</v>
       </c>
       <c r="B738" t="s">
         <v>744</v>
       </c>
       <c r="C738">
-        <v>8500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D738">
         <v>0</v>
       </c>
       <c r="E738" t="s">
         <v>7</v>
       </c>
       <c r="F738" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739">
-        <v>126907</v>
+        <v>123824</v>
       </c>
       <c r="B739" t="s">
         <v>745</v>
       </c>
       <c r="C739">
-        <v>8750.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D739">
         <v>0</v>
       </c>
       <c r="E739" t="s">
         <v>7</v>
       </c>
       <c r="F739" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740">
-        <v>71324</v>
+        <v>123806</v>
       </c>
       <c r="B740" t="s">
         <v>746</v>
       </c>
       <c r="C740">
-        <v>8667.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D740">
         <v>0</v>
       </c>
       <c r="E740" t="s">
         <v>7</v>
       </c>
       <c r="F740" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741">
-        <v>72081</v>
+        <v>123775</v>
       </c>
       <c r="B741" t="s">
         <v>747</v>
       </c>
       <c r="C741">
-        <v>8667.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D741">
         <v>0</v>
       </c>
       <c r="E741" t="s">
         <v>7</v>
       </c>
       <c r="F741" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742">
-        <v>72045</v>
+        <v>123762</v>
       </c>
       <c r="B742" t="s">
         <v>748</v>
       </c>
       <c r="C742">
-        <v>8667.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D742">
         <v>0</v>
       </c>
       <c r="E742" t="s">
         <v>7</v>
       </c>
       <c r="F742" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743">
-        <v>72025</v>
+        <v>123748</v>
       </c>
       <c r="B743" t="s">
         <v>749</v>
       </c>
       <c r="C743">
-        <v>8667.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D743">
         <v>0</v>
       </c>
       <c r="E743" t="s">
         <v>7</v>
       </c>
       <c r="F743" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744">
-        <v>71970</v>
+        <v>123733</v>
       </c>
       <c r="B744" t="s">
         <v>750</v>
       </c>
       <c r="C744">
-        <v>8500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D744">
         <v>0</v>
       </c>
       <c r="E744" t="s">
         <v>7</v>
       </c>
       <c r="F744" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745">
-        <v>126733</v>
+        <v>123707</v>
       </c>
       <c r="B745" t="s">
         <v>751</v>
       </c>
       <c r="C745">
-        <v>9000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D745">
         <v>0</v>
       </c>
       <c r="E745" t="s">
         <v>7</v>
       </c>
       <c r="F745" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746">
-        <v>126750</v>
+        <v>123706</v>
       </c>
       <c r="B746" t="s">
         <v>752</v>
       </c>
       <c r="C746">
-        <v>9000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D746">
         <v>0</v>
       </c>
       <c r="E746" t="s">
         <v>7</v>
       </c>
       <c r="F746" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747">
-        <v>71838</v>
+        <v>123691</v>
       </c>
       <c r="B747" t="s">
         <v>753</v>
       </c>
       <c r="C747">
-        <v>8500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D747">
         <v>0</v>
       </c>
       <c r="E747" t="s">
         <v>7</v>
       </c>
       <c r="F747" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748">
-        <v>71410</v>
+        <v>123676</v>
       </c>
       <c r="B748" t="s">
         <v>754</v>
       </c>
       <c r="C748">
-        <v>8500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D748">
         <v>0</v>
       </c>
       <c r="E748" t="s">
         <v>7</v>
       </c>
       <c r="F748" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749">
-        <v>71860</v>
+        <v>123689</v>
       </c>
       <c r="B749" t="s">
         <v>755</v>
       </c>
       <c r="C749">
-        <v>8333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D749">
         <v>0</v>
       </c>
       <c r="E749" t="s">
         <v>7</v>
       </c>
       <c r="F749" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750">
-        <v>71569</v>
+        <v>123661</v>
       </c>
       <c r="B750" t="s">
         <v>756</v>
       </c>
       <c r="C750">
-        <v>9167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D750">
         <v>0</v>
       </c>
       <c r="E750" t="s">
         <v>7</v>
       </c>
       <c r="F750" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751">
-        <v>71857</v>
+        <v>123641</v>
       </c>
       <c r="B751" t="s">
         <v>757</v>
       </c>
       <c r="C751">
-        <v>9167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D751">
         <v>0</v>
       </c>
       <c r="E751" t="s">
         <v>7</v>
       </c>
       <c r="F751" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752">
-        <v>71818</v>
+        <v>123616</v>
       </c>
       <c r="B752" t="s">
         <v>758</v>
       </c>
       <c r="C752">
-        <v>8667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D752">
         <v>0</v>
       </c>
       <c r="E752" t="s">
         <v>7</v>
       </c>
       <c r="F752" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753">
-        <v>71731</v>
+        <v>123601</v>
       </c>
       <c r="B753" t="s">
         <v>759</v>
       </c>
       <c r="C753">
-        <v>8833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D753">
         <v>0</v>
       </c>
       <c r="E753" t="s">
         <v>7</v>
       </c>
       <c r="F753" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754">
-        <v>71705</v>
+        <v>123587</v>
       </c>
       <c r="B754" t="s">
         <v>760</v>
       </c>
       <c r="C754">
-        <v>8833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D754">
         <v>0</v>
       </c>
       <c r="E754" t="s">
         <v>7</v>
       </c>
       <c r="F754" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755">
-        <v>71542</v>
+        <v>123565</v>
       </c>
       <c r="B755" t="s">
         <v>761</v>
       </c>
       <c r="C755">
-        <v>8833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D755">
         <v>0</v>
       </c>
       <c r="E755" t="s">
         <v>7</v>
       </c>
       <c r="F755" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756">
-        <v>71729</v>
+        <v>123553</v>
       </c>
       <c r="B756" t="s">
         <v>762</v>
       </c>
       <c r="C756">
-        <v>8833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D756">
         <v>0</v>
       </c>
       <c r="E756" t="s">
         <v>7</v>
       </c>
       <c r="F756" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757">
-        <v>71237</v>
+        <v>123525</v>
       </c>
       <c r="B757" t="s">
         <v>763</v>
       </c>
       <c r="C757">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D757">
         <v>0</v>
       </c>
       <c r="E757" t="s">
         <v>7</v>
       </c>
       <c r="F757" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758">
-        <v>71603</v>
+        <v>123513</v>
       </c>
       <c r="B758" t="s">
         <v>764</v>
       </c>
       <c r="C758">
-        <v>10000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D758">
         <v>0</v>
       </c>
       <c r="E758" t="s">
         <v>7</v>
       </c>
       <c r="F758" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759">
-        <v>71638</v>
+        <v>123487</v>
       </c>
       <c r="B759" t="s">
         <v>765</v>
       </c>
       <c r="C759">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D759">
         <v>0</v>
       </c>
       <c r="E759" t="s">
         <v>7</v>
       </c>
       <c r="F759" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760">
-        <v>71564</v>
+        <v>123474</v>
       </c>
       <c r="B760" t="s">
         <v>766</v>
       </c>
       <c r="C760">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D760">
         <v>0</v>
       </c>
       <c r="E760" t="s">
         <v>7</v>
       </c>
       <c r="F760" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761">
-        <v>126469</v>
+        <v>123479</v>
       </c>
       <c r="B761" t="s">
         <v>767</v>
       </c>
       <c r="C761">
-        <v>8000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D761">
         <v>0</v>
       </c>
       <c r="E761" t="s">
         <v>7</v>
       </c>
       <c r="F761" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762">
-        <v>71536</v>
+        <v>123435</v>
       </c>
       <c r="B762" t="s">
         <v>768</v>
       </c>
       <c r="C762">
-        <v>9400.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D762">
         <v>0</v>
       </c>
       <c r="E762" t="s">
         <v>7</v>
       </c>
       <c r="F762" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763">
-        <v>71185</v>
+        <v>123421</v>
       </c>
       <c r="B763" t="s">
         <v>769</v>
       </c>
       <c r="C763">
-        <v>9400.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D763">
         <v>0</v>
       </c>
       <c r="E763" t="s">
         <v>7</v>
       </c>
       <c r="F763" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764">
-        <v>71030</v>
+        <v>123440</v>
       </c>
       <c r="B764" t="s">
         <v>770</v>
       </c>
       <c r="C764">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D764">
         <v>0</v>
       </c>
       <c r="E764" t="s">
         <v>7</v>
       </c>
       <c r="F764" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765">
-        <v>71129</v>
+        <v>123392</v>
       </c>
       <c r="B765" t="s">
         <v>771</v>
       </c>
       <c r="C765">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D765">
         <v>0</v>
       </c>
       <c r="E765" t="s">
         <v>7</v>
       </c>
       <c r="F765" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766">
-        <v>71262</v>
+        <v>123377</v>
       </c>
       <c r="B766" t="s">
         <v>772</v>
       </c>
       <c r="C766">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D766">
         <v>0</v>
       </c>
       <c r="E766" t="s">
         <v>7</v>
       </c>
       <c r="F766" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767">
-        <v>71450</v>
+        <v>123358</v>
       </c>
       <c r="B767" t="s">
         <v>773</v>
       </c>
       <c r="C767">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D767">
         <v>0</v>
       </c>
       <c r="E767" t="s">
         <v>7</v>
       </c>
       <c r="F767" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768">
-        <v>71321</v>
+        <v>123331</v>
       </c>
       <c r="B768" t="s">
         <v>774</v>
       </c>
       <c r="C768">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D768">
         <v>0</v>
       </c>
       <c r="E768" t="s">
         <v>7</v>
       </c>
       <c r="F768" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769">
-        <v>71241</v>
+        <v>123303</v>
       </c>
       <c r="B769" t="s">
         <v>775</v>
       </c>
       <c r="C769">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D769">
         <v>0</v>
       </c>
       <c r="E769" t="s">
         <v>7</v>
       </c>
       <c r="F769" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770">
-        <v>71308</v>
+        <v>123333</v>
       </c>
       <c r="B770" t="s">
         <v>776</v>
       </c>
       <c r="C770">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D770">
         <v>0</v>
       </c>
       <c r="E770" t="s">
         <v>7</v>
       </c>
       <c r="F770" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771">
-        <v>71296</v>
+        <v>123264</v>
       </c>
       <c r="B771" t="s">
         <v>777</v>
       </c>
       <c r="C771">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D771">
         <v>0</v>
       </c>
       <c r="E771" t="s">
         <v>7</v>
       </c>
       <c r="F771" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772">
-        <v>71246</v>
+        <v>123246</v>
       </c>
       <c r="B772" t="s">
         <v>778</v>
       </c>
       <c r="C772">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D772">
         <v>0</v>
       </c>
       <c r="E772" t="s">
         <v>7</v>
       </c>
       <c r="F772" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773">
-        <v>71367</v>
+        <v>123241</v>
       </c>
       <c r="B773" t="s">
         <v>779</v>
       </c>
       <c r="C773">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D773">
         <v>0</v>
       </c>
       <c r="E773" t="s">
         <v>7</v>
       </c>
       <c r="F773" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774">
-        <v>70924</v>
+        <v>123208</v>
       </c>
       <c r="B774" t="s">
         <v>780</v>
       </c>
       <c r="C774">
-        <v>9500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D774">
         <v>0</v>
       </c>
       <c r="E774" t="s">
         <v>7</v>
       </c>
       <c r="F774" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775">
-        <v>70920</v>
+        <v>123192</v>
       </c>
       <c r="B775" t="s">
         <v>781</v>
       </c>
       <c r="C775">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D775">
         <v>0</v>
       </c>
       <c r="E775" t="s">
         <v>7</v>
       </c>
       <c r="F775" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776">
-        <v>71219</v>
+        <v>123175</v>
       </c>
       <c r="B776" t="s">
         <v>782</v>
       </c>
       <c r="C776">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D776">
         <v>0</v>
       </c>
       <c r="E776" t="s">
         <v>7</v>
       </c>
       <c r="F776" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777">
-        <v>70964</v>
+        <v>123144</v>
       </c>
       <c r="B777" t="s">
         <v>783</v>
       </c>
       <c r="C777">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D777">
         <v>0</v>
       </c>
       <c r="E777" t="s">
         <v>7</v>
       </c>
       <c r="F777" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778">
-        <v>71012</v>
+        <v>123128</v>
       </c>
       <c r="B778" t="s">
         <v>784</v>
       </c>
       <c r="C778">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D778">
         <v>0</v>
       </c>
       <c r="E778" t="s">
         <v>7</v>
       </c>
       <c r="F778" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779">
-        <v>70945</v>
+        <v>123106</v>
       </c>
       <c r="B779" t="s">
         <v>785</v>
       </c>
       <c r="C779">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D779">
         <v>0</v>
       </c>
       <c r="E779" t="s">
         <v>7</v>
       </c>
       <c r="F779" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780">
-        <v>70928</v>
+        <v>123090</v>
       </c>
       <c r="B780" t="s">
         <v>786</v>
       </c>
       <c r="C780">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D780">
         <v>0</v>
       </c>
       <c r="E780" t="s">
         <v>7</v>
       </c>
       <c r="F780" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781">
-        <v>70991</v>
+        <v>123077</v>
       </c>
       <c r="B781" t="s">
         <v>787</v>
       </c>
       <c r="C781">
-        <v>10500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D781">
         <v>0</v>
       </c>
       <c r="E781" t="s">
         <v>7</v>
       </c>
       <c r="F781" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782">
-        <v>71010</v>
+        <v>123064</v>
       </c>
       <c r="B782" t="s">
         <v>788</v>
       </c>
       <c r="C782">
-        <v>8500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D782">
         <v>0</v>
       </c>
       <c r="E782" t="s">
         <v>7</v>
       </c>
       <c r="F782" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783">
-        <v>71122</v>
+        <v>123047</v>
       </c>
       <c r="B783" t="s">
         <v>789</v>
       </c>
       <c r="C783">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D783">
         <v>0</v>
       </c>
       <c r="E783" t="s">
         <v>7</v>
       </c>
       <c r="F783" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784">
-        <v>71114</v>
+        <v>123019</v>
       </c>
       <c r="B784" t="s">
         <v>790</v>
       </c>
       <c r="C784">
+        <v>13000.0</v>
+      </c>
+      <c r="D784">
+        <v>0</v>
+      </c>
+      <c r="E784" t="s">
+        <v>7</v>
+      </c>
+      <c r="F784" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="785" spans="1:6">
+      <c r="A785">
+        <v>122994</v>
+      </c>
+      <c r="B785" t="s">
+        <v>791</v>
+      </c>
+      <c r="C785">
+        <v>13000.0</v>
+      </c>
+      <c r="D785">
+        <v>0</v>
+      </c>
+      <c r="E785" t="s">
+        <v>7</v>
+      </c>
+      <c r="F785" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="786" spans="1:6">
+      <c r="A786">
+        <v>122981</v>
+      </c>
+      <c r="B786" t="s">
+        <v>792</v>
+      </c>
+      <c r="C786">
+        <v>13000.0</v>
+      </c>
+      <c r="D786">
+        <v>0</v>
+      </c>
+      <c r="E786" t="s">
+        <v>7</v>
+      </c>
+      <c r="F786" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="787" spans="1:6">
+      <c r="A787">
+        <v>122973</v>
+      </c>
+      <c r="B787" t="s">
+        <v>793</v>
+      </c>
+      <c r="C787">
+        <v>13000.0</v>
+      </c>
+      <c r="D787">
+        <v>0</v>
+      </c>
+      <c r="E787" t="s">
+        <v>7</v>
+      </c>
+      <c r="F787" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="788" spans="1:6">
+      <c r="A788">
+        <v>122953</v>
+      </c>
+      <c r="B788" t="s">
+        <v>794</v>
+      </c>
+      <c r="C788">
+        <v>13000.0</v>
+      </c>
+      <c r="D788">
+        <v>0</v>
+      </c>
+      <c r="E788" t="s">
+        <v>7</v>
+      </c>
+      <c r="F788" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="789" spans="1:6">
+      <c r="A789">
+        <v>122918</v>
+      </c>
+      <c r="B789" t="s">
+        <v>795</v>
+      </c>
+      <c r="C789">
+        <v>13000.0</v>
+      </c>
+      <c r="D789">
+        <v>0</v>
+      </c>
+      <c r="E789" t="s">
+        <v>7</v>
+      </c>
+      <c r="F789" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="790" spans="1:6">
+      <c r="A790">
+        <v>122901</v>
+      </c>
+      <c r="B790" t="s">
+        <v>796</v>
+      </c>
+      <c r="C790">
+        <v>13000.0</v>
+      </c>
+      <c r="D790">
+        <v>0</v>
+      </c>
+      <c r="E790" t="s">
+        <v>7</v>
+      </c>
+      <c r="F790" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="791" spans="1:6">
+      <c r="A791">
+        <v>122887</v>
+      </c>
+      <c r="B791" t="s">
+        <v>797</v>
+      </c>
+      <c r="C791">
+        <v>13000.0</v>
+      </c>
+      <c r="D791">
+        <v>0</v>
+      </c>
+      <c r="E791" t="s">
+        <v>7</v>
+      </c>
+      <c r="F791" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="792" spans="1:6">
+      <c r="A792">
+        <v>122882</v>
+      </c>
+      <c r="B792" t="s">
+        <v>798</v>
+      </c>
+      <c r="C792">
+        <v>13000.0</v>
+      </c>
+      <c r="D792">
+        <v>0</v>
+      </c>
+      <c r="E792" t="s">
+        <v>7</v>
+      </c>
+      <c r="F792" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="793" spans="1:6">
+      <c r="A793">
+        <v>122850</v>
+      </c>
+      <c r="B793" t="s">
+        <v>799</v>
+      </c>
+      <c r="C793">
+        <v>13000.0</v>
+      </c>
+      <c r="D793">
+        <v>0</v>
+      </c>
+      <c r="E793" t="s">
+        <v>7</v>
+      </c>
+      <c r="F793" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="794" spans="1:6">
+      <c r="A794">
+        <v>122832</v>
+      </c>
+      <c r="B794" t="s">
+        <v>800</v>
+      </c>
+      <c r="C794">
+        <v>13000.0</v>
+      </c>
+      <c r="D794">
+        <v>0</v>
+      </c>
+      <c r="E794" t="s">
+        <v>7</v>
+      </c>
+      <c r="F794" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="795" spans="1:6">
+      <c r="A795">
+        <v>122818</v>
+      </c>
+      <c r="B795" t="s">
+        <v>801</v>
+      </c>
+      <c r="C795">
+        <v>12833.0</v>
+      </c>
+      <c r="D795">
+        <v>0</v>
+      </c>
+      <c r="E795" t="s">
+        <v>7</v>
+      </c>
+      <c r="F795" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="796" spans="1:6">
+      <c r="A796">
+        <v>71944</v>
+      </c>
+      <c r="B796" t="s">
+        <v>802</v>
+      </c>
+      <c r="C796">
+        <v>8500.0</v>
+      </c>
+      <c r="D796">
+        <v>0</v>
+      </c>
+      <c r="E796" t="s">
+        <v>7</v>
+      </c>
+      <c r="F796" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="797" spans="1:6">
+      <c r="A797">
+        <v>72075</v>
+      </c>
+      <c r="B797" t="s">
+        <v>803</v>
+      </c>
+      <c r="C797">
+        <v>8500.0</v>
+      </c>
+      <c r="D797">
+        <v>0</v>
+      </c>
+      <c r="E797" t="s">
+        <v>7</v>
+      </c>
+      <c r="F797" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="798" spans="1:6">
+      <c r="A798">
+        <v>71853</v>
+      </c>
+      <c r="B798" t="s">
+        <v>804</v>
+      </c>
+      <c r="C798">
+        <v>8500.0</v>
+      </c>
+      <c r="D798">
+        <v>0</v>
+      </c>
+      <c r="E798" t="s">
+        <v>7</v>
+      </c>
+      <c r="F798" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="799" spans="1:6">
+      <c r="A799">
+        <v>126907</v>
+      </c>
+      <c r="B799" t="s">
+        <v>805</v>
+      </c>
+      <c r="C799">
+        <v>8750.0</v>
+      </c>
+      <c r="D799">
+        <v>0</v>
+      </c>
+      <c r="E799" t="s">
+        <v>7</v>
+      </c>
+      <c r="F799" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="800" spans="1:6">
+      <c r="A800">
+        <v>71324</v>
+      </c>
+      <c r="B800" t="s">
+        <v>806</v>
+      </c>
+      <c r="C800">
+        <v>8667.0</v>
+      </c>
+      <c r="D800">
+        <v>0</v>
+      </c>
+      <c r="E800" t="s">
+        <v>7</v>
+      </c>
+      <c r="F800" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="801" spans="1:6">
+      <c r="A801">
+        <v>72081</v>
+      </c>
+      <c r="B801" t="s">
+        <v>807</v>
+      </c>
+      <c r="C801">
+        <v>8667.0</v>
+      </c>
+      <c r="D801">
+        <v>0</v>
+      </c>
+      <c r="E801" t="s">
+        <v>7</v>
+      </c>
+      <c r="F801" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="802" spans="1:6">
+      <c r="A802">
+        <v>72045</v>
+      </c>
+      <c r="B802" t="s">
+        <v>808</v>
+      </c>
+      <c r="C802">
+        <v>8667.0</v>
+      </c>
+      <c r="D802">
+        <v>0</v>
+      </c>
+      <c r="E802" t="s">
+        <v>7</v>
+      </c>
+      <c r="F802" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="803" spans="1:6">
+      <c r="A803">
+        <v>72025</v>
+      </c>
+      <c r="B803" t="s">
+        <v>809</v>
+      </c>
+      <c r="C803">
+        <v>8667.0</v>
+      </c>
+      <c r="D803">
+        <v>0</v>
+      </c>
+      <c r="E803" t="s">
+        <v>7</v>
+      </c>
+      <c r="F803" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="804" spans="1:6">
+      <c r="A804">
+        <v>71970</v>
+      </c>
+      <c r="B804" t="s">
+        <v>810</v>
+      </c>
+      <c r="C804">
+        <v>8500.0</v>
+      </c>
+      <c r="D804">
+        <v>0</v>
+      </c>
+      <c r="E804" t="s">
+        <v>7</v>
+      </c>
+      <c r="F804" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="805" spans="1:6">
+      <c r="A805">
+        <v>126733</v>
+      </c>
+      <c r="B805" t="s">
+        <v>811</v>
+      </c>
+      <c r="C805">
+        <v>9000.0</v>
+      </c>
+      <c r="D805">
+        <v>0</v>
+      </c>
+      <c r="E805" t="s">
+        <v>7</v>
+      </c>
+      <c r="F805" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="806" spans="1:6">
+      <c r="A806">
+        <v>126750</v>
+      </c>
+      <c r="B806" t="s">
+        <v>812</v>
+      </c>
+      <c r="C806">
+        <v>9000.0</v>
+      </c>
+      <c r="D806">
+        <v>0</v>
+      </c>
+      <c r="E806" t="s">
+        <v>7</v>
+      </c>
+      <c r="F806" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="807" spans="1:6">
+      <c r="A807">
+        <v>71838</v>
+      </c>
+      <c r="B807" t="s">
+        <v>813</v>
+      </c>
+      <c r="C807">
+        <v>8500.0</v>
+      </c>
+      <c r="D807">
+        <v>0</v>
+      </c>
+      <c r="E807" t="s">
+        <v>7</v>
+      </c>
+      <c r="F807" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="808" spans="1:6">
+      <c r="A808">
+        <v>71410</v>
+      </c>
+      <c r="B808" t="s">
+        <v>814</v>
+      </c>
+      <c r="C808">
+        <v>8500.0</v>
+      </c>
+      <c r="D808">
+        <v>0</v>
+      </c>
+      <c r="E808" t="s">
+        <v>7</v>
+      </c>
+      <c r="F808" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="809" spans="1:6">
+      <c r="A809">
+        <v>71860</v>
+      </c>
+      <c r="B809" t="s">
+        <v>815</v>
+      </c>
+      <c r="C809">
+        <v>8333.0</v>
+      </c>
+      <c r="D809">
+        <v>0</v>
+      </c>
+      <c r="E809" t="s">
+        <v>7</v>
+      </c>
+      <c r="F809" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="810" spans="1:6">
+      <c r="A810">
+        <v>71569</v>
+      </c>
+      <c r="B810" t="s">
+        <v>816</v>
+      </c>
+      <c r="C810">
+        <v>9167.0</v>
+      </c>
+      <c r="D810">
+        <v>0</v>
+      </c>
+      <c r="E810" t="s">
+        <v>7</v>
+      </c>
+      <c r="F810" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="811" spans="1:6">
+      <c r="A811">
+        <v>71857</v>
+      </c>
+      <c r="B811" t="s">
+        <v>817</v>
+      </c>
+      <c r="C811">
+        <v>9167.0</v>
+      </c>
+      <c r="D811">
+        <v>0</v>
+      </c>
+      <c r="E811" t="s">
+        <v>7</v>
+      </c>
+      <c r="F811" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="812" spans="1:6">
+      <c r="A812">
+        <v>71818</v>
+      </c>
+      <c r="B812" t="s">
+        <v>818</v>
+      </c>
+      <c r="C812">
+        <v>8667.0</v>
+      </c>
+      <c r="D812">
+        <v>0</v>
+      </c>
+      <c r="E812" t="s">
+        <v>7</v>
+      </c>
+      <c r="F812" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="813" spans="1:6">
+      <c r="A813">
+        <v>71731</v>
+      </c>
+      <c r="B813" t="s">
+        <v>819</v>
+      </c>
+      <c r="C813">
+        <v>8833.0</v>
+      </c>
+      <c r="D813">
+        <v>0</v>
+      </c>
+      <c r="E813" t="s">
+        <v>7</v>
+      </c>
+      <c r="F813" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="814" spans="1:6">
+      <c r="A814">
+        <v>71705</v>
+      </c>
+      <c r="B814" t="s">
+        <v>820</v>
+      </c>
+      <c r="C814">
+        <v>8833.0</v>
+      </c>
+      <c r="D814">
+        <v>0</v>
+      </c>
+      <c r="E814" t="s">
+        <v>7</v>
+      </c>
+      <c r="F814" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="815" spans="1:6">
+      <c r="A815">
+        <v>71542</v>
+      </c>
+      <c r="B815" t="s">
+        <v>821</v>
+      </c>
+      <c r="C815">
+        <v>8833.0</v>
+      </c>
+      <c r="D815">
+        <v>0</v>
+      </c>
+      <c r="E815" t="s">
+        <v>7</v>
+      </c>
+      <c r="F815" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="816" spans="1:6">
+      <c r="A816">
+        <v>71729</v>
+      </c>
+      <c r="B816" t="s">
+        <v>822</v>
+      </c>
+      <c r="C816">
+        <v>8833.0</v>
+      </c>
+      <c r="D816">
+        <v>0</v>
+      </c>
+      <c r="E816" t="s">
+        <v>7</v>
+      </c>
+      <c r="F816" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6">
+      <c r="A817">
+        <v>71237</v>
+      </c>
+      <c r="B817" t="s">
+        <v>823</v>
+      </c>
+      <c r="C817">
         <v>9667.0</v>
       </c>
-      <c r="D784">
-[...5 lines deleted...]
-      <c r="F784" t="s">
+      <c r="D817">
+        <v>0</v>
+      </c>
+      <c r="E817" t="s">
+        <v>7</v>
+      </c>
+      <c r="F817" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="818" spans="1:6">
+      <c r="A818">
+        <v>71603</v>
+      </c>
+      <c r="B818" t="s">
+        <v>824</v>
+      </c>
+      <c r="C818">
+        <v>10000.0</v>
+      </c>
+      <c r="D818">
+        <v>0</v>
+      </c>
+      <c r="E818" t="s">
+        <v>7</v>
+      </c>
+      <c r="F818" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="819" spans="1:6">
+      <c r="A819">
+        <v>71638</v>
+      </c>
+      <c r="B819" t="s">
+        <v>825</v>
+      </c>
+      <c r="C819">
+        <v>9667.0</v>
+      </c>
+      <c r="D819">
+        <v>0</v>
+      </c>
+      <c r="E819" t="s">
+        <v>7</v>
+      </c>
+      <c r="F819" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="820" spans="1:6">
+      <c r="A820">
+        <v>71564</v>
+      </c>
+      <c r="B820" t="s">
+        <v>826</v>
+      </c>
+      <c r="C820">
+        <v>9333.0</v>
+      </c>
+      <c r="D820">
+        <v>0</v>
+      </c>
+      <c r="E820" t="s">
+        <v>7</v>
+      </c>
+      <c r="F820" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="821" spans="1:6">
+      <c r="A821">
+        <v>126469</v>
+      </c>
+      <c r="B821" t="s">
+        <v>827</v>
+      </c>
+      <c r="C821">
+        <v>8000.0</v>
+      </c>
+      <c r="D821">
+        <v>0</v>
+      </c>
+      <c r="E821" t="s">
+        <v>7</v>
+      </c>
+      <c r="F821" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="822" spans="1:6">
+      <c r="A822">
+        <v>71536</v>
+      </c>
+      <c r="B822" t="s">
+        <v>828</v>
+      </c>
+      <c r="C822">
+        <v>9400.0</v>
+      </c>
+      <c r="D822">
+        <v>0</v>
+      </c>
+      <c r="E822" t="s">
+        <v>7</v>
+      </c>
+      <c r="F822" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="823" spans="1:6">
+      <c r="A823">
+        <v>71185</v>
+      </c>
+      <c r="B823" t="s">
+        <v>829</v>
+      </c>
+      <c r="C823">
+        <v>9400.0</v>
+      </c>
+      <c r="D823">
+        <v>0</v>
+      </c>
+      <c r="E823" t="s">
+        <v>7</v>
+      </c>
+      <c r="F823" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="824" spans="1:6">
+      <c r="A824">
+        <v>71030</v>
+      </c>
+      <c r="B824" t="s">
+        <v>830</v>
+      </c>
+      <c r="C824">
+        <v>9333.0</v>
+      </c>
+      <c r="D824">
+        <v>0</v>
+      </c>
+      <c r="E824" t="s">
+        <v>7</v>
+      </c>
+      <c r="F824" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="825" spans="1:6">
+      <c r="A825">
+        <v>71129</v>
+      </c>
+      <c r="B825" t="s">
+        <v>831</v>
+      </c>
+      <c r="C825">
+        <v>9333.0</v>
+      </c>
+      <c r="D825">
+        <v>0</v>
+      </c>
+      <c r="E825" t="s">
+        <v>7</v>
+      </c>
+      <c r="F825" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="826" spans="1:6">
+      <c r="A826">
+        <v>71262</v>
+      </c>
+      <c r="B826" t="s">
+        <v>832</v>
+      </c>
+      <c r="C826">
+        <v>9667.0</v>
+      </c>
+      <c r="D826">
+        <v>0</v>
+      </c>
+      <c r="E826" t="s">
+        <v>7</v>
+      </c>
+      <c r="F826" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="827" spans="1:6">
+      <c r="A827">
+        <v>71450</v>
+      </c>
+      <c r="B827" t="s">
+        <v>833</v>
+      </c>
+      <c r="C827">
+        <v>9667.0</v>
+      </c>
+      <c r="D827">
+        <v>0</v>
+      </c>
+      <c r="E827" t="s">
+        <v>7</v>
+      </c>
+      <c r="F827" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="828" spans="1:6">
+      <c r="A828">
+        <v>71321</v>
+      </c>
+      <c r="B828" t="s">
+        <v>834</v>
+      </c>
+      <c r="C828">
+        <v>9667.0</v>
+      </c>
+      <c r="D828">
+        <v>0</v>
+      </c>
+      <c r="E828" t="s">
+        <v>7</v>
+      </c>
+      <c r="F828" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="829" spans="1:6">
+      <c r="A829">
+        <v>71241</v>
+      </c>
+      <c r="B829" t="s">
+        <v>835</v>
+      </c>
+      <c r="C829">
+        <v>9667.0</v>
+      </c>
+      <c r="D829">
+        <v>0</v>
+      </c>
+      <c r="E829" t="s">
+        <v>7</v>
+      </c>
+      <c r="F829" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6">
+      <c r="A830">
+        <v>71308</v>
+      </c>
+      <c r="B830" t="s">
+        <v>836</v>
+      </c>
+      <c r="C830">
+        <v>9667.0</v>
+      </c>
+      <c r="D830">
+        <v>0</v>
+      </c>
+      <c r="E830" t="s">
+        <v>7</v>
+      </c>
+      <c r="F830" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="831" spans="1:6">
+      <c r="A831">
+        <v>71296</v>
+      </c>
+      <c r="B831" t="s">
+        <v>837</v>
+      </c>
+      <c r="C831">
+        <v>9333.0</v>
+      </c>
+      <c r="D831">
+        <v>0</v>
+      </c>
+      <c r="E831" t="s">
+        <v>7</v>
+      </c>
+      <c r="F831" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="832" spans="1:6">
+      <c r="A832">
+        <v>71246</v>
+      </c>
+      <c r="B832" t="s">
+        <v>838</v>
+      </c>
+      <c r="C832">
+        <v>9333.0</v>
+      </c>
+      <c r="D832">
+        <v>0</v>
+      </c>
+      <c r="E832" t="s">
+        <v>7</v>
+      </c>
+      <c r="F832" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="833" spans="1:6">
+      <c r="A833">
+        <v>71367</v>
+      </c>
+      <c r="B833" t="s">
+        <v>839</v>
+      </c>
+      <c r="C833">
+        <v>9333.0</v>
+      </c>
+      <c r="D833">
+        <v>0</v>
+      </c>
+      <c r="E833" t="s">
+        <v>7</v>
+      </c>
+      <c r="F833" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="834" spans="1:6">
+      <c r="A834">
+        <v>70924</v>
+      </c>
+      <c r="B834" t="s">
+        <v>840</v>
+      </c>
+      <c r="C834">
+        <v>9500.0</v>
+      </c>
+      <c r="D834">
+        <v>0</v>
+      </c>
+      <c r="E834" t="s">
+        <v>7</v>
+      </c>
+      <c r="F834" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="835" spans="1:6">
+      <c r="A835">
+        <v>70920</v>
+      </c>
+      <c r="B835" t="s">
+        <v>841</v>
+      </c>
+      <c r="C835">
+        <v>9333.0</v>
+      </c>
+      <c r="D835">
+        <v>0</v>
+      </c>
+      <c r="E835" t="s">
+        <v>7</v>
+      </c>
+      <c r="F835" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="836" spans="1:6">
+      <c r="A836">
+        <v>71219</v>
+      </c>
+      <c r="B836" t="s">
+        <v>842</v>
+      </c>
+      <c r="C836">
+        <v>9333.0</v>
+      </c>
+      <c r="D836">
+        <v>0</v>
+      </c>
+      <c r="E836" t="s">
+        <v>7</v>
+      </c>
+      <c r="F836" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="837" spans="1:6">
+      <c r="A837">
+        <v>70964</v>
+      </c>
+      <c r="B837" t="s">
+        <v>843</v>
+      </c>
+      <c r="C837">
+        <v>9667.0</v>
+      </c>
+      <c r="D837">
+        <v>0</v>
+      </c>
+      <c r="E837" t="s">
+        <v>7</v>
+      </c>
+      <c r="F837" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="838" spans="1:6">
+      <c r="A838">
+        <v>71012</v>
+      </c>
+      <c r="B838" t="s">
+        <v>844</v>
+      </c>
+      <c r="C838">
+        <v>9667.0</v>
+      </c>
+      <c r="D838">
+        <v>0</v>
+      </c>
+      <c r="E838" t="s">
+        <v>7</v>
+      </c>
+      <c r="F838" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="839" spans="1:6">
+      <c r="A839">
+        <v>70945</v>
+      </c>
+      <c r="B839" t="s">
+        <v>845</v>
+      </c>
+      <c r="C839">
+        <v>9667.0</v>
+      </c>
+      <c r="D839">
+        <v>0</v>
+      </c>
+      <c r="E839" t="s">
+        <v>7</v>
+      </c>
+      <c r="F839" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="840" spans="1:6">
+      <c r="A840">
+        <v>70928</v>
+      </c>
+      <c r="B840" t="s">
+        <v>846</v>
+      </c>
+      <c r="C840">
+        <v>9333.0</v>
+      </c>
+      <c r="D840">
+        <v>0</v>
+      </c>
+      <c r="E840" t="s">
+        <v>7</v>
+      </c>
+      <c r="F840" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="841" spans="1:6">
+      <c r="A841">
+        <v>70991</v>
+      </c>
+      <c r="B841" t="s">
+        <v>847</v>
+      </c>
+      <c r="C841">
+        <v>10500.0</v>
+      </c>
+      <c r="D841">
+        <v>0</v>
+      </c>
+      <c r="E841" t="s">
+        <v>7</v>
+      </c>
+      <c r="F841" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="842" spans="1:6">
+      <c r="A842">
+        <v>71010</v>
+      </c>
+      <c r="B842" t="s">
+        <v>848</v>
+      </c>
+      <c r="C842">
+        <v>8500.0</v>
+      </c>
+      <c r="D842">
+        <v>0</v>
+      </c>
+      <c r="E842" t="s">
+        <v>7</v>
+      </c>
+      <c r="F842" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="843" spans="1:6">
+      <c r="A843">
+        <v>71122</v>
+      </c>
+      <c r="B843" t="s">
+        <v>849</v>
+      </c>
+      <c r="C843">
+        <v>9667.0</v>
+      </c>
+      <c r="D843">
+        <v>0</v>
+      </c>
+      <c r="E843" t="s">
+        <v>7</v>
+      </c>
+      <c r="F843" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="844" spans="1:6">
+      <c r="A844">
+        <v>71114</v>
+      </c>
+      <c r="B844" t="s">
+        <v>850</v>
+      </c>
+      <c r="C844">
+        <v>9667.0</v>
+      </c>
+      <c r="D844">
+        <v>0</v>
+      </c>
+      <c r="E844" t="s">
+        <v>7</v>
+      </c>
+      <c r="F844" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>