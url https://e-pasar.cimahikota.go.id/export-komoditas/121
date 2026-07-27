--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -12,77 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="851">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="886">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Harga</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Nama Komoditas</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
+    <t>2026-06-27</t>
+  </si>
+  <si>
+    <t>Beras Medium</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>2026-06-20</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-14</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-06-07</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-05-24</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
     <t>2026-05-22</t>
-  </si>
-[...4 lines deleted...]
-    <t>kg</t>
   </si>
   <si>
     <t>2026-05-21</t>
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
     <t>2026-05-17</t>
   </si>
   <si>
     <t>2026-05-16</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
@@ -2912,16939 +3017,17639 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F844"/>
+  <dimension ref="A1:F879"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>359496</v>
+        <v>362573</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D2">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>359273</v>
+        <v>362503</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D3">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>359036</v>
+        <v>362433</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>358966</v>
+        <v>362363</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D5">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>358897</v>
+        <v>362293</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D6">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>359232</v>
+        <v>362119</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D7">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>359190</v>
+        <v>362083</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
         <v>14000.0</v>
       </c>
       <c r="D8">
         <v>100</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>359148</v>
+        <v>362047</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
         <v>14000.0</v>
       </c>
       <c r="D9">
         <v>100</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>359106</v>
+        <v>362015</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D10">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>358785</v>
+        <v>361721</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11">
         <v>13500.0</v>
       </c>
       <c r="D11">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>358678</v>
+        <v>361941</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D12">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>358458</v>
+        <v>361904</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>358388</v>
+        <v>361650</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14">
         <v>13500.0</v>
       </c>
       <c r="D14">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>358318</v>
+        <v>361579</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15">
         <v>13500.0</v>
       </c>
       <c r="D15">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>358052</v>
+        <v>361510</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16">
         <v>13500.0</v>
       </c>
       <c r="D16">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>357942</v>
+        <v>361404</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>13500.0</v>
       </c>
       <c r="D17">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>357832</v>
+        <v>361298</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18">
         <v>13500.0</v>
       </c>
       <c r="D18">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>357683</v>
+        <v>361155</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19">
         <v>13500.0</v>
       </c>
       <c r="D19">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>357752</v>
+        <v>361086</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D20">
         <v>100</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>357643</v>
+        <v>360906</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D21">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>357603</v>
+        <v>360768</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="C22">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D22">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>357563</v>
+        <v>360837</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D23">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>357454</v>
+        <v>360627</v>
       </c>
       <c r="B24" t="s">
         <v>30</v>
       </c>
       <c r="C24">
         <v>13500.0</v>
       </c>
       <c r="D24">
         <v>50</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>357063</v>
+        <v>360558</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25">
         <v>13500.0</v>
       </c>
       <c r="D25">
         <v>50</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>356954</v>
+        <v>360305</v>
       </c>
       <c r="B26" t="s">
         <v>32</v>
       </c>
       <c r="C26">
         <v>13500.0</v>
       </c>
       <c r="D26">
         <v>50</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>356766</v>
+        <v>360237</v>
       </c>
       <c r="B27" t="s">
         <v>33</v>
       </c>
       <c r="C27">
         <v>13500.0</v>
       </c>
       <c r="D27">
         <v>50</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>356694</v>
+        <v>360447</v>
       </c>
       <c r="B28" t="s">
         <v>34</v>
       </c>
       <c r="C28">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D28">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>356622</v>
+        <v>360169</v>
       </c>
       <c r="B29" t="s">
         <v>35</v>
       </c>
       <c r="C29">
         <v>13500.0</v>
       </c>
       <c r="D29">
         <v>50</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>356472</v>
+        <v>360101</v>
       </c>
       <c r="B30" t="s">
         <v>36</v>
       </c>
       <c r="C30">
         <v>13500.0</v>
       </c>
       <c r="D30">
         <v>50</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>356400</v>
+        <v>359923</v>
       </c>
       <c r="B31" t="s">
         <v>37</v>
       </c>
       <c r="C31">
         <v>13500.0</v>
       </c>
       <c r="D31">
         <v>50</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>356249</v>
+        <v>360028</v>
       </c>
       <c r="B32" t="s">
         <v>38</v>
       </c>
       <c r="C32">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D32">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>356061</v>
+        <v>359991</v>
       </c>
       <c r="B33" t="s">
         <v>39</v>
       </c>
       <c r="C33">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D33">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>355949</v>
+        <v>359742</v>
       </c>
       <c r="B34" t="s">
         <v>40</v>
       </c>
       <c r="C34">
         <v>13500.0</v>
       </c>
       <c r="D34">
         <v>50</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>355798</v>
+        <v>359673</v>
       </c>
       <c r="B35" t="s">
         <v>41</v>
       </c>
       <c r="C35">
         <v>13500.0</v>
       </c>
       <c r="D35">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>355727</v>
+        <v>359604</v>
       </c>
       <c r="B36" t="s">
         <v>42</v>
       </c>
       <c r="C36">
         <v>13500.0</v>
       </c>
       <c r="D36">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>355372</v>
+        <v>359496</v>
       </c>
       <c r="B37" t="s">
         <v>43</v>
       </c>
       <c r="C37">
         <v>13500.0</v>
       </c>
       <c r="D37">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>355301</v>
+        <v>359273</v>
       </c>
       <c r="B38" t="s">
         <v>44</v>
       </c>
       <c r="C38">
         <v>13500.0</v>
       </c>
       <c r="D38">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>355190</v>
+        <v>359036</v>
       </c>
       <c r="B39" t="s">
         <v>45</v>
       </c>
       <c r="C39">
         <v>13500.0</v>
       </c>
       <c r="D39">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>354555</v>
+        <v>358966</v>
       </c>
       <c r="B40" t="s">
         <v>46</v>
       </c>
       <c r="C40">
         <v>13500.0</v>
       </c>
       <c r="D40">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>354483</v>
+        <v>358897</v>
       </c>
       <c r="B41" t="s">
         <v>47</v>
       </c>
       <c r="C41">
         <v>13500.0</v>
       </c>
       <c r="D41">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>355070</v>
+        <v>359232</v>
       </c>
       <c r="B42" t="s">
         <v>48</v>
       </c>
       <c r="C42">
         <v>14000.0</v>
       </c>
       <c r="D42">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>354411</v>
+        <v>359190</v>
       </c>
       <c r="B43" t="s">
         <v>49</v>
       </c>
       <c r="C43">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D43">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>354339</v>
+        <v>359148</v>
       </c>
       <c r="B44" t="s">
         <v>50</v>
       </c>
       <c r="C44">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D44">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>354059</v>
+        <v>359106</v>
       </c>
       <c r="B45" t="s">
         <v>51</v>
       </c>
       <c r="C45">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D45">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>353988</v>
+        <v>358785</v>
       </c>
       <c r="B46" t="s">
         <v>52</v>
       </c>
       <c r="C46">
         <v>13500.0</v>
       </c>
       <c r="D46">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>353831</v>
+        <v>358678</v>
       </c>
       <c r="B47" t="s">
         <v>53</v>
       </c>
       <c r="C47">
         <v>13500.0</v>
       </c>
       <c r="D47">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>353716</v>
+        <v>358458</v>
       </c>
       <c r="B48" t="s">
         <v>54</v>
       </c>
       <c r="C48">
         <v>13500.0</v>
       </c>
       <c r="D48">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>353645</v>
+        <v>358388</v>
       </c>
       <c r="B49" t="s">
         <v>55</v>
       </c>
       <c r="C49">
         <v>13500.0</v>
       </c>
       <c r="D49">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>353506</v>
+        <v>358318</v>
       </c>
       <c r="B50" t="s">
         <v>56</v>
       </c>
       <c r="C50">
         <v>13500.0</v>
       </c>
       <c r="D50">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>353437</v>
+        <v>358052</v>
       </c>
       <c r="B51" t="s">
         <v>57</v>
       </c>
       <c r="C51">
         <v>13500.0</v>
       </c>
       <c r="D51">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>353574</v>
+        <v>357942</v>
       </c>
       <c r="B52" t="s">
         <v>58</v>
       </c>
       <c r="C52">
         <v>13500.0</v>
       </c>
       <c r="D52">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>353233</v>
+        <v>357832</v>
       </c>
       <c r="B53" t="s">
         <v>59</v>
       </c>
       <c r="C53">
         <v>13500.0</v>
       </c>
       <c r="D53">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>353161</v>
+        <v>357683</v>
       </c>
       <c r="B54" t="s">
         <v>60</v>
       </c>
       <c r="C54">
         <v>13500.0</v>
       </c>
       <c r="D54">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>352955</v>
+        <v>357752</v>
       </c>
       <c r="B55" t="s">
         <v>61</v>
       </c>
       <c r="C55">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D55">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>352883</v>
+        <v>357643</v>
       </c>
       <c r="B56" t="s">
         <v>62</v>
       </c>
       <c r="C56">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D56">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>352811</v>
+        <v>357603</v>
       </c>
       <c r="B57" t="s">
         <v>63</v>
       </c>
       <c r="C57">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D57">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>352739</v>
+        <v>357563</v>
       </c>
       <c r="B58" t="s">
         <v>64</v>
       </c>
       <c r="C58">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>352624</v>
+        <v>357454</v>
       </c>
       <c r="B59" t="s">
         <v>65</v>
       </c>
       <c r="C59">
         <v>13500.0</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>352468</v>
+        <v>357063</v>
       </c>
       <c r="B60" t="s">
         <v>66</v>
       </c>
       <c r="C60">
         <v>13500.0</v>
       </c>
       <c r="D60">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>352351</v>
+        <v>356954</v>
       </c>
       <c r="B61" t="s">
         <v>67</v>
       </c>
       <c r="C61">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D61">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>352260</v>
+        <v>356766</v>
       </c>
       <c r="B62" t="s">
         <v>68</v>
       </c>
       <c r="C62">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D62">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>352056</v>
+        <v>356694</v>
       </c>
       <c r="B63" t="s">
         <v>69</v>
       </c>
       <c r="C63">
         <v>13500.0</v>
       </c>
       <c r="D63">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>351984</v>
+        <v>356622</v>
       </c>
       <c r="B64" t="s">
         <v>70</v>
       </c>
       <c r="C64">
         <v>13500.0</v>
       </c>
       <c r="D64">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>351912</v>
+        <v>356472</v>
       </c>
       <c r="B65" t="s">
         <v>71</v>
       </c>
       <c r="C65">
         <v>13500.0</v>
       </c>
       <c r="D65">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>351795</v>
+        <v>356400</v>
       </c>
       <c r="B66" t="s">
         <v>72</v>
       </c>
       <c r="C66">
         <v>13500.0</v>
       </c>
       <c r="D66">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>351585</v>
+        <v>356249</v>
       </c>
       <c r="B67" t="s">
         <v>73</v>
       </c>
       <c r="C67">
         <v>13500.0</v>
       </c>
       <c r="D67">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>351422</v>
+        <v>356061</v>
       </c>
       <c r="B68" t="s">
         <v>74</v>
       </c>
       <c r="C68">
         <v>13500.0</v>
       </c>
       <c r="D68">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>351078</v>
+        <v>355949</v>
       </c>
       <c r="B69" t="s">
         <v>75</v>
       </c>
       <c r="C69">
         <v>13500.0</v>
       </c>
       <c r="D69">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>350964</v>
+        <v>355798</v>
       </c>
       <c r="B70" t="s">
         <v>76</v>
       </c>
       <c r="C70">
         <v>13500.0</v>
       </c>
       <c r="D70">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>350894</v>
+        <v>355727</v>
       </c>
       <c r="B71" t="s">
         <v>77</v>
       </c>
       <c r="C71">
         <v>13500.0</v>
       </c>
       <c r="D71">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>350824</v>
+        <v>355372</v>
       </c>
       <c r="B72" t="s">
         <v>78</v>
       </c>
       <c r="C72">
         <v>13500.0</v>
       </c>
       <c r="D72">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>350754</v>
+        <v>355301</v>
       </c>
       <c r="B73" t="s">
         <v>79</v>
       </c>
       <c r="C73">
         <v>13500.0</v>
       </c>
       <c r="D73">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>350494</v>
+        <v>355190</v>
       </c>
       <c r="B74" t="s">
         <v>80</v>
       </c>
       <c r="C74">
         <v>13500.0</v>
       </c>
       <c r="D74">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>350378</v>
+        <v>354555</v>
       </c>
       <c r="B75" t="s">
         <v>81</v>
       </c>
       <c r="C75">
         <v>13500.0</v>
       </c>
       <c r="D75">
         <v>75</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>350121</v>
+        <v>354483</v>
       </c>
       <c r="B76" t="s">
         <v>82</v>
       </c>
       <c r="C76">
         <v>13500.0</v>
       </c>
       <c r="D76">
         <v>75</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>349961</v>
+        <v>355070</v>
       </c>
       <c r="B77" t="s">
         <v>83</v>
       </c>
       <c r="C77">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D77">
-        <v>75</v>
+        <v>150</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>349842</v>
+        <v>354411</v>
       </c>
       <c r="B78" t="s">
         <v>84</v>
       </c>
       <c r="C78">
         <v>13500.0</v>
       </c>
       <c r="D78">
         <v>75</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>349771</v>
+        <v>354339</v>
       </c>
       <c r="B79" t="s">
         <v>85</v>
       </c>
       <c r="C79">
         <v>13500.0</v>
       </c>
       <c r="D79">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>349656</v>
+        <v>354059</v>
       </c>
       <c r="B80" t="s">
         <v>86</v>
       </c>
       <c r="C80">
         <v>13500.0</v>
       </c>
       <c r="D80">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>349442</v>
+        <v>353988</v>
       </c>
       <c r="B81" t="s">
         <v>87</v>
       </c>
       <c r="C81">
         <v>13500.0</v>
       </c>
       <c r="D81">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>349327</v>
+        <v>353831</v>
       </c>
       <c r="B82" t="s">
         <v>88</v>
       </c>
       <c r="C82">
         <v>13500.0</v>
       </c>
       <c r="D82">
         <v>75</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>349081</v>
+        <v>353716</v>
       </c>
       <c r="B83" t="s">
         <v>89</v>
       </c>
       <c r="C83">
         <v>13500.0</v>
       </c>
       <c r="D83">
         <v>75</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>348904</v>
+        <v>353645</v>
       </c>
       <c r="B84" t="s">
         <v>90</v>
       </c>
       <c r="C84">
         <v>13500.0</v>
       </c>
       <c r="D84">
         <v>75</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>348834</v>
+        <v>353506</v>
       </c>
       <c r="B85" t="s">
         <v>91</v>
       </c>
       <c r="C85">
         <v>13500.0</v>
       </c>
       <c r="D85">
         <v>75</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>348764</v>
+        <v>353437</v>
       </c>
       <c r="B86" t="s">
         <v>92</v>
       </c>
       <c r="C86">
         <v>13500.0</v>
       </c>
       <c r="D86">
         <v>75</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>348536</v>
+        <v>353574</v>
       </c>
       <c r="B87" t="s">
         <v>93</v>
       </c>
       <c r="C87">
         <v>13500.0</v>
       </c>
       <c r="D87">
         <v>75</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>348420</v>
+        <v>353233</v>
       </c>
       <c r="B88" t="s">
         <v>94</v>
       </c>
       <c r="C88">
         <v>13500.0</v>
       </c>
       <c r="D88">
         <v>75</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>348050</v>
+        <v>353161</v>
       </c>
       <c r="B89" t="s">
         <v>95</v>
       </c>
       <c r="C89">
         <v>13500.0</v>
       </c>
       <c r="D89">
         <v>75</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>348120</v>
+        <v>352955</v>
       </c>
       <c r="B90" t="s">
         <v>96</v>
       </c>
       <c r="C90">
         <v>13500.0</v>
       </c>
       <c r="D90">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>347980</v>
+        <v>352883</v>
       </c>
       <c r="B91" t="s">
         <v>97</v>
       </c>
       <c r="C91">
         <v>13500.0</v>
       </c>
       <c r="D91">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>347910</v>
+        <v>352811</v>
       </c>
       <c r="B92" t="s">
         <v>98</v>
       </c>
       <c r="C92">
         <v>13500.0</v>
       </c>
       <c r="D92">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>347839</v>
+        <v>352739</v>
       </c>
       <c r="B93" t="s">
         <v>99</v>
       </c>
       <c r="C93">
         <v>13500.0</v>
       </c>
       <c r="D93">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>347629</v>
+        <v>352624</v>
       </c>
       <c r="B94" t="s">
         <v>100</v>
       </c>
       <c r="C94">
         <v>13500.0</v>
       </c>
       <c r="D94">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>347400</v>
+        <v>352468</v>
       </c>
       <c r="B95" t="s">
         <v>101</v>
       </c>
       <c r="C95">
         <v>13500.0</v>
       </c>
       <c r="D95">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>347330</v>
+        <v>352351</v>
       </c>
       <c r="B96" t="s">
         <v>102</v>
       </c>
       <c r="C96">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D96">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>347066</v>
+        <v>352260</v>
       </c>
       <c r="B97" t="s">
         <v>103</v>
       </c>
       <c r="C97">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D97">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>346942</v>
+        <v>352056</v>
       </c>
       <c r="B98" t="s">
         <v>104</v>
       </c>
       <c r="C98">
         <v>13500.0</v>
       </c>
       <c r="D98">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>346872</v>
+        <v>351984</v>
       </c>
       <c r="B99" t="s">
         <v>105</v>
       </c>
       <c r="C99">
         <v>13500.0</v>
       </c>
       <c r="D99">
         <v>75</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>346802</v>
+        <v>351912</v>
       </c>
       <c r="B100" t="s">
         <v>106</v>
       </c>
       <c r="C100">
         <v>13500.0</v>
       </c>
       <c r="D100">
         <v>75</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>346629</v>
+        <v>351795</v>
       </c>
       <c r="B101" t="s">
         <v>107</v>
       </c>
       <c r="C101">
         <v>13500.0</v>
       </c>
       <c r="D101">
         <v>75</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>346506</v>
+        <v>351585</v>
       </c>
       <c r="B102" t="s">
         <v>108</v>
       </c>
       <c r="C102">
         <v>13500.0</v>
       </c>
       <c r="D102">
         <v>75</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>346330</v>
+        <v>351422</v>
       </c>
       <c r="B103" t="s">
         <v>109</v>
       </c>
       <c r="C103">
         <v>13500.0</v>
       </c>
       <c r="D103">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>346210</v>
+        <v>351078</v>
       </c>
       <c r="B104" t="s">
         <v>110</v>
       </c>
       <c r="C104">
         <v>13500.0</v>
       </c>
       <c r="D104">
         <v>75</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>345891</v>
+        <v>350964</v>
       </c>
       <c r="B105" t="s">
         <v>111</v>
       </c>
       <c r="C105">
         <v>13500.0</v>
       </c>
       <c r="D105">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>345840</v>
+        <v>350894</v>
       </c>
       <c r="B106" t="s">
         <v>112</v>
       </c>
       <c r="C106">
         <v>13500.0</v>
       </c>
       <c r="D106">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>345788</v>
+        <v>350824</v>
       </c>
       <c r="B107" t="s">
         <v>113</v>
       </c>
       <c r="C107">
         <v>13500.0</v>
       </c>
       <c r="D107">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>345667</v>
+        <v>350754</v>
       </c>
       <c r="B108" t="s">
         <v>114</v>
       </c>
       <c r="C108">
         <v>13500.0</v>
       </c>
       <c r="D108">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>345545</v>
+        <v>350494</v>
       </c>
       <c r="B109" t="s">
         <v>115</v>
       </c>
       <c r="C109">
         <v>13500.0</v>
       </c>
       <c r="D109">
         <v>75</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>345307</v>
+        <v>350378</v>
       </c>
       <c r="B110" t="s">
         <v>116</v>
       </c>
       <c r="C110">
         <v>13500.0</v>
       </c>
       <c r="D110">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>345130</v>
+        <v>350121</v>
       </c>
       <c r="B111" t="s">
         <v>117</v>
       </c>
       <c r="C111">
-        <v>13250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D111">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
-        <v>345004</v>
+        <v>349961</v>
       </c>
       <c r="B112" t="s">
         <v>118</v>
       </c>
       <c r="C112">
         <v>13500.0</v>
       </c>
       <c r="D112">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
-        <v>344935</v>
+        <v>349842</v>
       </c>
       <c r="B113" t="s">
         <v>119</v>
       </c>
       <c r="C113">
         <v>13500.0</v>
       </c>
       <c r="D113">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
-        <v>344865</v>
+        <v>349771</v>
       </c>
       <c r="B114" t="s">
         <v>120</v>
       </c>
       <c r="C114">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D114">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
-        <v>344677</v>
+        <v>349656</v>
       </c>
       <c r="B115" t="s">
         <v>121</v>
       </c>
       <c r="C115">
         <v>13500.0</v>
       </c>
       <c r="D115">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
-        <v>344491</v>
+        <v>349442</v>
       </c>
       <c r="B116" t="s">
         <v>122</v>
       </c>
       <c r="C116">
         <v>13500.0</v>
       </c>
       <c r="D116">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
-        <v>344303</v>
+        <v>349327</v>
       </c>
       <c r="B117" t="s">
         <v>123</v>
       </c>
       <c r="C117">
         <v>13500.0</v>
       </c>
       <c r="D117">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
-        <v>344167</v>
+        <v>349081</v>
       </c>
       <c r="B118" t="s">
         <v>124</v>
       </c>
       <c r="C118">
-        <v>13250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D118">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
-        <v>343885</v>
+        <v>348904</v>
       </c>
       <c r="B119" t="s">
         <v>125</v>
       </c>
       <c r="C119">
         <v>13500.0</v>
       </c>
       <c r="D119">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
-        <v>343814</v>
+        <v>348834</v>
       </c>
       <c r="B120" t="s">
         <v>126</v>
       </c>
       <c r="C120">
         <v>13500.0</v>
       </c>
       <c r="D120">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
-        <v>343743</v>
+        <v>348764</v>
       </c>
       <c r="B121" t="s">
         <v>127</v>
       </c>
       <c r="C121">
         <v>13500.0</v>
       </c>
       <c r="D121">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
-        <v>343621</v>
+        <v>348536</v>
       </c>
       <c r="B122" t="s">
         <v>128</v>
       </c>
       <c r="C122">
         <v>13500.0</v>
       </c>
       <c r="D122">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
-        <v>343438</v>
+        <v>348420</v>
       </c>
       <c r="B123" t="s">
         <v>129</v>
       </c>
       <c r="C123">
         <v>13500.0</v>
       </c>
       <c r="D123">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
-        <v>343366</v>
+        <v>348050</v>
       </c>
       <c r="B124" t="s">
         <v>130</v>
       </c>
       <c r="C124">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D124">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
-        <v>343183</v>
+        <v>348120</v>
       </c>
       <c r="B125" t="s">
         <v>131</v>
       </c>
       <c r="C125">
         <v>13500.0</v>
       </c>
       <c r="D125">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
-        <v>342999</v>
+        <v>347980</v>
       </c>
       <c r="B126" t="s">
         <v>132</v>
       </c>
       <c r="C126">
         <v>13500.0</v>
       </c>
       <c r="D126">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
-        <v>342823</v>
+        <v>347910</v>
       </c>
       <c r="B127" t="s">
         <v>133</v>
       </c>
       <c r="C127">
         <v>13500.0</v>
       </c>
       <c r="D127">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
-        <v>342753</v>
+        <v>347839</v>
       </c>
       <c r="B128" t="s">
         <v>134</v>
       </c>
       <c r="C128">
         <v>13500.0</v>
       </c>
       <c r="D128">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
-        <v>342560</v>
+        <v>347629</v>
       </c>
       <c r="B129" t="s">
         <v>135</v>
       </c>
       <c r="C129">
         <v>13500.0</v>
       </c>
       <c r="D129">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
-        <v>342435</v>
+        <v>347400</v>
       </c>
       <c r="B130" t="s">
         <v>136</v>
       </c>
       <c r="C130">
         <v>13500.0</v>
       </c>
       <c r="D130">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
-        <v>342245</v>
+        <v>347330</v>
       </c>
       <c r="B131" t="s">
         <v>137</v>
       </c>
       <c r="C131">
         <v>13500.0</v>
       </c>
       <c r="D131">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
-        <v>342052</v>
+        <v>347066</v>
       </c>
       <c r="B132" t="s">
         <v>138</v>
       </c>
       <c r="C132">
         <v>13500.0</v>
       </c>
       <c r="D132">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
-        <v>341644</v>
+        <v>346942</v>
       </c>
       <c r="B133" t="s">
         <v>139</v>
       </c>
       <c r="C133">
         <v>13500.0</v>
       </c>
       <c r="D133">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
-        <v>341946</v>
+        <v>346872</v>
       </c>
       <c r="B134" t="s">
         <v>140</v>
       </c>
       <c r="C134">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D134">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
-        <v>341892</v>
+        <v>346802</v>
       </c>
       <c r="B135" t="s">
         <v>141</v>
       </c>
       <c r="C135">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D135">
-        <v>200</v>
+        <v>75</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
-        <v>341504</v>
+        <v>346629</v>
       </c>
       <c r="B136" t="s">
         <v>142</v>
       </c>
       <c r="C136">
         <v>13500.0</v>
       </c>
       <c r="D136">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
-        <v>341784</v>
+        <v>346506</v>
       </c>
       <c r="B137" t="s">
         <v>143</v>
       </c>
       <c r="C137">
-        <v>14000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D137">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
-        <v>341311</v>
+        <v>346330</v>
       </c>
       <c r="B138" t="s">
         <v>144</v>
       </c>
       <c r="C138">
         <v>13500.0</v>
       </c>
       <c r="D138">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
-        <v>340763</v>
+        <v>346210</v>
       </c>
       <c r="B139" t="s">
         <v>145</v>
       </c>
       <c r="C139">
         <v>13500.0</v>
       </c>
       <c r="D139">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
-        <v>340691</v>
+        <v>345891</v>
       </c>
       <c r="B140" t="s">
         <v>146</v>
       </c>
       <c r="C140">
         <v>13500.0</v>
       </c>
       <c r="D140">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
-        <v>340621</v>
+        <v>345840</v>
       </c>
       <c r="B141" t="s">
         <v>147</v>
       </c>
       <c r="C141">
         <v>13500.0</v>
       </c>
       <c r="D141">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
-        <v>340551</v>
+        <v>345788</v>
       </c>
       <c r="B142" t="s">
         <v>148</v>
       </c>
       <c r="C142">
         <v>13500.0</v>
       </c>
       <c r="D142">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
-        <v>340481</v>
+        <v>345667</v>
       </c>
       <c r="B143" t="s">
         <v>149</v>
       </c>
       <c r="C143">
         <v>13500.0</v>
       </c>
       <c r="D143">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
-        <v>340411</v>
+        <v>345545</v>
       </c>
       <c r="B144" t="s">
         <v>150</v>
       </c>
       <c r="C144">
         <v>13500.0</v>
       </c>
       <c r="D144">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
-        <v>340214</v>
+        <v>345307</v>
       </c>
       <c r="B145" t="s">
         <v>151</v>
       </c>
       <c r="C145">
         <v>13500.0</v>
       </c>
       <c r="D145">
         <v>50</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
-        <v>340020</v>
+        <v>345130</v>
       </c>
       <c r="B146" t="s">
         <v>152</v>
       </c>
       <c r="C146">
-        <v>13500.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D146">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
-        <v>339443</v>
+        <v>345004</v>
       </c>
       <c r="B147" t="s">
         <v>153</v>
       </c>
       <c r="C147">
         <v>13500.0</v>
       </c>
       <c r="D147">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
-        <v>339585</v>
+        <v>344935</v>
       </c>
       <c r="B148" t="s">
         <v>154</v>
       </c>
       <c r="C148">
         <v>13500.0</v>
       </c>
       <c r="D148">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
-        <v>339514</v>
+        <v>344865</v>
       </c>
       <c r="B149" t="s">
         <v>155</v>
       </c>
       <c r="C149">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D149">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
-        <v>339252</v>
+        <v>344677</v>
       </c>
       <c r="B150" t="s">
         <v>156</v>
       </c>
       <c r="C150">
         <v>13500.0</v>
       </c>
       <c r="D150">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
-        <v>339059</v>
+        <v>344491</v>
       </c>
       <c r="B151" t="s">
         <v>157</v>
       </c>
       <c r="C151">
         <v>13500.0</v>
       </c>
       <c r="D151">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
-        <v>338866</v>
+        <v>344303</v>
       </c>
       <c r="B152" t="s">
         <v>158</v>
       </c>
       <c r="C152">
         <v>13500.0</v>
       </c>
       <c r="D152">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
-        <v>338033</v>
+        <v>344167</v>
       </c>
       <c r="B153" t="s">
         <v>159</v>
       </c>
       <c r="C153">
-        <v>13500.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D153">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
-        <v>337257</v>
+        <v>343885</v>
       </c>
       <c r="B154" t="s">
         <v>160</v>
       </c>
       <c r="C154">
         <v>13500.0</v>
       </c>
       <c r="D154">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
-        <v>337326</v>
+        <v>343814</v>
       </c>
       <c r="B155" t="s">
         <v>161</v>
       </c>
       <c r="C155">
         <v>13500.0</v>
       </c>
       <c r="D155">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
-        <v>337396</v>
+        <v>343743</v>
       </c>
       <c r="B156" t="s">
         <v>162</v>
       </c>
       <c r="C156">
         <v>13500.0</v>
       </c>
       <c r="D156">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
-        <v>337063</v>
+        <v>343621</v>
       </c>
       <c r="B157" t="s">
         <v>163</v>
       </c>
       <c r="C157">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D157">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
-        <v>337836</v>
+        <v>343438</v>
       </c>
       <c r="B158" t="s">
         <v>164</v>
       </c>
       <c r="C158">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D158">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
-        <v>336735</v>
+        <v>343366</v>
       </c>
       <c r="B159" t="s">
         <v>165</v>
       </c>
       <c r="C159">
-        <v>13625.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D159">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
-        <v>336534</v>
+        <v>343183</v>
       </c>
       <c r="B160" t="s">
         <v>166</v>
       </c>
       <c r="C160">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D160">
-        <v>103</v>
+        <v>50</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
-        <v>335927</v>
+        <v>342999</v>
       </c>
       <c r="B161" t="s">
         <v>167</v>
       </c>
       <c r="C161">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D161">
-        <v>103</v>
+        <v>50</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
-        <v>336052</v>
+        <v>342823</v>
       </c>
       <c r="B162" t="s">
         <v>168</v>
       </c>
       <c r="C162">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D162">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
-        <v>335997</v>
+        <v>342753</v>
       </c>
       <c r="B163" t="s">
         <v>169</v>
       </c>
       <c r="C163">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D163">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
-        <v>335728</v>
+        <v>342560</v>
       </c>
       <c r="B164" t="s">
         <v>170</v>
       </c>
       <c r="C164">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D164">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
-        <v>335531</v>
+        <v>342435</v>
       </c>
       <c r="B165" t="s">
         <v>171</v>
       </c>
       <c r="C165">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D165">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
-        <v>335331</v>
+        <v>342245</v>
       </c>
       <c r="B166" t="s">
         <v>172</v>
       </c>
       <c r="C166">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D166">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
-        <v>335132</v>
+        <v>342052</v>
       </c>
       <c r="B167" t="s">
         <v>173</v>
       </c>
       <c r="C167">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D167">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
-        <v>334932</v>
+        <v>341644</v>
       </c>
       <c r="B168" t="s">
         <v>174</v>
       </c>
       <c r="C168">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D168">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
-        <v>333302</v>
+        <v>341946</v>
       </c>
       <c r="B169" t="s">
         <v>175</v>
       </c>
       <c r="C169">
-        <v>13625.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D169">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
-        <v>333237</v>
+        <v>341892</v>
       </c>
       <c r="B170" t="s">
         <v>176</v>
       </c>
       <c r="C170">
-        <v>13625.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D170">
-        <v>88</v>
+        <v>200</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
-        <v>332430</v>
+        <v>341504</v>
       </c>
       <c r="B171" t="s">
         <v>177</v>
       </c>
       <c r="C171">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D171">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
-        <v>332358</v>
+        <v>341784</v>
       </c>
       <c r="B172" t="s">
         <v>178</v>
       </c>
       <c r="C172">
-        <v>13625.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D172">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
-        <v>332158</v>
+        <v>341311</v>
       </c>
       <c r="B173" t="s">
         <v>179</v>
       </c>
       <c r="C173">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D173">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
-        <v>332031</v>
+        <v>340763</v>
       </c>
       <c r="B174" t="s">
         <v>180</v>
       </c>
       <c r="C174">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D174">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
-        <v>331722</v>
+        <v>340691</v>
       </c>
       <c r="B175" t="s">
         <v>181</v>
       </c>
       <c r="C175">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D175">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
-        <v>331850</v>
+        <v>340621</v>
       </c>
       <c r="B176" t="s">
         <v>182</v>
       </c>
       <c r="C176">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D176">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
-        <v>331645</v>
+        <v>340551</v>
       </c>
       <c r="B177" t="s">
         <v>183</v>
       </c>
       <c r="C177">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D177">
-        <v>1954</v>
+        <v>65</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
-        <v>331440</v>
+        <v>340481</v>
       </c>
       <c r="B178" t="s">
         <v>184</v>
       </c>
       <c r="C178">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D178">
-        <v>1954</v>
+        <v>68</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
-        <v>331312</v>
+        <v>340411</v>
       </c>
       <c r="B179" t="s">
         <v>185</v>
       </c>
       <c r="C179">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D179">
-        <v>2445</v>
+        <v>68</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
-        <v>330679</v>
+        <v>340214</v>
       </c>
       <c r="B180" t="s">
         <v>186</v>
       </c>
       <c r="C180">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D180">
-        <v>1964</v>
+        <v>50</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
-        <v>330504</v>
+        <v>340020</v>
       </c>
       <c r="B181" t="s">
         <v>187</v>
       </c>
       <c r="C181">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D181">
-        <v>2455</v>
+        <v>50</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
-        <v>330254</v>
+        <v>339443</v>
       </c>
       <c r="B182" t="s">
         <v>188</v>
       </c>
       <c r="C182">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D182">
-        <v>1964</v>
+        <v>50</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
-        <v>330124</v>
+        <v>339585</v>
       </c>
       <c r="B183" t="s">
         <v>189</v>
       </c>
       <c r="C183">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D183">
-        <v>2455</v>
+        <v>50</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
-        <v>329994</v>
+        <v>339514</v>
       </c>
       <c r="B184" t="s">
         <v>190</v>
       </c>
       <c r="C184">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D184">
-        <v>2460</v>
+        <v>50</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
-        <v>329757</v>
+        <v>339252</v>
       </c>
       <c r="B185" t="s">
         <v>191</v>
       </c>
       <c r="C185">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D185">
-        <v>1968</v>
+        <v>50</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
-        <v>329426</v>
+        <v>339059</v>
       </c>
       <c r="B186" t="s">
         <v>192</v>
       </c>
       <c r="C186">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D186">
-        <v>1969</v>
+        <v>53</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
-        <v>329265</v>
+        <v>338866</v>
       </c>
       <c r="B187" t="s">
         <v>193</v>
       </c>
       <c r="C187">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D187">
-        <v>1969</v>
+        <v>60</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
-        <v>329102</v>
+        <v>338033</v>
       </c>
       <c r="B188" t="s">
         <v>194</v>
       </c>
       <c r="C188">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D188">
-        <v>1964</v>
+        <v>67</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
-        <v>328167</v>
+        <v>337257</v>
       </c>
       <c r="B189" t="s">
         <v>195</v>
       </c>
       <c r="C189">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D189">
-        <v>1964</v>
+        <v>33</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
-        <v>328113</v>
+        <v>337326</v>
       </c>
       <c r="B190" t="s">
         <v>196</v>
       </c>
       <c r="C190">
-        <v>13600.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D190">
-        <v>1964</v>
+        <v>43</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
-        <v>328057</v>
+        <v>337396</v>
       </c>
       <c r="B191" t="s">
         <v>197</v>
       </c>
       <c r="C191">
-        <v>13625.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D191">
-        <v>2455</v>
+        <v>50</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
-        <v>327515</v>
+        <v>337063</v>
       </c>
       <c r="B192" t="s">
         <v>198</v>
       </c>
       <c r="C192">
         <v>13625.0</v>
       </c>
       <c r="D192">
-        <v>2455</v>
+        <v>100</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
-        <v>327567</v>
+        <v>337836</v>
       </c>
       <c r="B193" t="s">
         <v>199</v>
       </c>
       <c r="C193">
-        <v>13600.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D193">
-        <v>1954</v>
+        <v>100</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
-        <v>327618</v>
+        <v>336735</v>
       </c>
       <c r="B194" t="s">
         <v>200</v>
       </c>
       <c r="C194">
-        <v>13600.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D194">
-        <v>1964</v>
+        <v>100</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
-        <v>327297</v>
+        <v>336534</v>
       </c>
       <c r="B195" t="s">
         <v>201</v>
       </c>
       <c r="C195">
-        <v>13600.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D195">
-        <v>1969</v>
+        <v>103</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
-        <v>326558</v>
+        <v>335927</v>
       </c>
       <c r="B196" t="s">
         <v>202</v>
       </c>
       <c r="C196">
-        <v>13600.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D196">
-        <v>1964</v>
+        <v>103</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
-        <v>326608</v>
+        <v>336052</v>
       </c>
       <c r="B197" t="s">
         <v>203</v>
       </c>
       <c r="C197">
-        <v>13750.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D197">
-        <v>2455</v>
+        <v>113</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
-        <v>326454</v>
+        <v>335997</v>
       </c>
       <c r="B198" t="s">
         <v>204</v>
       </c>
       <c r="C198">
-        <v>13700.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D198">
-        <v>1969</v>
+        <v>113</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
-        <v>326039</v>
+        <v>335728</v>
       </c>
       <c r="B199" t="s">
         <v>205</v>
       </c>
       <c r="C199">
-        <v>13600.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D199">
-        <v>1964</v>
+        <v>105</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
-        <v>325995</v>
+        <v>335531</v>
       </c>
       <c r="B200" t="s">
         <v>206</v>
       </c>
       <c r="C200">
         <v>13625.0</v>
       </c>
       <c r="D200">
-        <v>2455</v>
+        <v>105</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
-        <v>325495</v>
+        <v>335331</v>
       </c>
       <c r="B201" t="s">
         <v>207</v>
       </c>
       <c r="C201">
-        <v>13750.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D201">
-        <v>2455</v>
+        <v>108</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
-        <v>325391</v>
+        <v>335132</v>
       </c>
       <c r="B202" t="s">
         <v>208</v>
       </c>
       <c r="C202">
-        <v>13750.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D202">
-        <v>2455</v>
+        <v>113</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
-        <v>325073</v>
+        <v>334932</v>
       </c>
       <c r="B203" t="s">
         <v>209</v>
       </c>
       <c r="C203">
-        <v>13700.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D203">
-        <v>1964</v>
+        <v>88</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
-        <v>324697</v>
+        <v>333302</v>
       </c>
       <c r="B204" t="s">
         <v>210</v>
       </c>
       <c r="C204">
-        <v>13750.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D204">
-        <v>2455</v>
+        <v>88</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
-        <v>324967</v>
+        <v>333237</v>
       </c>
       <c r="B205" t="s">
         <v>211</v>
       </c>
       <c r="C205">
-        <v>14250.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D205">
-        <v>2455</v>
+        <v>88</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
-        <v>324280</v>
+        <v>332430</v>
       </c>
       <c r="B206" t="s">
         <v>212</v>
       </c>
       <c r="C206">
-        <v>14100.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D206">
-        <v>1964</v>
+        <v>70</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
-        <v>323901</v>
+        <v>332358</v>
       </c>
       <c r="B207" t="s">
         <v>213</v>
       </c>
       <c r="C207">
-        <v>13833.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D207">
-        <v>1637</v>
+        <v>88</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
-        <v>323748</v>
+        <v>332158</v>
       </c>
       <c r="B208" t="s">
         <v>214</v>
       </c>
       <c r="C208">
-        <v>13800.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D208">
         <v>70</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
-        <v>323596</v>
+        <v>332031</v>
       </c>
       <c r="B209" t="s">
         <v>215</v>
       </c>
       <c r="C209">
-        <v>14000.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D209">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
-        <v>322936</v>
+        <v>331722</v>
       </c>
       <c r="B210" t="s">
         <v>216</v>
       </c>
       <c r="C210">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D210">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
-        <v>323039</v>
+        <v>331850</v>
       </c>
       <c r="B211" t="s">
         <v>217</v>
       </c>
       <c r="C211">
-        <v>14333.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D211">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
-        <v>322839</v>
+        <v>331645</v>
       </c>
       <c r="B212" t="s">
         <v>218</v>
       </c>
       <c r="C212">
-        <v>14250.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D212">
-        <v>88</v>
+        <v>1954</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
-        <v>322687</v>
+        <v>331440</v>
       </c>
       <c r="B213" t="s">
         <v>219</v>
       </c>
       <c r="C213">
-        <v>13750.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D213">
-        <v>88</v>
+        <v>1954</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
-        <v>322584</v>
+        <v>331312</v>
       </c>
       <c r="B214" t="s">
         <v>220</v>
       </c>
       <c r="C214">
-        <v>14000.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D214">
-        <v>88</v>
+        <v>2445</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
-        <v>322346</v>
+        <v>330679</v>
       </c>
       <c r="B215" t="s">
         <v>221</v>
       </c>
       <c r="C215">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D215">
-        <v>88</v>
+        <v>1964</v>
       </c>
       <c r="E215" t="s">
         <v>7</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
-        <v>322196</v>
+        <v>330504</v>
       </c>
       <c r="B216" t="s">
         <v>222</v>
       </c>
       <c r="C216">
-        <v>14000.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D216">
-        <v>88</v>
+        <v>2455</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
-        <v>322144</v>
+        <v>330254</v>
       </c>
       <c r="B217" t="s">
         <v>223</v>
       </c>
       <c r="C217">
-        <v>14333.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D217">
-        <v>117</v>
+        <v>1964</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
-        <v>322092</v>
+        <v>330124</v>
       </c>
       <c r="B218" t="s">
         <v>224</v>
       </c>
       <c r="C218">
-        <v>14333.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D218">
-        <v>117</v>
+        <v>2455</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
-        <v>321832</v>
+        <v>329994</v>
       </c>
       <c r="B219" t="s">
         <v>225</v>
       </c>
       <c r="C219">
-        <v>14333.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D219">
-        <v>117</v>
+        <v>2460</v>
       </c>
       <c r="E219" t="s">
         <v>7</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
-        <v>320844</v>
+        <v>329757</v>
       </c>
       <c r="B220" t="s">
         <v>226</v>
       </c>
       <c r="C220">
-        <v>13900.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D220">
-        <v>70</v>
+        <v>1968</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
-        <v>320793</v>
+        <v>329426</v>
       </c>
       <c r="B221" t="s">
         <v>227</v>
       </c>
       <c r="C221">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D221">
-        <v>88</v>
+        <v>1969</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
-        <v>320641</v>
+        <v>329265</v>
       </c>
       <c r="B222" t="s">
         <v>228</v>
       </c>
       <c r="C222">
-        <v>13900.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D222">
-        <v>70</v>
+        <v>1969</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
-        <v>320538</v>
+        <v>329102</v>
       </c>
       <c r="B223" t="s">
         <v>229</v>
       </c>
       <c r="C223">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D223">
-        <v>88</v>
+        <v>1964</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
-        <v>320239</v>
+        <v>328167</v>
       </c>
       <c r="B224" t="s">
         <v>230</v>
       </c>
       <c r="C224">
-        <v>13900.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D224">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
-        <v>319953</v>
+        <v>328113</v>
       </c>
       <c r="B225" t="s">
         <v>231</v>
       </c>
       <c r="C225">
-        <v>13900.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D225">
-        <v>90</v>
+        <v>1964</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
-        <v>319851</v>
+        <v>328057</v>
       </c>
       <c r="B226" t="s">
         <v>232</v>
       </c>
       <c r="C226">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D226">
-        <v>70</v>
+        <v>2455</v>
       </c>
       <c r="E226" t="s">
         <v>7</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
-        <v>319747</v>
+        <v>327515</v>
       </c>
       <c r="B227" t="s">
         <v>233</v>
       </c>
       <c r="C227">
-        <v>13900.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D227">
-        <v>70</v>
+        <v>2455</v>
       </c>
       <c r="E227" t="s">
         <v>7</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
-        <v>318921</v>
+        <v>327567</v>
       </c>
       <c r="B228" t="s">
         <v>234</v>
       </c>
       <c r="C228">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D228">
-        <v>88</v>
+        <v>1954</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
-        <v>318819</v>
+        <v>327618</v>
       </c>
       <c r="B229" t="s">
         <v>235</v>
       </c>
       <c r="C229">
-        <v>13900.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D229">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E229" t="s">
         <v>7</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
-        <v>318717</v>
+        <v>327297</v>
       </c>
       <c r="B230" t="s">
         <v>236</v>
       </c>
       <c r="C230">
-        <v>13900.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D230">
-        <v>70</v>
+        <v>1969</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
-        <v>318666</v>
+        <v>326558</v>
       </c>
       <c r="B231" t="s">
         <v>237</v>
       </c>
       <c r="C231">
-        <v>14000.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D231">
-        <v>88</v>
+        <v>1964</v>
       </c>
       <c r="E231" t="s">
         <v>7</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
-        <v>318615</v>
+        <v>326608</v>
       </c>
       <c r="B232" t="s">
         <v>238</v>
       </c>
       <c r="C232">
-        <v>14000.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D232">
-        <v>88</v>
+        <v>2455</v>
       </c>
       <c r="E232" t="s">
         <v>7</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
-        <v>318563</v>
+        <v>326454</v>
       </c>
       <c r="B233" t="s">
         <v>239</v>
       </c>
       <c r="C233">
-        <v>14000.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D233">
-        <v>88</v>
+        <v>1969</v>
       </c>
       <c r="E233" t="s">
         <v>7</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
-        <v>317968</v>
+        <v>326039</v>
       </c>
       <c r="B234" t="s">
         <v>240</v>
       </c>
       <c r="C234">
-        <v>13900.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D234">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E234" t="s">
         <v>7</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
-        <v>317916</v>
+        <v>325995</v>
       </c>
       <c r="B235" t="s">
         <v>241</v>
       </c>
       <c r="C235">
-        <v>14000.0</v>
+        <v>13625.0</v>
       </c>
       <c r="D235">
-        <v>88</v>
+        <v>2455</v>
       </c>
       <c r="E235" t="s">
         <v>7</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
-        <v>317770</v>
+        <v>325495</v>
       </c>
       <c r="B236" t="s">
         <v>242</v>
       </c>
       <c r="C236">
-        <v>13900.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D236">
-        <v>70</v>
+        <v>2455</v>
       </c>
       <c r="E236" t="s">
         <v>7</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
-        <v>316431</v>
+        <v>325391</v>
       </c>
       <c r="B237" t="s">
         <v>243</v>
       </c>
       <c r="C237">
-        <v>14125.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D237">
-        <v>88</v>
+        <v>2455</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
-        <v>316224</v>
+        <v>325073</v>
       </c>
       <c r="B238" t="s">
         <v>244</v>
       </c>
       <c r="C238">
-        <v>13900.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D238">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E238" t="s">
         <v>7</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
-        <v>316173</v>
+        <v>324697</v>
       </c>
       <c r="B239" t="s">
         <v>245</v>
       </c>
       <c r="C239">
-        <v>13700.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D239">
-        <v>70</v>
+        <v>2455</v>
       </c>
       <c r="E239" t="s">
         <v>7</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
-        <v>316275</v>
+        <v>324967</v>
       </c>
       <c r="B240" t="s">
         <v>246</v>
       </c>
       <c r="C240">
-        <v>13875.0</v>
+        <v>14250.0</v>
       </c>
       <c r="D240">
-        <v>88</v>
+        <v>2455</v>
       </c>
       <c r="E240" t="s">
         <v>7</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
-        <v>315352</v>
+        <v>324280</v>
       </c>
       <c r="B241" t="s">
         <v>247</v>
       </c>
       <c r="C241">
-        <v>13700.0</v>
+        <v>14100.0</v>
       </c>
       <c r="D241">
-        <v>70</v>
+        <v>1964</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
-        <v>315196</v>
+        <v>323901</v>
       </c>
       <c r="B242" t="s">
         <v>248</v>
       </c>
       <c r="C242">
-        <v>13700.0</v>
+        <v>13833.0</v>
       </c>
       <c r="D242">
-        <v>70</v>
+        <v>1637</v>
       </c>
       <c r="E242" t="s">
         <v>7</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
-        <v>315040</v>
+        <v>323748</v>
       </c>
       <c r="B243" t="s">
         <v>249</v>
       </c>
       <c r="C243">
-        <v>13700.0</v>
+        <v>13800.0</v>
       </c>
       <c r="D243">
         <v>70</v>
       </c>
       <c r="E243" t="s">
         <v>7</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
-        <v>314881</v>
+        <v>323596</v>
       </c>
       <c r="B244" t="s">
         <v>250</v>
       </c>
       <c r="C244">
-        <v>13700.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D244">
-        <v>1964</v>
+        <v>88</v>
       </c>
       <c r="E244" t="s">
         <v>7</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
-        <v>314673</v>
+        <v>322936</v>
       </c>
       <c r="B245" t="s">
         <v>251</v>
       </c>
       <c r="C245">
-        <v>13700.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D245">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E245" t="s">
         <v>7</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
-        <v>314724</v>
+        <v>323039</v>
       </c>
       <c r="B246" t="s">
         <v>252</v>
       </c>
       <c r="C246">
-        <v>14167.0</v>
+        <v>14333.0</v>
       </c>
       <c r="D246">
         <v>117</v>
       </c>
       <c r="E246" t="s">
         <v>7</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
-        <v>314620</v>
+        <v>322839</v>
       </c>
       <c r="B247" t="s">
         <v>253</v>
       </c>
       <c r="C247">
-        <v>14167.0</v>
+        <v>14250.0</v>
       </c>
       <c r="D247">
-        <v>125</v>
+        <v>88</v>
       </c>
       <c r="E247" t="s">
         <v>7</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
-        <v>314306</v>
+        <v>322687</v>
       </c>
       <c r="B248" t="s">
         <v>254</v>
       </c>
       <c r="C248">
-        <v>13700.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D248">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E248" t="s">
         <v>7</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
-        <v>314097</v>
+        <v>322584</v>
       </c>
       <c r="B249" t="s">
         <v>255</v>
       </c>
       <c r="C249">
-        <v>13700.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D249">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E249" t="s">
         <v>7</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
-        <v>313478</v>
+        <v>322346</v>
       </c>
       <c r="B250" t="s">
         <v>256</v>
       </c>
       <c r="C250">
-        <v>13375.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D250">
         <v>88</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
-        <v>313269</v>
+        <v>322196</v>
       </c>
       <c r="B251" t="s">
         <v>257</v>
       </c>
       <c r="C251">
-        <v>13375.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D251">
         <v>88</v>
       </c>
       <c r="E251" t="s">
         <v>7</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
-        <v>313218</v>
+        <v>322144</v>
       </c>
       <c r="B252" t="s">
         <v>258</v>
       </c>
       <c r="C252">
-        <v>13500.0</v>
+        <v>14333.0</v>
       </c>
       <c r="D252">
         <v>117</v>
       </c>
       <c r="E252" t="s">
         <v>7</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
-        <v>313121</v>
+        <v>322092</v>
       </c>
       <c r="B253" t="s">
         <v>259</v>
       </c>
       <c r="C253">
-        <v>13500.0</v>
+        <v>14333.0</v>
       </c>
       <c r="D253">
         <v>117</v>
       </c>
       <c r="E253" t="s">
         <v>7</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
-        <v>312840</v>
+        <v>321832</v>
       </c>
       <c r="B254" t="s">
         <v>260</v>
       </c>
       <c r="C254">
-        <v>13500.0</v>
+        <v>14333.0</v>
       </c>
       <c r="D254">
         <v>117</v>
       </c>
       <c r="E254" t="s">
         <v>7</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
-        <v>312736</v>
+        <v>320844</v>
       </c>
       <c r="B255" t="s">
         <v>261</v>
       </c>
       <c r="C255">
-        <v>13750.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D255">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E255" t="s">
         <v>7</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
-        <v>312684</v>
+        <v>320793</v>
       </c>
       <c r="B256" t="s">
         <v>262</v>
       </c>
       <c r="C256">
-        <v>13750.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D256">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E256" t="s">
         <v>7</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
-        <v>312475</v>
+        <v>320641</v>
       </c>
       <c r="B257" t="s">
         <v>263</v>
       </c>
       <c r="C257">
-        <v>13500.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D257">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E257" t="s">
         <v>7</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
-        <v>312373</v>
+        <v>320538</v>
       </c>
       <c r="B258" t="s">
         <v>264</v>
       </c>
       <c r="C258">
-        <v>13400.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D258">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="E258" t="s">
         <v>7</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
-        <v>312225</v>
+        <v>320239</v>
       </c>
       <c r="B259" t="s">
         <v>265</v>
       </c>
       <c r="C259">
-        <v>13400.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D259">
         <v>70</v>
       </c>
       <c r="E259" t="s">
         <v>7</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
-        <v>311804</v>
+        <v>319953</v>
       </c>
       <c r="B260" t="s">
         <v>266</v>
       </c>
       <c r="C260">
-        <v>13500.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D260">
-        <v>188</v>
+        <v>90</v>
       </c>
       <c r="E260" t="s">
         <v>7</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
-        <v>311699</v>
+        <v>319851</v>
       </c>
       <c r="B261" t="s">
         <v>267</v>
       </c>
       <c r="C261">
-        <v>13333.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D261">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="E261" t="s">
         <v>7</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
-        <v>311382</v>
+        <v>319747</v>
       </c>
       <c r="B262" t="s">
         <v>268</v>
       </c>
       <c r="C262">
-        <v>13333.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D262">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="E262" t="s">
         <v>7</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
-        <v>311280</v>
+        <v>318921</v>
       </c>
       <c r="B263" t="s">
         <v>269</v>
       </c>
       <c r="C263">
-        <v>13250.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D263">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E263" t="s">
         <v>7</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
-        <v>311229</v>
+        <v>318819</v>
       </c>
       <c r="B264" t="s">
         <v>270</v>
       </c>
       <c r="C264">
-        <v>13750.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D264">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E264" t="s">
         <v>7</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
-        <v>311129</v>
+        <v>318717</v>
       </c>
       <c r="B265" t="s">
         <v>271</v>
       </c>
       <c r="C265">
-        <v>13600.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D265">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="E265" t="s">
         <v>7</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
-        <v>310929</v>
+        <v>318666</v>
       </c>
       <c r="B266" t="s">
         <v>272</v>
       </c>
       <c r="C266">
-        <v>13600.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D266">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="E266" t="s">
         <v>7</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
-        <v>310876</v>
+        <v>318615</v>
       </c>
       <c r="B267" t="s">
         <v>273</v>
       </c>
       <c r="C267">
-        <v>13750.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D267">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E267" t="s">
         <v>7</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
-        <v>310027</v>
+        <v>318563</v>
       </c>
       <c r="B268" t="s">
         <v>274</v>
       </c>
       <c r="C268">
-        <v>13600.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D268">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="E268" t="s">
         <v>7</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
-        <v>309025</v>
+        <v>317968</v>
       </c>
       <c r="B269" t="s">
         <v>275</v>
       </c>
       <c r="C269">
-        <v>13400.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D269">
         <v>70</v>
       </c>
       <c r="E269" t="s">
         <v>7</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
-        <v>308975</v>
+        <v>317916</v>
       </c>
       <c r="B270" t="s">
         <v>276</v>
       </c>
       <c r="C270">
-        <v>13500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D270">
         <v>88</v>
       </c>
       <c r="E270" t="s">
         <v>7</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
-        <v>308873</v>
+        <v>317770</v>
       </c>
       <c r="B271" t="s">
         <v>277</v>
       </c>
       <c r="C271">
-        <v>13400.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D271">
         <v>70</v>
       </c>
       <c r="E271" t="s">
         <v>7</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
-        <v>308612</v>
+        <v>316431</v>
       </c>
       <c r="B272" t="s">
         <v>278</v>
       </c>
       <c r="C272">
-        <v>13400.0</v>
+        <v>14125.0</v>
       </c>
       <c r="D272">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E272" t="s">
         <v>7</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
-        <v>308462</v>
+        <v>316224</v>
       </c>
       <c r="B273" t="s">
         <v>279</v>
       </c>
       <c r="C273">
-        <v>13500.0</v>
+        <v>13900.0</v>
       </c>
       <c r="D273">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E273" t="s">
         <v>7</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
-        <v>308416</v>
+        <v>316173</v>
       </c>
       <c r="B274" t="s">
         <v>280</v>
       </c>
       <c r="C274">
-        <v>13667.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D274">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="E274" t="s">
         <v>7</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
-        <v>307583</v>
+        <v>316275</v>
       </c>
       <c r="B275" t="s">
         <v>281</v>
       </c>
       <c r="C275">
-        <v>13500.0</v>
+        <v>13875.0</v>
       </c>
       <c r="D275">
         <v>88</v>
       </c>
       <c r="E275" t="s">
         <v>7</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
-        <v>307427</v>
+        <v>315352</v>
       </c>
       <c r="B276" t="s">
         <v>282</v>
       </c>
       <c r="C276">
-        <v>13400.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D276">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E276" t="s">
         <v>7</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
-        <v>307272</v>
+        <v>315196</v>
       </c>
       <c r="B277" t="s">
         <v>283</v>
       </c>
       <c r="C277">
-        <v>13500.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D277">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E277" t="s">
         <v>7</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
-        <v>307167</v>
+        <v>315040</v>
       </c>
       <c r="B278" t="s">
         <v>284</v>
       </c>
       <c r="C278">
-        <v>13400.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D278">
         <v>70</v>
       </c>
       <c r="E278" t="s">
         <v>7</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
-        <v>307063</v>
+        <v>314881</v>
       </c>
       <c r="B279" t="s">
         <v>285</v>
       </c>
       <c r="C279">
-        <v>13500.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D279">
-        <v>88</v>
+        <v>1964</v>
       </c>
       <c r="E279" t="s">
         <v>7</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
-        <v>306748</v>
+        <v>314673</v>
       </c>
       <c r="B280" t="s">
         <v>286</v>
       </c>
       <c r="C280">
-        <v>13400.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D280">
         <v>70</v>
       </c>
       <c r="E280" t="s">
         <v>7</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
-        <v>306696</v>
+        <v>314724</v>
       </c>
       <c r="B281" t="s">
         <v>287</v>
       </c>
       <c r="C281">
-        <v>13500.0</v>
+        <v>14167.0</v>
       </c>
       <c r="D281">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="E281" t="s">
         <v>7</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
-        <v>306644</v>
+        <v>314620</v>
       </c>
       <c r="B282" t="s">
         <v>288</v>
       </c>
       <c r="C282">
-        <v>13500.0</v>
+        <v>14167.0</v>
       </c>
       <c r="D282">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="E282" t="s">
         <v>7</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
-        <v>306542</v>
+        <v>314306</v>
       </c>
       <c r="B283" t="s">
         <v>289</v>
       </c>
       <c r="C283">
-        <v>13400.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D283">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E283" t="s">
         <v>7</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
-        <v>306115</v>
+        <v>314097</v>
       </c>
       <c r="B284" t="s">
         <v>290</v>
       </c>
       <c r="C284">
-        <v>13400.0</v>
+        <v>13700.0</v>
       </c>
       <c r="D284">
         <v>70</v>
       </c>
       <c r="E284" t="s">
         <v>7</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
-        <v>306063</v>
+        <v>313478</v>
       </c>
       <c r="B285" t="s">
         <v>291</v>
       </c>
       <c r="C285">
-        <v>13500.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D285">
         <v>88</v>
       </c>
       <c r="E285" t="s">
         <v>7</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
-        <v>306011</v>
+        <v>313269</v>
       </c>
       <c r="B286" t="s">
         <v>292</v>
       </c>
       <c r="C286">
-        <v>13500.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D286">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E286" t="s">
         <v>7</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
-        <v>305853</v>
+        <v>313218</v>
       </c>
       <c r="B287" t="s">
         <v>293</v>
       </c>
       <c r="C287">
-        <v>13400.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D287">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="E287" t="s">
         <v>7</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
-        <v>305801</v>
+        <v>313121</v>
       </c>
       <c r="B288" t="s">
         <v>294</v>
       </c>
       <c r="C288">
         <v>13500.0</v>
       </c>
       <c r="D288">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="E288" t="s">
         <v>7</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
-        <v>306218</v>
+        <v>312840</v>
       </c>
       <c r="B289" t="s">
         <v>295</v>
       </c>
       <c r="C289">
-        <v>13667.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D289">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E289" t="s">
         <v>7</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
-        <v>305637</v>
+        <v>312736</v>
       </c>
       <c r="B290" t="s">
         <v>296</v>
       </c>
       <c r="C290">
-        <v>13500.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D290">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E290" t="s">
         <v>7</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
-        <v>305479</v>
+        <v>312684</v>
       </c>
       <c r="B291" t="s">
         <v>297</v>
       </c>
       <c r="C291">
-        <v>13250.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D291">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="E291" t="s">
         <v>7</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
-        <v>305092</v>
+        <v>312475</v>
       </c>
       <c r="B292" t="s">
         <v>298</v>
       </c>
       <c r="C292">
-        <v>13250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D292">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="E292" t="s">
         <v>7</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
-        <v>304937</v>
+        <v>312373</v>
       </c>
       <c r="B293" t="s">
         <v>299</v>
       </c>
       <c r="C293">
-        <v>13250.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D293">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="E293" t="s">
         <v>7</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
-        <v>304782</v>
+        <v>312225</v>
       </c>
       <c r="B294" t="s">
         <v>300</v>
       </c>
       <c r="C294">
-        <v>13375.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D294">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="E294" t="s">
         <v>7</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
-        <v>304728</v>
+        <v>311804</v>
       </c>
       <c r="B295" t="s">
         <v>301</v>
       </c>
       <c r="C295">
         <v>13500.0</v>
       </c>
       <c r="D295">
-        <v>165</v>
+        <v>188</v>
       </c>
       <c r="E295" t="s">
         <v>7</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
-        <v>304674</v>
+        <v>311699</v>
       </c>
       <c r="B296" t="s">
         <v>302</v>
       </c>
       <c r="C296">
-        <v>13500.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D296">
-        <v>165</v>
+        <v>117</v>
       </c>
       <c r="E296" t="s">
         <v>7</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
-        <v>304522</v>
+        <v>311382</v>
       </c>
       <c r="B297" t="s">
         <v>303</v>
       </c>
       <c r="C297">
         <v>13333.0</v>
       </c>
       <c r="D297">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="E297" t="s">
         <v>7</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
-        <v>303823</v>
+        <v>311280</v>
       </c>
       <c r="B298" t="s">
         <v>304</v>
       </c>
       <c r="C298">
-        <v>13375.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D298">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="E298" t="s">
         <v>7</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
-        <v>303771</v>
+        <v>311229</v>
       </c>
       <c r="B299" t="s">
         <v>305</v>
       </c>
       <c r="C299">
-        <v>13333.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D299">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E299" t="s">
         <v>7</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
-        <v>303671</v>
+        <v>311129</v>
       </c>
       <c r="B300" t="s">
         <v>306</v>
       </c>
       <c r="C300">
-        <v>13375.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D300">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="E300" t="s">
         <v>7</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
-        <v>303570</v>
+        <v>310929</v>
       </c>
       <c r="B301" t="s">
         <v>307</v>
       </c>
       <c r="C301">
-        <v>13375.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D301">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="E301" t="s">
         <v>7</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
-        <v>303243</v>
+        <v>310876</v>
       </c>
       <c r="B302" t="s">
         <v>308</v>
       </c>
       <c r="C302">
-        <v>13500.0</v>
+        <v>13750.0</v>
       </c>
       <c r="D302">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="E302" t="s">
         <v>7</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
-        <v>303294</v>
+        <v>310027</v>
       </c>
       <c r="B303" t="s">
         <v>309</v>
       </c>
       <c r="C303">
-        <v>13500.0</v>
+        <v>13600.0</v>
       </c>
       <c r="D303">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="E303" t="s">
         <v>7</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
-        <v>302861</v>
+        <v>309025</v>
       </c>
       <c r="B304" t="s">
         <v>310</v>
       </c>
       <c r="C304">
-        <v>13375.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D304">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E304" t="s">
         <v>7</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
-        <v>302651</v>
+        <v>308975</v>
       </c>
       <c r="B305" t="s">
         <v>311</v>
       </c>
       <c r="C305">
-        <v>13125.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D305">
         <v>88</v>
       </c>
       <c r="E305" t="s">
         <v>7</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
-        <v>302551</v>
+        <v>308873</v>
       </c>
       <c r="B306" t="s">
         <v>312</v>
       </c>
       <c r="C306">
-        <v>13125.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D306">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E306" t="s">
         <v>7</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
-        <v>302444</v>
+        <v>308612</v>
       </c>
       <c r="B307" t="s">
         <v>313</v>
       </c>
       <c r="C307">
-        <v>13000.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D307">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E307" t="s">
         <v>7</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
-        <v>301967</v>
+        <v>308462</v>
       </c>
       <c r="B308" t="s">
         <v>314</v>
       </c>
       <c r="C308">
-        <v>13125.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D308">
         <v>88</v>
       </c>
       <c r="E308" t="s">
         <v>7</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
-        <v>302015</v>
+        <v>308416</v>
       </c>
       <c r="B309" t="s">
         <v>315</v>
       </c>
       <c r="C309">
-        <v>13500.0</v>
+        <v>13667.0</v>
       </c>
       <c r="D309">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E309" t="s">
         <v>7</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
-        <v>302231</v>
+        <v>307583</v>
       </c>
       <c r="B310" t="s">
         <v>316</v>
       </c>
       <c r="C310">
         <v>13500.0</v>
       </c>
       <c r="D310">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E310" t="s">
         <v>7</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
-        <v>299549</v>
+        <v>307427</v>
       </c>
       <c r="B311" t="s">
         <v>317</v>
       </c>
       <c r="C311">
-        <v>12750.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D311">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E311" t="s">
         <v>7</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
-        <v>299601</v>
+        <v>307272</v>
       </c>
       <c r="B312" t="s">
         <v>318</v>
       </c>
       <c r="C312">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D312">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E312" t="s">
         <v>7</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
-        <v>299705</v>
+        <v>307167</v>
       </c>
       <c r="B313" t="s">
         <v>319</v>
       </c>
       <c r="C313">
-        <v>12750.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D313">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="E313" t="s">
         <v>7</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
-        <v>299809</v>
+        <v>307063</v>
       </c>
       <c r="B314" t="s">
         <v>320</v>
       </c>
       <c r="C314">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D314">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E314" t="s">
         <v>7</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
-        <v>299863</v>
+        <v>306748</v>
       </c>
       <c r="B315" t="s">
         <v>321</v>
       </c>
       <c r="C315">
-        <v>12750.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D315">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E315" t="s">
         <v>7</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
-        <v>300062</v>
+        <v>306696</v>
       </c>
       <c r="B316" t="s">
         <v>322</v>
       </c>
       <c r="C316">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D316">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E316" t="s">
         <v>7</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
-        <v>300108</v>
+        <v>306644</v>
       </c>
       <c r="B317" t="s">
         <v>323</v>
       </c>
       <c r="C317">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D317">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E317" t="s">
         <v>7</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
-        <v>300154</v>
+        <v>306542</v>
       </c>
       <c r="B318" t="s">
         <v>324</v>
       </c>
       <c r="C318">
-        <v>13000.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D318">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="E318" t="s">
         <v>7</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
-        <v>300199</v>
+        <v>306115</v>
       </c>
       <c r="B319" t="s">
         <v>325</v>
       </c>
       <c r="C319">
-        <v>12750.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D319">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="E319" t="s">
         <v>7</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
-        <v>300245</v>
+        <v>306063</v>
       </c>
       <c r="B320" t="s">
         <v>326</v>
       </c>
       <c r="C320">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D320">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E320" t="s">
         <v>7</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
-        <v>300291</v>
+        <v>306011</v>
       </c>
       <c r="B321" t="s">
         <v>327</v>
       </c>
       <c r="C321">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D321">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E321" t="s">
         <v>7</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
-        <v>299504</v>
+        <v>305853</v>
       </c>
       <c r="B322" t="s">
         <v>328</v>
       </c>
       <c r="C322">
-        <v>9500.0</v>
+        <v>13400.0</v>
       </c>
       <c r="D322">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="E322" t="s">
         <v>7</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
-        <v>299451</v>
+        <v>305801</v>
       </c>
       <c r="B323" t="s">
         <v>329</v>
       </c>
       <c r="C323">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D323">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="E323" t="s">
         <v>7</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
-        <v>299398</v>
+        <v>306218</v>
       </c>
       <c r="B324" t="s">
         <v>330</v>
       </c>
       <c r="C324">
-        <v>13000.0</v>
+        <v>13667.0</v>
       </c>
       <c r="D324">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="E324" t="s">
         <v>7</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
-        <v>298923</v>
+        <v>305637</v>
       </c>
       <c r="B325" t="s">
         <v>331</v>
       </c>
       <c r="C325">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D325">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="E325" t="s">
         <v>7</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
-        <v>298819</v>
+        <v>305479</v>
       </c>
       <c r="B326" t="s">
         <v>332</v>
       </c>
       <c r="C326">
-        <v>12750.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D326">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E326" t="s">
         <v>7</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
-        <v>298716</v>
+        <v>305092</v>
       </c>
       <c r="B327" t="s">
         <v>333</v>
       </c>
       <c r="C327">
-        <v>13000.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D327">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="E327" t="s">
         <v>7</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
-        <v>298663</v>
+        <v>304937</v>
       </c>
       <c r="B328" t="s">
         <v>334</v>
       </c>
       <c r="C328">
-        <v>13000.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D328">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="E328" t="s">
         <v>7</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
-        <v>298146</v>
+        <v>304782</v>
       </c>
       <c r="B329" t="s">
         <v>335</v>
       </c>
       <c r="C329">
-        <v>13000.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D329">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="E329" t="s">
         <v>7</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
-        <v>298567</v>
+        <v>304728</v>
       </c>
       <c r="B330" t="s">
         <v>336</v>
       </c>
       <c r="C330">
         <v>13500.0</v>
       </c>
       <c r="D330">
-        <v>200</v>
+        <v>165</v>
       </c>
       <c r="E330" t="s">
         <v>7</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
-        <v>298521</v>
+        <v>304674</v>
       </c>
       <c r="B331" t="s">
         <v>337</v>
       </c>
       <c r="C331">
         <v>13500.0</v>
       </c>
       <c r="D331">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="E331" t="s">
         <v>7</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
-        <v>297622</v>
+        <v>304522</v>
       </c>
       <c r="B332" t="s">
         <v>338</v>
       </c>
       <c r="C332">
-        <v>13000.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D332">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="E332" t="s">
         <v>7</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
-        <v>297463</v>
+        <v>303823</v>
       </c>
       <c r="B333" t="s">
         <v>339</v>
       </c>
       <c r="C333">
-        <v>13000.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D333">
-        <v>2455</v>
+        <v>88</v>
       </c>
       <c r="E333" t="s">
         <v>7</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
-        <v>297308</v>
+        <v>303771</v>
       </c>
       <c r="B334" t="s">
         <v>340</v>
       </c>
       <c r="C334">
-        <v>13000.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D334">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E334" t="s">
         <v>7</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
-        <v>297204</v>
+        <v>303671</v>
       </c>
       <c r="B335" t="s">
         <v>341</v>
       </c>
       <c r="C335">
-        <v>13000.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D335">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E335" t="s">
         <v>7</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336">
-        <v>297098</v>
+        <v>303570</v>
       </c>
       <c r="B336" t="s">
         <v>342</v>
       </c>
       <c r="C336">
-        <v>13000.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D336">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E336" t="s">
         <v>7</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
-        <v>297831</v>
+        <v>303243</v>
       </c>
       <c r="B337" t="s">
         <v>343</v>
       </c>
       <c r="C337">
         <v>13500.0</v>
       </c>
       <c r="D337">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E337" t="s">
         <v>7</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
-        <v>297728</v>
+        <v>303294</v>
       </c>
       <c r="B338" t="s">
         <v>344</v>
       </c>
       <c r="C338">
         <v>13500.0</v>
       </c>
       <c r="D338">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E338" t="s">
         <v>7</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339">
-        <v>296892</v>
+        <v>302861</v>
       </c>
       <c r="B339" t="s">
         <v>345</v>
       </c>
       <c r="C339">
-        <v>12500.0</v>
+        <v>13375.0</v>
       </c>
       <c r="D339">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="E339" t="s">
         <v>7</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
-        <v>296742</v>
+        <v>302651</v>
       </c>
       <c r="B340" t="s">
         <v>346</v>
       </c>
       <c r="C340">
-        <v>12500.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D340">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="E340" t="s">
         <v>7</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341">
-        <v>296126</v>
+        <v>302551</v>
       </c>
       <c r="B341" t="s">
         <v>347</v>
       </c>
       <c r="C341">
-        <v>8667.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D341">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E341" t="s">
         <v>7</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
-        <v>296080</v>
+        <v>302444</v>
       </c>
       <c r="B342" t="s">
         <v>348</v>
       </c>
       <c r="C342">
         <v>13000.0</v>
       </c>
       <c r="D342">
         <v>117</v>
       </c>
       <c r="E342" t="s">
         <v>7</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
-        <v>295560</v>
+        <v>301967</v>
       </c>
       <c r="B343" t="s">
         <v>349</v>
       </c>
       <c r="C343">
-        <v>13500.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D343">
-        <v>175</v>
+        <v>88</v>
       </c>
       <c r="E343" t="s">
         <v>7</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344">
-        <v>295988</v>
+        <v>302015</v>
       </c>
       <c r="B344" t="s">
         <v>350</v>
       </c>
       <c r="C344">
         <v>13500.0</v>
       </c>
       <c r="D344">
         <v>175</v>
       </c>
       <c r="E344" t="s">
         <v>7</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345">
-        <v>295942</v>
+        <v>302231</v>
       </c>
       <c r="B345" t="s">
         <v>351</v>
       </c>
       <c r="C345">
         <v>13500.0</v>
       </c>
       <c r="D345">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E345" t="s">
         <v>7</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346">
-        <v>295896</v>
+        <v>299549</v>
       </c>
       <c r="B346" t="s">
         <v>352</v>
       </c>
       <c r="C346">
-        <v>13250.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D346">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="E346" t="s">
         <v>7</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347">
-        <v>295172</v>
+        <v>299601</v>
       </c>
       <c r="B347" t="s">
         <v>353</v>
       </c>
       <c r="C347">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D347">
-        <v>117</v>
+        <v>80</v>
       </c>
       <c r="E347" t="s">
         <v>7</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348">
-        <v>295121</v>
+        <v>299705</v>
       </c>
       <c r="B348" t="s">
         <v>354</v>
       </c>
       <c r="C348">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D348">
-        <v>117</v>
+        <v>83</v>
       </c>
       <c r="E348" t="s">
         <v>7</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349">
-        <v>295758</v>
+        <v>299809</v>
       </c>
       <c r="B349" t="s">
         <v>355</v>
       </c>
       <c r="C349">
-        <v>13250.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D349">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E349" t="s">
         <v>7</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350">
-        <v>294912</v>
+        <v>299863</v>
       </c>
       <c r="B350" t="s">
         <v>356</v>
       </c>
       <c r="C350">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D350">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E350" t="s">
         <v>7</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351">
-        <v>295273</v>
+        <v>300062</v>
       </c>
       <c r="B351" t="s">
         <v>357</v>
       </c>
       <c r="C351">
-        <v>13250.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D351">
-        <v>205</v>
+        <v>117</v>
       </c>
       <c r="E351" t="s">
         <v>7</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352">
-        <v>294809</v>
+        <v>300108</v>
       </c>
       <c r="B352" t="s">
         <v>358</v>
       </c>
       <c r="C352">
         <v>12750.0</v>
       </c>
       <c r="D352">
-        <v>125</v>
+        <v>94</v>
       </c>
       <c r="E352" t="s">
         <v>7</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353">
-        <v>294758</v>
+        <v>300154</v>
       </c>
       <c r="B353" t="s">
         <v>359</v>
       </c>
       <c r="C353">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D353">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="E353" t="s">
         <v>7</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354">
-        <v>294707</v>
+        <v>300199</v>
       </c>
       <c r="B354" t="s">
         <v>360</v>
       </c>
       <c r="C354">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D354">
-        <v>117</v>
+        <v>83</v>
       </c>
       <c r="E354" t="s">
         <v>7</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355">
-        <v>294245</v>
+        <v>300245</v>
       </c>
       <c r="B355" t="s">
         <v>361</v>
       </c>
       <c r="C355">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D355">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="E355" t="s">
         <v>7</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356">
-        <v>294200</v>
+        <v>300291</v>
       </c>
       <c r="B356" t="s">
         <v>362</v>
       </c>
       <c r="C356">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D356">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="E356" t="s">
         <v>7</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357">
-        <v>293651</v>
+        <v>299504</v>
       </c>
       <c r="B357" t="s">
         <v>363</v>
       </c>
       <c r="C357">
-        <v>12833.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D357">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="E357" t="s">
         <v>7</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358">
-        <v>293547</v>
+        <v>299451</v>
       </c>
       <c r="B358" t="s">
         <v>364</v>
       </c>
       <c r="C358">
-        <v>13250.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D358">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="E358" t="s">
         <v>7</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359">
-        <v>293494</v>
+        <v>299398</v>
       </c>
       <c r="B359" t="s">
         <v>365</v>
       </c>
       <c r="C359">
-        <v>13250.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D359">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="E359" t="s">
         <v>7</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360">
-        <v>293237</v>
+        <v>298923</v>
       </c>
       <c r="B360" t="s">
         <v>366</v>
       </c>
       <c r="C360">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D360">
-        <v>125</v>
+        <v>88</v>
       </c>
       <c r="E360" t="s">
         <v>7</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361">
-        <v>293026</v>
+        <v>298819</v>
       </c>
       <c r="B361" t="s">
         <v>367</v>
       </c>
       <c r="C361">
         <v>12750.0</v>
       </c>
       <c r="D361">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E361" t="s">
         <v>7</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362">
-        <v>292763</v>
+        <v>298716</v>
       </c>
       <c r="B362" t="s">
         <v>368</v>
       </c>
       <c r="C362">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D362">
         <v>117</v>
       </c>
       <c r="E362" t="s">
         <v>7</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363">
-        <v>292660</v>
+        <v>298663</v>
       </c>
       <c r="B363" t="s">
         <v>369</v>
       </c>
       <c r="C363">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D363">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="E363" t="s">
         <v>7</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
-        <v>292609</v>
+        <v>298146</v>
       </c>
       <c r="B364" t="s">
         <v>370</v>
       </c>
       <c r="C364">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D364">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E364" t="s">
         <v>7</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365">
-        <v>292557</v>
+        <v>298567</v>
       </c>
       <c r="B365" t="s">
         <v>371</v>
       </c>
       <c r="C365">
-        <v>13167.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D365">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="E365" t="s">
         <v>7</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366">
-        <v>292400</v>
+        <v>298521</v>
       </c>
       <c r="B366" t="s">
         <v>372</v>
       </c>
       <c r="C366">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D366">
-        <v>88</v>
+        <v>175</v>
       </c>
       <c r="E366" t="s">
         <v>7</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367">
-        <v>292295</v>
+        <v>297622</v>
       </c>
       <c r="B367" t="s">
         <v>373</v>
       </c>
       <c r="C367">
-        <v>12667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D367">
         <v>117</v>
       </c>
       <c r="E367" t="s">
         <v>7</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368">
-        <v>292039</v>
+        <v>297463</v>
       </c>
       <c r="B368" t="s">
         <v>374</v>
       </c>
       <c r="C368">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D368">
-        <v>88</v>
+        <v>2455</v>
       </c>
       <c r="E368" t="s">
         <v>7</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369">
-        <v>291619</v>
+        <v>297308</v>
       </c>
       <c r="B369" t="s">
         <v>375</v>
       </c>
       <c r="C369">
-        <v>12667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D369">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="E369" t="s">
         <v>7</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370">
-        <v>291463</v>
+        <v>297204</v>
       </c>
       <c r="B370" t="s">
         <v>376</v>
       </c>
       <c r="C370">
         <v>13000.0</v>
       </c>
       <c r="D370">
         <v>117</v>
       </c>
       <c r="E370" t="s">
         <v>7</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371">
-        <v>291305</v>
+        <v>297098</v>
       </c>
       <c r="B371" t="s">
         <v>377</v>
       </c>
       <c r="C371">
         <v>13000.0</v>
       </c>
       <c r="D371">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E371" t="s">
         <v>7</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372">
-        <v>291411</v>
+        <v>297831</v>
       </c>
       <c r="B372" t="s">
         <v>378</v>
       </c>
       <c r="C372">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D372">
-        <v>225</v>
+        <v>175</v>
       </c>
       <c r="E372" t="s">
         <v>7</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373">
-        <v>291358</v>
+        <v>297728</v>
       </c>
       <c r="B373" t="s">
         <v>379</v>
       </c>
       <c r="C373">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D373">
-        <v>225</v>
+        <v>175</v>
       </c>
       <c r="E373" t="s">
         <v>7</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374">
-        <v>290879</v>
+        <v>296892</v>
       </c>
       <c r="B374" t="s">
         <v>380</v>
       </c>
       <c r="C374">
-        <v>12667.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D374">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="E374" t="s">
         <v>7</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375">
-        <v>290564</v>
+        <v>296742</v>
       </c>
       <c r="B375" t="s">
         <v>381</v>
       </c>
       <c r="C375">
-        <v>12750.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D375">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="E375" t="s">
         <v>7</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376">
-        <v>290513</v>
+        <v>296126</v>
       </c>
       <c r="B376" t="s">
         <v>382</v>
       </c>
       <c r="C376">
-        <v>12667.0</v>
+        <v>8667.0</v>
       </c>
       <c r="D376">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="E376" t="s">
         <v>7</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377">
-        <v>290198</v>
+        <v>296080</v>
       </c>
       <c r="B377" t="s">
         <v>383</v>
       </c>
       <c r="C377">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D377">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E377" t="s">
         <v>7</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378">
-        <v>290095</v>
+        <v>295560</v>
       </c>
       <c r="B378" t="s">
         <v>384</v>
       </c>
       <c r="C378">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D378">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="E378" t="s">
         <v>7</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379">
-        <v>290460</v>
+        <v>295988</v>
       </c>
       <c r="B379" t="s">
         <v>385</v>
       </c>
       <c r="C379">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D379">
-        <v>225</v>
+        <v>175</v>
       </c>
       <c r="E379" t="s">
         <v>7</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380">
-        <v>290042</v>
+        <v>295942</v>
       </c>
       <c r="B380" t="s">
         <v>386</v>
       </c>
       <c r="C380">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D380">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="E380" t="s">
         <v>7</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381">
-        <v>289938</v>
+        <v>295896</v>
       </c>
       <c r="B381" t="s">
         <v>387</v>
       </c>
       <c r="C381">
-        <v>12750.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D381">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E381" t="s">
         <v>7</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382">
-        <v>289885</v>
+        <v>295172</v>
       </c>
       <c r="B382" t="s">
         <v>388</v>
       </c>
       <c r="C382">
-        <v>13167.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D382">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="E382" t="s">
         <v>7</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383">
-        <v>289669</v>
+        <v>295121</v>
       </c>
       <c r="B383" t="s">
         <v>389</v>
       </c>
       <c r="C383">
-        <v>12900.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D383">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E383" t="s">
         <v>7</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384">
-        <v>289197</v>
+        <v>295758</v>
       </c>
       <c r="B384" t="s">
         <v>390</v>
       </c>
       <c r="C384">
-        <v>12900.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D384">
-        <v>90</v>
+        <v>175</v>
       </c>
       <c r="E384" t="s">
         <v>7</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385">
-        <v>288761</v>
+        <v>294912</v>
       </c>
       <c r="B385" t="s">
         <v>391</v>
       </c>
       <c r="C385">
-        <v>12900.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D385">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E385" t="s">
         <v>7</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386">
-        <v>288649</v>
+        <v>295273</v>
       </c>
       <c r="B386" t="s">
         <v>392</v>
       </c>
       <c r="C386">
-        <v>13125.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D386">
-        <v>113</v>
+        <v>205</v>
       </c>
       <c r="E386" t="s">
         <v>7</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387">
-        <v>288537</v>
+        <v>294809</v>
       </c>
       <c r="B387" t="s">
         <v>393</v>
       </c>
       <c r="C387">
-        <v>13125.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D387">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E387" t="s">
         <v>7</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388">
-        <v>288427</v>
+        <v>294758</v>
       </c>
       <c r="B388" t="s">
         <v>394</v>
       </c>
       <c r="C388">
-        <v>12875.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D388">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E388" t="s">
         <v>7</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389">
-        <v>288325</v>
+        <v>294707</v>
       </c>
       <c r="B389" t="s">
         <v>395</v>
       </c>
       <c r="C389">
         <v>12833.0</v>
       </c>
       <c r="D389">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="E389" t="s">
         <v>7</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390">
-        <v>288165</v>
+        <v>294245</v>
       </c>
       <c r="B390" t="s">
         <v>396</v>
       </c>
       <c r="C390">
-        <v>12875.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D390">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E390" t="s">
         <v>7</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391">
-        <v>287958</v>
+        <v>294200</v>
       </c>
       <c r="B391" t="s">
         <v>397</v>
       </c>
       <c r="C391">
-        <v>12875.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D391">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="E391" t="s">
         <v>7</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392">
-        <v>283328</v>
+        <v>293651</v>
       </c>
       <c r="B392" t="s">
         <v>398</v>
       </c>
       <c r="C392">
-        <v>12875.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D392">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="E392" t="s">
         <v>7</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393">
-        <v>287112</v>
+        <v>293547</v>
       </c>
       <c r="B393" t="s">
         <v>399</v>
       </c>
       <c r="C393">
-        <v>13167.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D393">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="E393" t="s">
         <v>7</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394">
-        <v>287061</v>
+        <v>293494</v>
       </c>
       <c r="B394" t="s">
         <v>400</v>
       </c>
       <c r="C394">
-        <v>13167.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D394">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="E394" t="s">
         <v>7</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395">
-        <v>286950</v>
+        <v>293237</v>
       </c>
       <c r="B395" t="s">
         <v>401</v>
       </c>
       <c r="C395">
-        <v>13125.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D395">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E395" t="s">
         <v>7</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396">
-        <v>286787</v>
+        <v>293026</v>
       </c>
       <c r="B396" t="s">
         <v>402</v>
       </c>
       <c r="C396">
-        <v>12900.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D396">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="E396" t="s">
         <v>7</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397">
-        <v>286572</v>
+        <v>292763</v>
       </c>
       <c r="B397" t="s">
         <v>403</v>
       </c>
       <c r="C397">
-        <v>12900.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D397">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E397" t="s">
         <v>7</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398">
-        <v>286356</v>
+        <v>292660</v>
       </c>
       <c r="B398" t="s">
         <v>404</v>
       </c>
       <c r="C398">
-        <v>12900.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D398">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E398" t="s">
         <v>7</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399">
-        <v>286193</v>
+        <v>292609</v>
       </c>
       <c r="B399" t="s">
         <v>405</v>
       </c>
       <c r="C399">
-        <v>12875.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D399">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="E399" t="s">
         <v>7</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400">
-        <v>285979</v>
+        <v>292557</v>
       </c>
       <c r="B400" t="s">
         <v>406</v>
       </c>
       <c r="C400">
-        <v>13125.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D400">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E400" t="s">
         <v>7</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401">
-        <v>285639</v>
+        <v>292400</v>
       </c>
       <c r="B401" t="s">
         <v>407</v>
       </c>
       <c r="C401">
-        <v>13167.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D401">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="E401" t="s">
         <v>7</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402">
-        <v>285427</v>
+        <v>292295</v>
       </c>
       <c r="B402" t="s">
         <v>408</v>
       </c>
       <c r="C402">
-        <v>12875.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D402">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E402" t="s">
         <v>7</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403">
-        <v>285160</v>
+        <v>292039</v>
       </c>
       <c r="B403" t="s">
         <v>409</v>
       </c>
       <c r="C403">
-        <v>12833.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D403">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E403" t="s">
         <v>7</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404">
-        <v>285000</v>
+        <v>291619</v>
       </c>
       <c r="B404" t="s">
         <v>410</v>
       </c>
       <c r="C404">
-        <v>12900.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D404">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E404" t="s">
         <v>7</v>
       </c>
       <c r="F404" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405">
-        <v>284174</v>
+        <v>291463</v>
       </c>
       <c r="B405" t="s">
         <v>411</v>
       </c>
       <c r="C405">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D405">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E405" t="s">
         <v>7</v>
       </c>
       <c r="F405" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406">
-        <v>284066</v>
+        <v>291305</v>
       </c>
       <c r="B406" t="s">
         <v>412</v>
       </c>
       <c r="C406">
-        <v>13125.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D406">
         <v>113</v>
       </c>
       <c r="E406" t="s">
         <v>7</v>
       </c>
       <c r="F406" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407">
-        <v>283958</v>
+        <v>291411</v>
       </c>
       <c r="B407" t="s">
         <v>413</v>
       </c>
       <c r="C407">
-        <v>13125.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D407">
-        <v>113</v>
+        <v>225</v>
       </c>
       <c r="E407" t="s">
         <v>7</v>
       </c>
       <c r="F407" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408">
-        <v>283901</v>
+        <v>291358</v>
       </c>
       <c r="B408" t="s">
         <v>414</v>
       </c>
       <c r="C408">
         <v>13000.0</v>
       </c>
       <c r="D408">
-        <v>100</v>
+        <v>225</v>
       </c>
       <c r="E408" t="s">
         <v>7</v>
       </c>
       <c r="F408" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409">
-        <v>283845</v>
+        <v>290879</v>
       </c>
       <c r="B409" t="s">
         <v>415</v>
       </c>
       <c r="C409">
-        <v>13000.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D409">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="E409" t="s">
         <v>7</v>
       </c>
       <c r="F409" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410">
-        <v>283271</v>
+        <v>290564</v>
       </c>
       <c r="B410" t="s">
         <v>416</v>
       </c>
       <c r="C410">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D410">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="E410" t="s">
         <v>7</v>
       </c>
       <c r="F410" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411">
-        <v>283215</v>
+        <v>290513</v>
       </c>
       <c r="B411" t="s">
         <v>417</v>
       </c>
       <c r="C411">
-        <v>13000.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D411">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="E411" t="s">
         <v>7</v>
       </c>
       <c r="F411" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412">
-        <v>283159</v>
+        <v>290198</v>
       </c>
       <c r="B412" t="s">
         <v>418</v>
       </c>
       <c r="C412">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D412">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="E412" t="s">
         <v>7</v>
       </c>
       <c r="F412" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413">
-        <v>283103</v>
+        <v>290095</v>
       </c>
       <c r="B413" t="s">
         <v>419</v>
       </c>
       <c r="C413">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D413">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="E413" t="s">
         <v>7</v>
       </c>
       <c r="F413" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414">
-        <v>282940</v>
+        <v>290460</v>
       </c>
       <c r="B414" t="s">
         <v>420</v>
       </c>
       <c r="C414">
-        <v>13125.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D414">
-        <v>88</v>
+        <v>225</v>
       </c>
       <c r="E414" t="s">
         <v>7</v>
       </c>
       <c r="F414" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415">
-        <v>283751</v>
+        <v>290042</v>
       </c>
       <c r="B415" t="s">
         <v>421</v>
       </c>
       <c r="C415">
-        <v>13250.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D415">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="E415" t="s">
         <v>7</v>
       </c>
       <c r="F415" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
-        <v>282991</v>
+        <v>289938</v>
       </c>
       <c r="B416" t="s">
         <v>422</v>
       </c>
       <c r="C416">
-        <v>13167.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D416">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E416" t="s">
         <v>7</v>
       </c>
       <c r="F416" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417">
-        <v>282729</v>
+        <v>289885</v>
       </c>
       <c r="B417" t="s">
         <v>423</v>
       </c>
       <c r="C417">
-        <v>12900.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D417">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="E417" t="s">
         <v>7</v>
       </c>
       <c r="F417" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418">
-        <v>282573</v>
+        <v>289669</v>
       </c>
       <c r="B418" t="s">
         <v>424</v>
       </c>
       <c r="C418">
         <v>12900.0</v>
       </c>
       <c r="D418">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="E418" t="s">
         <v>7</v>
       </c>
       <c r="F418" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419">
-        <v>281758</v>
+        <v>289197</v>
       </c>
       <c r="B419" t="s">
         <v>425</v>
       </c>
       <c r="C419">
-        <v>12833.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D419">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="E419" t="s">
         <v>7</v>
       </c>
       <c r="F419" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420">
-        <v>281449</v>
+        <v>288761</v>
       </c>
       <c r="B420" t="s">
         <v>426</v>
       </c>
       <c r="C420">
-        <v>12833.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D420">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="E420" t="s">
         <v>7</v>
       </c>
       <c r="F420" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421">
-        <v>281199</v>
+        <v>288649</v>
       </c>
       <c r="B421" t="s">
         <v>427</v>
       </c>
       <c r="C421">
-        <v>13000.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D421">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E421" t="s">
         <v>7</v>
       </c>
       <c r="F421" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422">
-        <v>281089</v>
+        <v>288537</v>
       </c>
       <c r="B422" t="s">
         <v>428</v>
       </c>
       <c r="C422">
-        <v>13000.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D422">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E422" t="s">
         <v>7</v>
       </c>
       <c r="F422" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423">
-        <v>280978</v>
+        <v>288427</v>
       </c>
       <c r="B423" t="s">
         <v>429</v>
       </c>
       <c r="C423">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D423">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="E423" t="s">
         <v>7</v>
       </c>
       <c r="F423" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424">
-        <v>280765</v>
+        <v>288325</v>
       </c>
       <c r="B424" t="s">
         <v>430</v>
       </c>
       <c r="C424">
         <v>12833.0</v>
       </c>
       <c r="D424">
-        <v>58</v>
+        <v>150</v>
       </c>
       <c r="E424" t="s">
         <v>7</v>
       </c>
       <c r="F424" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425">
-        <v>280553</v>
+        <v>288165</v>
       </c>
       <c r="B425" t="s">
         <v>431</v>
       </c>
       <c r="C425">
-        <v>12833.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D425">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="E425" t="s">
         <v>7</v>
       </c>
       <c r="F425" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426">
-        <v>280068</v>
+        <v>287958</v>
       </c>
       <c r="B426" t="s">
         <v>432</v>
       </c>
       <c r="C426">
-        <v>12833.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D426">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="E426" t="s">
         <v>7</v>
       </c>
       <c r="F426" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427">
-        <v>279862</v>
+        <v>283328</v>
       </c>
       <c r="B427" t="s">
         <v>433</v>
       </c>
       <c r="C427">
-        <v>12800.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D427">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E427" t="s">
         <v>7</v>
       </c>
       <c r="F427" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428">
-        <v>279483</v>
+        <v>287112</v>
       </c>
       <c r="B428" t="s">
         <v>434</v>
       </c>
       <c r="C428">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D428">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="E428" t="s">
         <v>7</v>
       </c>
       <c r="F428" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429">
-        <v>279542</v>
+        <v>287061</v>
       </c>
       <c r="B429" t="s">
         <v>435</v>
       </c>
       <c r="C429">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D429">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="E429" t="s">
         <v>7</v>
       </c>
       <c r="F429" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430">
-        <v>279702</v>
+        <v>286950</v>
       </c>
       <c r="B430" t="s">
         <v>436</v>
       </c>
       <c r="C430">
-        <v>12800.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D430">
-        <v>2044</v>
+        <v>113</v>
       </c>
       <c r="E430" t="s">
         <v>7</v>
       </c>
       <c r="F430" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431">
-        <v>279218</v>
+        <v>286787</v>
       </c>
       <c r="B431" t="s">
         <v>437</v>
       </c>
       <c r="C431">
-        <v>12833.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D431">
-        <v>1703</v>
+        <v>90</v>
       </c>
       <c r="E431" t="s">
         <v>7</v>
       </c>
       <c r="F431" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432">
-        <v>278865</v>
+        <v>286572</v>
       </c>
       <c r="B432" t="s">
         <v>438</v>
       </c>
       <c r="C432">
-        <v>12800.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D432">
-        <v>2044</v>
+        <v>90</v>
       </c>
       <c r="E432" t="s">
         <v>7</v>
       </c>
       <c r="F432" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433">
-        <v>278429</v>
+        <v>286356</v>
       </c>
       <c r="B433" t="s">
         <v>439</v>
       </c>
       <c r="C433">
-        <v>12875.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D433">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E433" t="s">
         <v>7</v>
       </c>
       <c r="F433" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434">
-        <v>278117</v>
+        <v>286193</v>
       </c>
       <c r="B434" t="s">
         <v>440</v>
       </c>
       <c r="C434">
-        <v>12900.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D434">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="E434" t="s">
         <v>7</v>
       </c>
       <c r="F434" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435">
-        <v>278218</v>
+        <v>285979</v>
       </c>
       <c r="B435" t="s">
         <v>441</v>
       </c>
       <c r="C435">
-        <v>13250.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D435">
-        <v>175</v>
+        <v>113</v>
       </c>
       <c r="E435" t="s">
         <v>7</v>
       </c>
       <c r="F435" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436">
-        <v>278058</v>
+        <v>285639</v>
       </c>
       <c r="B436" t="s">
         <v>442</v>
       </c>
       <c r="C436">
         <v>13167.0</v>
       </c>
       <c r="D436">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="E436" t="s">
         <v>7</v>
       </c>
       <c r="F436" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437">
-        <v>277749</v>
+        <v>285427</v>
       </c>
       <c r="B437" t="s">
         <v>443</v>
       </c>
       <c r="C437">
-        <v>12900.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D437">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E437" t="s">
         <v>7</v>
       </c>
       <c r="F437" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438">
-        <v>277588</v>
+        <v>285160</v>
       </c>
       <c r="B438" t="s">
         <v>444</v>
       </c>
       <c r="C438">
-        <v>12900.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D438">
         <v>75</v>
       </c>
       <c r="E438" t="s">
         <v>7</v>
       </c>
       <c r="F438" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439">
-        <v>277485</v>
+        <v>285000</v>
       </c>
       <c r="B439" t="s">
         <v>445</v>
       </c>
       <c r="C439">
-        <v>12875.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D439">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E439" t="s">
         <v>7</v>
       </c>
       <c r="F439" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440">
-        <v>277179</v>
+        <v>284174</v>
       </c>
       <c r="B440" t="s">
         <v>446</v>
       </c>
       <c r="C440">
-        <v>12900.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D440">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E440" t="s">
         <v>7</v>
       </c>
       <c r="F440" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441">
-        <v>275868</v>
+        <v>284066</v>
       </c>
       <c r="B441" t="s">
         <v>447</v>
       </c>
       <c r="C441">
-        <v>12900.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D441">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="E441" t="s">
         <v>7</v>
       </c>
       <c r="F441" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442">
-        <v>276028</v>
+        <v>283958</v>
       </c>
       <c r="B442" t="s">
         <v>448</v>
       </c>
       <c r="C442">
         <v>13125.0</v>
       </c>
       <c r="D442">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="E442" t="s">
         <v>7</v>
       </c>
       <c r="F442" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443">
-        <v>276087</v>
+        <v>283901</v>
       </c>
       <c r="B443" t="s">
         <v>449</v>
       </c>
       <c r="C443">
-        <v>13167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D443">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="E443" t="s">
         <v>7</v>
       </c>
       <c r="F443" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444">
-        <v>276133</v>
+        <v>283845</v>
       </c>
       <c r="B444" t="s">
         <v>450</v>
       </c>
       <c r="C444">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D444">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="E444" t="s">
         <v>7</v>
       </c>
       <c r="F444" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445">
-        <v>276581</v>
+        <v>283271</v>
       </c>
       <c r="B445" t="s">
         <v>451</v>
       </c>
       <c r="C445">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D445">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="E445" t="s">
         <v>7</v>
       </c>
       <c r="F445" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446">
-        <v>276344</v>
+        <v>283215</v>
       </c>
       <c r="B446" t="s">
         <v>452</v>
       </c>
       <c r="C446">
-        <v>13333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D446">
-        <v>117</v>
+        <v>0</v>
       </c>
       <c r="E446" t="s">
         <v>7</v>
       </c>
       <c r="F446" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447">
-        <v>275615</v>
+        <v>283159</v>
       </c>
       <c r="B447" t="s">
         <v>453</v>
       </c>
       <c r="C447">
-        <v>12917.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D447">
-        <v>1708</v>
+        <v>0</v>
       </c>
       <c r="E447" t="s">
         <v>7</v>
       </c>
       <c r="F447" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448">
-        <v>275460</v>
+        <v>283103</v>
       </c>
       <c r="B448" t="s">
         <v>454</v>
       </c>
       <c r="C448">
-        <v>13100.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D448">
-        <v>2044</v>
+        <v>0</v>
       </c>
       <c r="E448" t="s">
         <v>7</v>
       </c>
       <c r="F448" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449">
-        <v>275357</v>
+        <v>282940</v>
       </c>
       <c r="B449" t="s">
         <v>455</v>
       </c>
       <c r="C449">
-        <v>13100.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D449">
-        <v>2044</v>
+        <v>88</v>
       </c>
       <c r="E449" t="s">
         <v>7</v>
       </c>
       <c r="F449" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450">
-        <v>275108</v>
+        <v>283751</v>
       </c>
       <c r="B450" t="s">
         <v>456</v>
       </c>
       <c r="C450">
         <v>13250.0</v>
       </c>
       <c r="D450">
-        <v>88</v>
+        <v>175</v>
       </c>
       <c r="E450" t="s">
         <v>7</v>
       </c>
       <c r="F450" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451">
-        <v>274961</v>
+        <v>282991</v>
       </c>
       <c r="B451" t="s">
         <v>457</v>
       </c>
       <c r="C451">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D451">
-        <v>3420</v>
+        <v>117</v>
       </c>
       <c r="E451" t="s">
         <v>7</v>
       </c>
       <c r="F451" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452">
-        <v>274755</v>
+        <v>282729</v>
       </c>
       <c r="B452" t="s">
         <v>458</v>
       </c>
       <c r="C452">
-        <v>12800.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D452">
-        <v>2024</v>
+        <v>70</v>
       </c>
       <c r="E452" t="s">
         <v>7</v>
       </c>
       <c r="F452" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453">
-        <v>273437</v>
+        <v>282573</v>
       </c>
       <c r="B453" t="s">
         <v>459</v>
       </c>
       <c r="C453">
-        <v>12917.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D453">
-        <v>1712</v>
+        <v>70</v>
       </c>
       <c r="E453" t="s">
         <v>7</v>
       </c>
       <c r="F453" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454">
-        <v>273187</v>
+        <v>281758</v>
       </c>
       <c r="B454" t="s">
         <v>460</v>
       </c>
       <c r="C454">
-        <v>12917.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D454">
-        <v>1712</v>
+        <v>58</v>
       </c>
       <c r="E454" t="s">
         <v>7</v>
       </c>
       <c r="F454" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455">
-        <v>272884</v>
+        <v>281449</v>
       </c>
       <c r="B455" t="s">
         <v>461</v>
       </c>
       <c r="C455">
-        <v>12917.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D455">
-        <v>1703</v>
+        <v>58</v>
       </c>
       <c r="E455" t="s">
         <v>7</v>
       </c>
       <c r="F455" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456">
-        <v>272832</v>
+        <v>281199</v>
       </c>
       <c r="B456" t="s">
         <v>462</v>
       </c>
       <c r="C456">
         <v>13000.0</v>
       </c>
       <c r="D456">
-        <v>2555</v>
+        <v>70</v>
       </c>
       <c r="E456" t="s">
         <v>7</v>
       </c>
       <c r="F456" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457">
-        <v>272729</v>
+        <v>281089</v>
       </c>
       <c r="B457" t="s">
         <v>463</v>
       </c>
       <c r="C457">
-        <v>13100.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D457">
-        <v>2049</v>
+        <v>70</v>
       </c>
       <c r="E457" t="s">
         <v>7</v>
       </c>
       <c r="F457" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458">
-        <v>272533</v>
+        <v>280978</v>
       </c>
       <c r="B458" t="s">
         <v>464</v>
       </c>
       <c r="C458">
         <v>13000.0</v>
       </c>
       <c r="D458">
-        <v>2561</v>
+        <v>88</v>
       </c>
       <c r="E458" t="s">
         <v>7</v>
       </c>
       <c r="F458" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459">
-        <v>272281</v>
+        <v>280765</v>
       </c>
       <c r="B459" t="s">
         <v>465</v>
       </c>
       <c r="C459">
-        <v>12900.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D459">
-        <v>2044</v>
+        <v>58</v>
       </c>
       <c r="E459" t="s">
         <v>7</v>
       </c>
       <c r="F459" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460">
-        <v>272179</v>
+        <v>280553</v>
       </c>
       <c r="B460" t="s">
         <v>466</v>
       </c>
       <c r="C460">
-        <v>12917.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D460">
-        <v>1703</v>
+        <v>58</v>
       </c>
       <c r="E460" t="s">
         <v>7</v>
       </c>
       <c r="F460" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461">
-        <v>271834</v>
+        <v>280068</v>
       </c>
       <c r="B461" t="s">
         <v>467</v>
       </c>
       <c r="C461">
-        <v>12917.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D461">
-        <v>1707</v>
+        <v>58</v>
       </c>
       <c r="E461" t="s">
         <v>7</v>
       </c>
       <c r="F461" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462">
-        <v>271733</v>
+        <v>279862</v>
       </c>
       <c r="B462" t="s">
         <v>468</v>
       </c>
       <c r="C462">
         <v>12800.0</v>
       </c>
       <c r="D462">
-        <v>2048</v>
+        <v>70</v>
       </c>
       <c r="E462" t="s">
         <v>7</v>
       </c>
       <c r="F462" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463">
-        <v>271341</v>
+        <v>279483</v>
       </c>
       <c r="B463" t="s">
         <v>469</v>
       </c>
       <c r="C463">
-        <v>13100.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D463">
-        <v>2050</v>
+        <v>88</v>
       </c>
       <c r="E463" t="s">
         <v>7</v>
       </c>
       <c r="F463" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464">
-        <v>271192</v>
+        <v>279542</v>
       </c>
       <c r="B464" t="s">
         <v>470</v>
       </c>
       <c r="C464">
-        <v>12800.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D464">
-        <v>2050</v>
+        <v>70</v>
       </c>
       <c r="E464" t="s">
         <v>7</v>
       </c>
       <c r="F464" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465">
-        <v>270655</v>
+        <v>279702</v>
       </c>
       <c r="B465" t="s">
         <v>471</v>
       </c>
       <c r="C465">
-        <v>12917.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D465">
-        <v>1712</v>
+        <v>2044</v>
       </c>
       <c r="E465" t="s">
         <v>7</v>
       </c>
       <c r="F465" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466">
-        <v>270452</v>
+        <v>279218</v>
       </c>
       <c r="B466" t="s">
         <v>472</v>
       </c>
       <c r="C466">
-        <v>12917.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D466">
-        <v>1712</v>
+        <v>1703</v>
       </c>
       <c r="E466" t="s">
         <v>7</v>
       </c>
       <c r="F466" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467">
-        <v>270248</v>
+        <v>278865</v>
       </c>
       <c r="B467" t="s">
         <v>473</v>
       </c>
       <c r="C467">
-        <v>10750.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D467">
-        <v>1703</v>
+        <v>2044</v>
       </c>
       <c r="E467" t="s">
         <v>7</v>
       </c>
       <c r="F467" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468">
-        <v>270147</v>
+        <v>278429</v>
       </c>
       <c r="B468" t="s">
         <v>474</v>
       </c>
       <c r="C468">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D468">
-        <v>2555</v>
+        <v>94</v>
       </c>
       <c r="E468" t="s">
         <v>7</v>
       </c>
       <c r="F468" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469">
-        <v>269830</v>
+        <v>278117</v>
       </c>
       <c r="B469" t="s">
         <v>475</v>
       </c>
       <c r="C469">
-        <v>12800.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D469">
-        <v>2044</v>
+        <v>75</v>
       </c>
       <c r="E469" t="s">
         <v>7</v>
       </c>
       <c r="F469" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470">
-        <v>269626</v>
+        <v>278218</v>
       </c>
       <c r="B470" t="s">
         <v>476</v>
       </c>
       <c r="C470">
-        <v>12917.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D470">
-        <v>1703</v>
+        <v>175</v>
       </c>
       <c r="E470" t="s">
         <v>7</v>
       </c>
       <c r="F470" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471">
-        <v>269525</v>
+        <v>278058</v>
       </c>
       <c r="B471" t="s">
         <v>477</v>
       </c>
       <c r="C471">
-        <v>13125.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D471">
-        <v>2555</v>
+        <v>117</v>
       </c>
       <c r="E471" t="s">
         <v>7</v>
       </c>
       <c r="F471" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472">
-        <v>269323</v>
+        <v>277749</v>
       </c>
       <c r="B472" t="s">
         <v>478</v>
       </c>
       <c r="C472">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D472">
         <v>70</v>
       </c>
       <c r="E472" t="s">
         <v>7</v>
       </c>
       <c r="F472" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473">
-        <v>269024</v>
+        <v>277588</v>
       </c>
       <c r="B473" t="s">
         <v>479</v>
       </c>
       <c r="C473">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D473">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E473" t="s">
         <v>7</v>
       </c>
       <c r="F473" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474">
-        <v>268976</v>
+        <v>277485</v>
       </c>
       <c r="B474" t="s">
         <v>480</v>
       </c>
       <c r="C474">
-        <v>13250.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D474">
-        <v>200</v>
+        <v>88</v>
       </c>
       <c r="E474" t="s">
         <v>7</v>
       </c>
       <c r="F474" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475">
-        <v>268833</v>
+        <v>277179</v>
       </c>
       <c r="B475" t="s">
         <v>481</v>
       </c>
       <c r="C475">
-        <v>13250.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D475">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="E475" t="s">
         <v>7</v>
       </c>
       <c r="F475" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476">
-        <v>268682</v>
+        <v>275868</v>
       </c>
       <c r="B476" t="s">
         <v>482</v>
       </c>
       <c r="C476">
-        <v>13250.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D476">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="E476" t="s">
         <v>7</v>
       </c>
       <c r="F476" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477">
-        <v>268387</v>
+        <v>276028</v>
       </c>
       <c r="B477" t="s">
         <v>483</v>
       </c>
       <c r="C477">
-        <v>12875.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D477">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="E477" t="s">
         <v>7</v>
       </c>
       <c r="F477" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478">
-        <v>268284</v>
+        <v>276087</v>
       </c>
       <c r="B478" t="s">
         <v>484</v>
       </c>
       <c r="C478">
-        <v>13333.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D478">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="E478" t="s">
         <v>7</v>
       </c>
       <c r="F478" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479">
-        <v>267938</v>
+        <v>276133</v>
       </c>
       <c r="B479" t="s">
         <v>485</v>
       </c>
       <c r="C479">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D479">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="E479" t="s">
         <v>7</v>
       </c>
       <c r="F479" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480">
-        <v>267738</v>
+        <v>276581</v>
       </c>
       <c r="B480" t="s">
         <v>486</v>
       </c>
       <c r="C480">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D480">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E480" t="s">
         <v>7</v>
       </c>
       <c r="F480" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481">
-        <v>267588</v>
+        <v>276344</v>
       </c>
       <c r="B481" t="s">
         <v>487</v>
       </c>
       <c r="C481">
-        <v>13000.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D481">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="E481" t="s">
         <v>7</v>
       </c>
       <c r="F481" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482">
-        <v>267194</v>
+        <v>275615</v>
       </c>
       <c r="B482" t="s">
         <v>488</v>
       </c>
       <c r="C482">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D482">
-        <v>63</v>
+        <v>1708</v>
       </c>
       <c r="E482" t="s">
         <v>7</v>
       </c>
       <c r="F482" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483">
-        <v>266994</v>
+        <v>275460</v>
       </c>
       <c r="B483" t="s">
         <v>489</v>
       </c>
       <c r="C483">
-        <v>13000.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D483">
-        <v>68</v>
+        <v>2044</v>
       </c>
       <c r="E483" t="s">
         <v>7</v>
       </c>
       <c r="F483" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484">
-        <v>263376</v>
+        <v>275357</v>
       </c>
       <c r="B484" t="s">
         <v>490</v>
       </c>
       <c r="C484">
-        <v>13500.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D484">
-        <v>125</v>
+        <v>2044</v>
       </c>
       <c r="E484" t="s">
         <v>7</v>
       </c>
       <c r="F484" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485">
-        <v>263668</v>
+        <v>275108</v>
       </c>
       <c r="B485" t="s">
         <v>491</v>
       </c>
       <c r="C485">
         <v>13250.0</v>
       </c>
       <c r="D485">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E485" t="s">
         <v>7</v>
       </c>
       <c r="F485" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486">
-        <v>264428</v>
+        <v>274961</v>
       </c>
       <c r="B486" t="s">
         <v>492</v>
       </c>
       <c r="C486">
         <v>13000.0</v>
       </c>
       <c r="D486">
-        <v>74</v>
+        <v>3420</v>
       </c>
       <c r="E486" t="s">
         <v>7</v>
       </c>
       <c r="F486" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487">
-        <v>264773</v>
+        <v>274755</v>
       </c>
       <c r="B487" t="s">
         <v>493</v>
       </c>
       <c r="C487">
-        <v>13000.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D487">
-        <v>74</v>
+        <v>2024</v>
       </c>
       <c r="E487" t="s">
         <v>7</v>
       </c>
       <c r="F487" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488">
-        <v>263429</v>
+        <v>273437</v>
       </c>
       <c r="B488" t="s">
         <v>494</v>
       </c>
       <c r="C488">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D488">
-        <v>63</v>
+        <v>1712</v>
       </c>
       <c r="E488" t="s">
         <v>7</v>
       </c>
       <c r="F488" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489">
-        <v>263477</v>
+        <v>273187</v>
       </c>
       <c r="B489" t="s">
         <v>495</v>
       </c>
       <c r="C489">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D489">
-        <v>80</v>
+        <v>1712</v>
       </c>
       <c r="E489" t="s">
         <v>7</v>
       </c>
       <c r="F489" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490">
-        <v>263525</v>
+        <v>272884</v>
       </c>
       <c r="B490" t="s">
         <v>496</v>
       </c>
       <c r="C490">
-        <v>13250.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D490">
-        <v>106</v>
+        <v>1703</v>
       </c>
       <c r="E490" t="s">
         <v>7</v>
       </c>
       <c r="F490" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491">
-        <v>263026</v>
+        <v>272832</v>
       </c>
       <c r="B491" t="s">
         <v>497</v>
       </c>
       <c r="C491">
-        <v>13333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D491">
-        <v>83</v>
+        <v>2555</v>
       </c>
       <c r="E491" t="s">
         <v>7</v>
       </c>
       <c r="F491" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492">
-        <v>263621</v>
+        <v>272729</v>
       </c>
       <c r="B492" t="s">
         <v>498</v>
       </c>
       <c r="C492">
-        <v>13167.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D492">
-        <v>122</v>
+        <v>2049</v>
       </c>
       <c r="E492" t="s">
         <v>7</v>
       </c>
       <c r="F492" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493">
-        <v>263816</v>
+        <v>272533</v>
       </c>
       <c r="B493" t="s">
         <v>499</v>
       </c>
       <c r="C493">
         <v>13000.0</v>
       </c>
       <c r="D493">
-        <v>80</v>
+        <v>2561</v>
       </c>
       <c r="E493" t="s">
         <v>7</v>
       </c>
       <c r="F493" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494">
-        <v>263863</v>
+        <v>272281</v>
       </c>
       <c r="B494" t="s">
         <v>500</v>
       </c>
       <c r="C494">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D494">
-        <v>68</v>
+        <v>2044</v>
       </c>
       <c r="E494" t="s">
         <v>7</v>
       </c>
       <c r="F494" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495">
-        <v>263910</v>
+        <v>272179</v>
       </c>
       <c r="B495" t="s">
         <v>501</v>
       </c>
       <c r="C495">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D495">
-        <v>68</v>
+        <v>1703</v>
       </c>
       <c r="E495" t="s">
         <v>7</v>
       </c>
       <c r="F495" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496">
-        <v>263957</v>
+        <v>271834</v>
       </c>
       <c r="B496" t="s">
         <v>502</v>
       </c>
       <c r="C496">
-        <v>13250.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D496">
-        <v>91</v>
+        <v>1707</v>
       </c>
       <c r="E496" t="s">
         <v>7</v>
       </c>
       <c r="F496" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497">
-        <v>264004</v>
+        <v>271733</v>
       </c>
       <c r="B497" t="s">
         <v>503</v>
       </c>
       <c r="C497">
-        <v>12875.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D497">
-        <v>98</v>
+        <v>2048</v>
       </c>
       <c r="E497" t="s">
         <v>7</v>
       </c>
       <c r="F497" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498">
-        <v>264051</v>
+        <v>271341</v>
       </c>
       <c r="B498" t="s">
         <v>504</v>
       </c>
       <c r="C498">
-        <v>13333.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D498">
-        <v>138</v>
+        <v>2050</v>
       </c>
       <c r="E498" t="s">
         <v>7</v>
       </c>
       <c r="F498" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499">
-        <v>264098</v>
+        <v>271192</v>
       </c>
       <c r="B499" t="s">
         <v>505</v>
       </c>
       <c r="C499">
-        <v>13250.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D499">
-        <v>113</v>
+        <v>2050</v>
       </c>
       <c r="E499" t="s">
         <v>7</v>
       </c>
       <c r="F499" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500">
-        <v>264145</v>
+        <v>270655</v>
       </c>
       <c r="B500" t="s">
         <v>506</v>
       </c>
       <c r="C500">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D500">
-        <v>95</v>
+        <v>1712</v>
       </c>
       <c r="E500" t="s">
         <v>7</v>
       </c>
       <c r="F500" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501">
-        <v>261151</v>
+        <v>270452</v>
       </c>
       <c r="B501" t="s">
         <v>507</v>
       </c>
       <c r="C501">
-        <v>12833.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D501">
-        <v>83</v>
+        <v>1712</v>
       </c>
       <c r="E501" t="s">
         <v>7</v>
       </c>
       <c r="F501" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502">
-        <v>262721</v>
+        <v>270248</v>
       </c>
       <c r="B502" t="s">
         <v>508</v>
       </c>
       <c r="C502">
-        <v>8833.0</v>
+        <v>10750.0</v>
       </c>
       <c r="D502">
-        <v>100</v>
+        <v>1703</v>
       </c>
       <c r="E502" t="s">
         <v>7</v>
       </c>
       <c r="F502" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503">
-        <v>261409</v>
+        <v>270147</v>
       </c>
       <c r="B503" t="s">
         <v>509</v>
       </c>
       <c r="C503">
-        <v>12900.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D503">
-        <v>70</v>
+        <v>2555</v>
       </c>
       <c r="E503" t="s">
         <v>7</v>
       </c>
       <c r="F503" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504">
-        <v>261613</v>
+        <v>269830</v>
       </c>
       <c r="B504" t="s">
         <v>510</v>
       </c>
       <c r="C504">
-        <v>12700.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D504">
-        <v>75</v>
+        <v>2044</v>
       </c>
       <c r="E504" t="s">
         <v>7</v>
       </c>
       <c r="F504" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505">
-        <v>261816</v>
+        <v>269626</v>
       </c>
       <c r="B505" t="s">
         <v>511</v>
       </c>
       <c r="C505">
-        <v>13167.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D505">
-        <v>133</v>
+        <v>1703</v>
       </c>
       <c r="E505" t="s">
         <v>7</v>
       </c>
       <c r="F505" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506">
-        <v>261914</v>
+        <v>269525</v>
       </c>
       <c r="B506" t="s">
         <v>512</v>
       </c>
       <c r="C506">
-        <v>13000.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D506">
-        <v>55</v>
+        <v>2555</v>
       </c>
       <c r="E506" t="s">
         <v>7</v>
       </c>
       <c r="F506" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507">
-        <v>262118</v>
+        <v>269323</v>
       </c>
       <c r="B507" t="s">
         <v>513</v>
       </c>
       <c r="C507">
         <v>13000.0</v>
       </c>
       <c r="D507">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="E507" t="s">
         <v>7</v>
       </c>
       <c r="F507" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508">
-        <v>262322</v>
+        <v>269024</v>
       </c>
       <c r="B508" t="s">
         <v>514</v>
       </c>
       <c r="C508">
-        <v>13333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D508">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="E508" t="s">
         <v>7</v>
       </c>
       <c r="F508" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509">
-        <v>262926</v>
+        <v>268976</v>
       </c>
       <c r="B509" t="s">
         <v>515</v>
       </c>
       <c r="C509">
-        <v>12875.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D509">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="E509" t="s">
         <v>7</v>
       </c>
       <c r="F509" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510">
-        <v>262821</v>
+        <v>268833</v>
       </c>
       <c r="B510" t="s">
         <v>516</v>
       </c>
       <c r="C510">
-        <v>12833.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D510">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="E510" t="s">
         <v>7</v>
       </c>
       <c r="F510" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511">
-        <v>262425</v>
+        <v>268682</v>
       </c>
       <c r="B511" t="s">
         <v>517</v>
       </c>
       <c r="C511">
         <v>13250.0</v>
       </c>
       <c r="D511">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="E511" t="s">
         <v>7</v>
       </c>
       <c r="F511" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512">
-        <v>262376</v>
+        <v>268387</v>
       </c>
       <c r="B512" t="s">
         <v>518</v>
       </c>
       <c r="C512">
-        <v>13250.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D512">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="E512" t="s">
         <v>7</v>
       </c>
       <c r="F512" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513">
-        <v>262673</v>
+        <v>268284</v>
       </c>
       <c r="B513" t="s">
         <v>519</v>
       </c>
       <c r="C513">
-        <v>13500.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D513">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="E513" t="s">
         <v>7</v>
       </c>
       <c r="F513" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514">
-        <v>262625</v>
+        <v>267938</v>
       </c>
       <c r="B514" t="s">
         <v>520</v>
       </c>
       <c r="C514">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D514">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="E514" t="s">
         <v>7</v>
       </c>
       <c r="F514" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515">
-        <v>262577</v>
+        <v>267738</v>
       </c>
       <c r="B515" t="s">
         <v>521</v>
       </c>
       <c r="C515">
-        <v>13500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D515">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="E515" t="s">
         <v>7</v>
       </c>
       <c r="F515" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516">
-        <v>261048</v>
+        <v>267588</v>
       </c>
       <c r="B516" t="s">
         <v>522</v>
       </c>
       <c r="C516">
-        <v>12500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D516">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="E516" t="s">
         <v>7</v>
       </c>
       <c r="F516" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517">
-        <v>260896</v>
+        <v>267194</v>
       </c>
       <c r="B517" t="s">
         <v>523</v>
       </c>
       <c r="C517">
-        <v>13667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D517">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="E517" t="s">
         <v>7</v>
       </c>
       <c r="F517" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518">
-        <v>260546</v>
+        <v>266994</v>
       </c>
       <c r="B518" t="s">
         <v>524</v>
       </c>
       <c r="C518">
         <v>13000.0</v>
       </c>
       <c r="D518">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="E518" t="s">
         <v>7</v>
       </c>
       <c r="F518" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519">
-        <v>260243</v>
+        <v>263376</v>
       </c>
       <c r="B519" t="s">
         <v>525</v>
       </c>
       <c r="C519">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D519">
-        <v>43</v>
+        <v>125</v>
       </c>
       <c r="E519" t="s">
         <v>7</v>
       </c>
       <c r="F519" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520">
-        <v>259925</v>
+        <v>263668</v>
       </c>
       <c r="B520" t="s">
         <v>526</v>
       </c>
       <c r="C520">
-        <v>12917.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D520">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="E520" t="s">
         <v>7</v>
       </c>
       <c r="F520" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521">
-        <v>259480</v>
+        <v>264428</v>
       </c>
       <c r="B521" t="s">
         <v>527</v>
       </c>
       <c r="C521">
-        <v>12917.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D521">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E521" t="s">
         <v>7</v>
       </c>
       <c r="F521" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522">
-        <v>258723</v>
+        <v>264773</v>
       </c>
       <c r="B522" t="s">
         <v>528</v>
       </c>
       <c r="C522">
-        <v>12917.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D522">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="E522" t="s">
         <v>7</v>
       </c>
       <c r="F522" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523">
-        <v>258619</v>
+        <v>263429</v>
       </c>
       <c r="B523" t="s">
         <v>529</v>
       </c>
       <c r="C523">
-        <v>12875.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D523">
-        <v>150</v>
+        <v>63</v>
       </c>
       <c r="E523" t="s">
         <v>7</v>
       </c>
       <c r="F523" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524">
-        <v>258462</v>
+        <v>263477</v>
       </c>
       <c r="B524" t="s">
         <v>530</v>
       </c>
       <c r="C524">
-        <v>12900.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D524">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="E524" t="s">
         <v>7</v>
       </c>
       <c r="F524" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525">
-        <v>258305</v>
+        <v>263525</v>
       </c>
       <c r="B525" t="s">
         <v>531</v>
       </c>
       <c r="C525">
-        <v>12700.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D525">
-        <v>183</v>
+        <v>106</v>
       </c>
       <c r="E525" t="s">
         <v>7</v>
       </c>
       <c r="F525" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526">
-        <v>258148</v>
+        <v>263026</v>
       </c>
       <c r="B526" t="s">
         <v>532</v>
       </c>
       <c r="C526">
-        <v>12700.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D526">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="E526" t="s">
         <v>7</v>
       </c>
       <c r="F526" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527">
-        <v>257843</v>
+        <v>263621</v>
       </c>
       <c r="B527" t="s">
         <v>533</v>
       </c>
       <c r="C527">
-        <v>12667.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D527">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="E527" t="s">
         <v>7</v>
       </c>
       <c r="F527" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528">
-        <v>257688</v>
+        <v>263816</v>
       </c>
       <c r="B528" t="s">
         <v>534</v>
       </c>
       <c r="C528">
-        <v>12600.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D528">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="E528" t="s">
         <v>7</v>
       </c>
       <c r="F528" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529">
-        <v>257432</v>
+        <v>263863</v>
       </c>
       <c r="B529" t="s">
         <v>535</v>
       </c>
       <c r="C529">
-        <v>13083.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D529">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="E529" t="s">
         <v>7</v>
       </c>
       <c r="F529" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530">
-        <v>257289</v>
+        <v>263910</v>
       </c>
       <c r="B530" t="s">
         <v>536</v>
       </c>
       <c r="C530">
-        <v>13300.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D530">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E530" t="s">
         <v>7</v>
       </c>
       <c r="F530" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531">
-        <v>257141</v>
+        <v>263957</v>
       </c>
       <c r="B531" t="s">
         <v>537</v>
       </c>
       <c r="C531">
-        <v>12750.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D531">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="E531" t="s">
         <v>7</v>
       </c>
       <c r="F531" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532">
-        <v>256243</v>
+        <v>264004</v>
       </c>
       <c r="B532" t="s">
         <v>538</v>
       </c>
       <c r="C532">
-        <v>12600.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D532">
-        <v>64</v>
+        <v>98</v>
       </c>
       <c r="E532" t="s">
         <v>7</v>
       </c>
       <c r="F532" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533">
-        <v>255993</v>
+        <v>264051</v>
       </c>
       <c r="B533" t="s">
         <v>539</v>
       </c>
       <c r="C533">
-        <v>12833.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D533">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="E533" t="s">
         <v>7</v>
       </c>
       <c r="F533" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534">
-        <v>255891</v>
+        <v>264098</v>
       </c>
       <c r="B534" t="s">
         <v>540</v>
       </c>
       <c r="C534">
-        <v>13125.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D534">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="E534" t="s">
         <v>7</v>
       </c>
       <c r="F534" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535">
-        <v>255635</v>
+        <v>264145</v>
       </c>
       <c r="B535" t="s">
         <v>541</v>
       </c>
       <c r="C535">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D535">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="E535" t="s">
         <v>7</v>
       </c>
       <c r="F535" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536">
-        <v>255380</v>
+        <v>261151</v>
       </c>
       <c r="B536" t="s">
         <v>542</v>
       </c>
       <c r="C536">
-        <v>10583.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D536">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="E536" t="s">
         <v>7</v>
       </c>
       <c r="F536" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537">
-        <v>255176</v>
+        <v>262721</v>
       </c>
       <c r="B537" t="s">
         <v>543</v>
       </c>
       <c r="C537">
-        <v>12900.0</v>
+        <v>8833.0</v>
       </c>
       <c r="D537">
-        <v>123</v>
+        <v>100</v>
       </c>
       <c r="E537" t="s">
         <v>7</v>
       </c>
       <c r="F537" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538">
-        <v>254928</v>
+        <v>261409</v>
       </c>
       <c r="B538" t="s">
         <v>544</v>
       </c>
       <c r="C538">
-        <v>12600.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D538">
-        <v>137</v>
+        <v>70</v>
       </c>
       <c r="E538" t="s">
         <v>7</v>
       </c>
       <c r="F538" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539">
-        <v>254721</v>
+        <v>261613</v>
       </c>
       <c r="B539" t="s">
         <v>545</v>
       </c>
       <c r="C539">
-        <v>12750.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D539">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="E539" t="s">
         <v>7</v>
       </c>
       <c r="F539" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540">
-        <v>254468</v>
+        <v>261816</v>
       </c>
       <c r="B540" t="s">
         <v>546</v>
       </c>
       <c r="C540">
-        <v>12750.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D540">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E540" t="s">
         <v>7</v>
       </c>
       <c r="F540" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541">
-        <v>254166</v>
+        <v>261914</v>
       </c>
       <c r="B541" t="s">
         <v>547</v>
       </c>
       <c r="C541">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D541">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="E541" t="s">
         <v>7</v>
       </c>
       <c r="F541" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542">
-        <v>253353</v>
+        <v>262118</v>
       </c>
       <c r="B542" t="s">
         <v>548</v>
       </c>
       <c r="C542">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D542">
-        <v>168</v>
+        <v>31</v>
       </c>
       <c r="E542" t="s">
         <v>7</v>
       </c>
       <c r="F542" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543">
-        <v>252955</v>
+        <v>262322</v>
       </c>
       <c r="B543" t="s">
         <v>549</v>
       </c>
       <c r="C543">
-        <v>12750.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D543">
-        <v>182</v>
+        <v>52</v>
       </c>
       <c r="E543" t="s">
         <v>7</v>
       </c>
       <c r="F543" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544">
-        <v>252072</v>
+        <v>262926</v>
       </c>
       <c r="B544" t="s">
         <v>550</v>
       </c>
       <c r="C544">
-        <v>12900.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D544">
-        <v>183</v>
+        <v>23</v>
       </c>
       <c r="E544" t="s">
         <v>7</v>
       </c>
       <c r="F544" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545">
-        <v>252126</v>
+        <v>262821</v>
       </c>
       <c r="B545" t="s">
         <v>551</v>
       </c>
       <c r="C545">
-        <v>12900.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D545">
-        <v>244</v>
+        <v>47</v>
       </c>
       <c r="E545" t="s">
         <v>7</v>
       </c>
       <c r="F545" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546">
-        <v>252384</v>
+        <v>262425</v>
       </c>
       <c r="B546" t="s">
         <v>552</v>
       </c>
       <c r="C546">
-        <v>12750.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D546">
-        <v>246</v>
+        <v>60</v>
       </c>
       <c r="E546" t="s">
         <v>7</v>
       </c>
       <c r="F546" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547">
-        <v>252594</v>
+        <v>262376</v>
       </c>
       <c r="B547" t="s">
         <v>553</v>
       </c>
       <c r="C547">
-        <v>12750.0</v>
+        <v>13250.0</v>
       </c>
       <c r="D547">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="E547" t="s">
         <v>7</v>
       </c>
       <c r="F547" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548">
-        <v>251917</v>
+        <v>262673</v>
       </c>
       <c r="B548" t="s">
         <v>554</v>
       </c>
       <c r="C548">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D548">
-        <v>910</v>
+        <v>100</v>
       </c>
       <c r="E548" t="s">
         <v>7</v>
       </c>
       <c r="F548" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549">
-        <v>251563</v>
+        <v>262625</v>
       </c>
       <c r="B549" t="s">
         <v>555</v>
       </c>
       <c r="C549">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D549">
-        <v>910</v>
+        <v>100</v>
       </c>
       <c r="E549" t="s">
         <v>7</v>
       </c>
       <c r="F549" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550">
-        <v>251357</v>
+        <v>262577</v>
       </c>
       <c r="B550" t="s">
         <v>556</v>
       </c>
       <c r="C550">
-        <v>12750.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D550">
-        <v>911</v>
+        <v>100</v>
       </c>
       <c r="E550" t="s">
         <v>7</v>
       </c>
       <c r="F550" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551">
-        <v>251051</v>
+        <v>261048</v>
       </c>
       <c r="B551" t="s">
         <v>557</v>
       </c>
       <c r="C551">
-        <v>12800.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D551">
-        <v>1091</v>
+        <v>75</v>
       </c>
       <c r="E551" t="s">
         <v>7</v>
       </c>
       <c r="F551" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552">
-        <v>250954</v>
+        <v>260896</v>
       </c>
       <c r="B552" t="s">
         <v>558</v>
       </c>
       <c r="C552">
-        <v>12900.0</v>
+        <v>13667.0</v>
       </c>
       <c r="D552">
-        <v>1090</v>
+        <v>97</v>
       </c>
       <c r="E552" t="s">
         <v>7</v>
       </c>
       <c r="F552" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553">
-        <v>250657</v>
+        <v>260546</v>
       </c>
       <c r="B553" t="s">
         <v>559</v>
       </c>
       <c r="C553">
-        <v>12900.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D553">
-        <v>1092</v>
+        <v>40</v>
       </c>
       <c r="E553" t="s">
         <v>7</v>
       </c>
       <c r="F553" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554">
-        <v>250088</v>
+        <v>260243</v>
       </c>
       <c r="B554" t="s">
         <v>560</v>
       </c>
       <c r="C554">
-        <v>12917.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D554">
-        <v>903</v>
+        <v>43</v>
       </c>
       <c r="E554" t="s">
         <v>7</v>
       </c>
       <c r="F554" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555">
-        <v>249839</v>
+        <v>259925</v>
       </c>
       <c r="B555" t="s">
         <v>561</v>
       </c>
       <c r="C555">
-        <v>12833.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D555">
-        <v>911</v>
+        <v>17</v>
       </c>
       <c r="E555" t="s">
         <v>7</v>
       </c>
       <c r="F555" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556">
-        <v>249537</v>
+        <v>259480</v>
       </c>
       <c r="B556" t="s">
         <v>562</v>
       </c>
       <c r="C556">
-        <v>12833.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D556">
-        <v>906</v>
+        <v>75</v>
       </c>
       <c r="E556" t="s">
         <v>7</v>
       </c>
       <c r="F556" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557">
-        <v>249167</v>
+        <v>258723</v>
       </c>
       <c r="B557" t="s">
         <v>563</v>
       </c>
       <c r="C557">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D557">
-        <v>1082</v>
+        <v>88</v>
       </c>
       <c r="E557" t="s">
         <v>7</v>
       </c>
       <c r="F557" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558">
-        <v>248609</v>
+        <v>258619</v>
       </c>
       <c r="B558" t="s">
         <v>564</v>
       </c>
       <c r="C558">
-        <v>13000.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D558">
-        <v>1016</v>
+        <v>150</v>
       </c>
       <c r="E558" t="s">
         <v>7</v>
       </c>
       <c r="F558" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559">
-        <v>248453</v>
+        <v>258462</v>
       </c>
       <c r="B559" t="s">
         <v>565</v>
       </c>
       <c r="C559">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D559">
-        <v>1038</v>
+        <v>126</v>
       </c>
       <c r="E559" t="s">
         <v>7</v>
       </c>
       <c r="F559" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560">
-        <v>248245</v>
+        <v>258305</v>
       </c>
       <c r="B560" t="s">
         <v>566</v>
       </c>
       <c r="C560">
-        <v>12833.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D560">
-        <v>902</v>
+        <v>183</v>
       </c>
       <c r="E560" t="s">
         <v>7</v>
       </c>
       <c r="F560" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561">
-        <v>248034</v>
+        <v>258148</v>
       </c>
       <c r="B561" t="s">
         <v>567</v>
       </c>
       <c r="C561">
-        <v>12833.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D561">
-        <v>899</v>
+        <v>58</v>
       </c>
       <c r="E561" t="s">
         <v>7</v>
       </c>
       <c r="F561" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562">
-        <v>247823</v>
+        <v>257843</v>
       </c>
       <c r="B562" t="s">
         <v>568</v>
       </c>
       <c r="C562">
-        <v>12917.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D562">
-        <v>902</v>
+        <v>39</v>
       </c>
       <c r="E562" t="s">
         <v>7</v>
       </c>
       <c r="F562" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563">
-        <v>247584</v>
+        <v>257688</v>
       </c>
       <c r="B563" t="s">
         <v>569</v>
       </c>
       <c r="C563">
-        <v>12917.0</v>
+        <v>12600.0</v>
       </c>
       <c r="D563">
-        <v>906</v>
+        <v>58</v>
       </c>
       <c r="E563" t="s">
         <v>7</v>
       </c>
       <c r="F563" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564">
-        <v>247326</v>
+        <v>257432</v>
       </c>
       <c r="B564" t="s">
         <v>570</v>
       </c>
       <c r="C564">
-        <v>12917.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D564">
-        <v>906</v>
+        <v>58</v>
       </c>
       <c r="E564" t="s">
         <v>7</v>
       </c>
       <c r="F564" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565">
-        <v>246857</v>
+        <v>257289</v>
       </c>
       <c r="B565" t="s">
         <v>571</v>
       </c>
       <c r="C565">
-        <v>12917.0</v>
+        <v>13300.0</v>
       </c>
       <c r="D565">
-        <v>898</v>
+        <v>70</v>
       </c>
       <c r="E565" t="s">
         <v>7</v>
       </c>
       <c r="F565" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566">
-        <v>246441</v>
+        <v>257141</v>
       </c>
       <c r="B566" t="s">
         <v>572</v>
       </c>
       <c r="C566">
-        <v>12938.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D566">
-        <v>676</v>
+        <v>69</v>
       </c>
       <c r="E566" t="s">
         <v>7</v>
       </c>
       <c r="F566" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567">
-        <v>246064</v>
+        <v>256243</v>
       </c>
       <c r="B567" t="s">
         <v>573</v>
       </c>
       <c r="C567">
-        <v>12800.0</v>
+        <v>12600.0</v>
       </c>
       <c r="D567">
-        <v>1077</v>
+        <v>64</v>
       </c>
       <c r="E567" t="s">
         <v>7</v>
       </c>
       <c r="F567" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568">
-        <v>245714</v>
+        <v>255993</v>
       </c>
       <c r="B568" t="s">
         <v>574</v>
       </c>
       <c r="C568">
         <v>12833.0</v>
       </c>
       <c r="D568">
-        <v>902</v>
+        <v>58</v>
       </c>
       <c r="E568" t="s">
         <v>7</v>
       </c>
       <c r="F568" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569">
-        <v>244897</v>
+        <v>255891</v>
       </c>
       <c r="B569" t="s">
         <v>575</v>
       </c>
       <c r="C569">
-        <v>13000.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D569">
-        <v>898</v>
+        <v>100</v>
       </c>
       <c r="E569" t="s">
         <v>7</v>
       </c>
       <c r="F569" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570">
-        <v>245107</v>
+        <v>255635</v>
       </c>
       <c r="B570" t="s">
         <v>576</v>
       </c>
       <c r="C570">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D570">
-        <v>902</v>
+        <v>71</v>
       </c>
       <c r="E570" t="s">
         <v>7</v>
       </c>
       <c r="F570" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571">
-        <v>245317</v>
+        <v>255380</v>
       </c>
       <c r="B571" t="s">
         <v>577</v>
       </c>
       <c r="C571">
-        <v>13000.0</v>
+        <v>10583.0</v>
       </c>
       <c r="D571">
-        <v>899</v>
+        <v>89</v>
       </c>
       <c r="E571" t="s">
         <v>7</v>
       </c>
       <c r="F571" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572">
-        <v>244741</v>
+        <v>255176</v>
       </c>
       <c r="B572" t="s">
         <v>578</v>
       </c>
       <c r="C572">
-        <v>13200.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D572">
-        <v>1034</v>
+        <v>123</v>
       </c>
       <c r="E572" t="s">
         <v>7</v>
       </c>
       <c r="F572" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573">
-        <v>244584</v>
+        <v>254928</v>
       </c>
       <c r="B573" t="s">
         <v>579</v>
       </c>
       <c r="C573">
-        <v>13200.0</v>
+        <v>12600.0</v>
       </c>
       <c r="D573">
-        <v>1037</v>
+        <v>137</v>
       </c>
       <c r="E573" t="s">
         <v>7</v>
       </c>
       <c r="F573" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574">
-        <v>244374</v>
+        <v>254721</v>
       </c>
       <c r="B574" t="s">
         <v>580</v>
       </c>
       <c r="C574">
-        <v>13083.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D574">
-        <v>896</v>
+        <v>115</v>
       </c>
       <c r="E574" t="s">
         <v>7</v>
       </c>
       <c r="F574" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575">
-        <v>243987</v>
+        <v>254468</v>
       </c>
       <c r="B575" t="s">
         <v>581</v>
       </c>
       <c r="C575">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D575">
-        <v>1082</v>
+        <v>129</v>
       </c>
       <c r="E575" t="s">
         <v>7</v>
       </c>
       <c r="F575" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576">
-        <v>243074</v>
+        <v>254166</v>
       </c>
       <c r="B576" t="s">
         <v>582</v>
       </c>
       <c r="C576">
-        <v>13083.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D576">
-        <v>906</v>
+        <v>125</v>
       </c>
       <c r="E576" t="s">
         <v>7</v>
       </c>
       <c r="F576" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577">
-        <v>243124</v>
+        <v>253353</v>
       </c>
       <c r="B577" t="s">
         <v>583</v>
       </c>
       <c r="C577">
-        <v>13083.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D577">
-        <v>906</v>
+        <v>168</v>
       </c>
       <c r="E577" t="s">
         <v>7</v>
       </c>
       <c r="F577" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578">
-        <v>242696</v>
+        <v>252955</v>
       </c>
       <c r="B578" t="s">
         <v>584</v>
       </c>
       <c r="C578">
-        <v>13300.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D578">
-        <v>1042</v>
+        <v>182</v>
       </c>
       <c r="E578" t="s">
         <v>7</v>
       </c>
       <c r="F578" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579">
-        <v>243663</v>
+        <v>252072</v>
       </c>
       <c r="B579" t="s">
         <v>585</v>
       </c>
       <c r="C579">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D579">
-        <v>2560</v>
+        <v>183</v>
       </c>
       <c r="E579" t="s">
         <v>7</v>
       </c>
       <c r="F579" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580">
-        <v>242441</v>
+        <v>252126</v>
       </c>
       <c r="B580" t="s">
         <v>586</v>
       </c>
       <c r="C580">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D580">
-        <v>1060</v>
+        <v>244</v>
       </c>
       <c r="E580" t="s">
         <v>7</v>
       </c>
       <c r="F580" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581">
-        <v>242288</v>
+        <v>252384</v>
       </c>
       <c r="B581" t="s">
         <v>587</v>
       </c>
       <c r="C581">
-        <v>12875.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D581">
-        <v>1319</v>
+        <v>246</v>
       </c>
       <c r="E581" t="s">
         <v>7</v>
       </c>
       <c r="F581" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582">
-        <v>242134</v>
+        <v>252594</v>
       </c>
       <c r="B582" t="s">
         <v>588</v>
       </c>
       <c r="C582">
-        <v>13000.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D582">
-        <v>1082</v>
+        <v>76</v>
       </c>
       <c r="E582" t="s">
         <v>7</v>
       </c>
       <c r="F582" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583">
-        <v>241930</v>
+        <v>251917</v>
       </c>
       <c r="B583" t="s">
         <v>589</v>
       </c>
       <c r="C583">
-        <v>13100.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D583">
-        <v>1087</v>
+        <v>910</v>
       </c>
       <c r="E583" t="s">
         <v>7</v>
       </c>
       <c r="F583" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584">
-        <v>241535</v>
+        <v>251563</v>
       </c>
       <c r="B584" t="s">
         <v>590</v>
       </c>
       <c r="C584">
-        <v>13083.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D584">
-        <v>898</v>
+        <v>910</v>
       </c>
       <c r="E584" t="s">
         <v>7</v>
       </c>
       <c r="F584" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585">
-        <v>241326</v>
+        <v>251357</v>
       </c>
       <c r="B585" t="s">
         <v>591</v>
       </c>
       <c r="C585">
-        <v>13083.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D585">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="E585" t="s">
         <v>7</v>
       </c>
       <c r="F585" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586">
-        <v>241168</v>
+        <v>251051</v>
       </c>
       <c r="B586" t="s">
         <v>592</v>
       </c>
       <c r="C586">
-        <v>13200.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D586">
-        <v>1032</v>
+        <v>1091</v>
       </c>
       <c r="E586" t="s">
         <v>7</v>
       </c>
       <c r="F586" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587">
-        <v>240959</v>
+        <v>250954</v>
       </c>
       <c r="B587" t="s">
         <v>593</v>
       </c>
       <c r="C587">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D587">
-        <v>906</v>
+        <v>1090</v>
       </c>
       <c r="E587" t="s">
         <v>7</v>
       </c>
       <c r="F587" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588">
-        <v>240513</v>
+        <v>250657</v>
       </c>
       <c r="B588" t="s">
         <v>594</v>
       </c>
       <c r="C588">
-        <v>13000.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D588">
-        <v>1082</v>
+        <v>1092</v>
       </c>
       <c r="E588" t="s">
         <v>7</v>
       </c>
       <c r="F588" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589">
-        <v>240308</v>
+        <v>250088</v>
       </c>
       <c r="B589" t="s">
         <v>595</v>
       </c>
       <c r="C589">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D589">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="E589" t="s">
         <v>7</v>
       </c>
       <c r="F589" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590">
-        <v>240050</v>
+        <v>249839</v>
       </c>
       <c r="B590" t="s">
         <v>596</v>
       </c>
       <c r="C590">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D590">
-        <v>860</v>
+        <v>911</v>
       </c>
       <c r="E590" t="s">
         <v>7</v>
       </c>
       <c r="F590" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591">
-        <v>239841</v>
+        <v>249537</v>
       </c>
       <c r="B591" t="s">
         <v>597</v>
       </c>
       <c r="C591">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D591">
-        <v>860</v>
+        <v>906</v>
       </c>
       <c r="E591" t="s">
         <v>7</v>
       </c>
       <c r="F591" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592">
-        <v>239118</v>
+        <v>249167</v>
       </c>
       <c r="B592" t="s">
         <v>598</v>
       </c>
       <c r="C592">
         <v>13000.0</v>
       </c>
       <c r="D592">
-        <v>856</v>
+        <v>1082</v>
       </c>
       <c r="E592" t="s">
         <v>7</v>
       </c>
       <c r="F592" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593">
-        <v>238753</v>
+        <v>248609</v>
       </c>
       <c r="B593" t="s">
         <v>599</v>
       </c>
       <c r="C593">
         <v>13000.0</v>
       </c>
       <c r="D593">
-        <v>644</v>
+        <v>1016</v>
       </c>
       <c r="E593" t="s">
         <v>7</v>
       </c>
       <c r="F593" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594">
-        <v>238651</v>
+        <v>248453</v>
       </c>
       <c r="B594" t="s">
         <v>600</v>
       </c>
       <c r="C594">
         <v>13000.0</v>
       </c>
       <c r="D594">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E594" t="s">
         <v>7</v>
       </c>
       <c r="F594" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595">
-        <v>238442</v>
+        <v>248245</v>
       </c>
       <c r="B595" t="s">
         <v>601</v>
       </c>
       <c r="C595">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D595">
-        <v>868</v>
+        <v>902</v>
       </c>
       <c r="E595" t="s">
         <v>7</v>
       </c>
       <c r="F595" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596">
-        <v>238050</v>
+        <v>248034</v>
       </c>
       <c r="B596" t="s">
         <v>602</v>
       </c>
       <c r="C596">
-        <v>13000.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D596">
-        <v>856</v>
+        <v>899</v>
       </c>
       <c r="E596" t="s">
         <v>7</v>
       </c>
       <c r="F596" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597">
-        <v>237846</v>
+        <v>247823</v>
       </c>
       <c r="B597" t="s">
         <v>603</v>
       </c>
       <c r="C597">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D597">
-        <v>860</v>
+        <v>902</v>
       </c>
       <c r="E597" t="s">
         <v>7</v>
       </c>
       <c r="F597" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598">
-        <v>237258</v>
+        <v>247584</v>
       </c>
       <c r="B598" t="s">
         <v>604</v>
       </c>
       <c r="C598">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D598">
-        <v>864</v>
+        <v>906</v>
       </c>
       <c r="E598" t="s">
         <v>7</v>
       </c>
       <c r="F598" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599">
-        <v>206616</v>
+        <v>247326</v>
       </c>
       <c r="B599" t="s">
         <v>605</v>
       </c>
       <c r="C599">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D599">
-        <v>856</v>
+        <v>906</v>
       </c>
       <c r="E599" t="s">
         <v>7</v>
       </c>
       <c r="F599" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600">
-        <v>206565</v>
+        <v>246857</v>
       </c>
       <c r="B600" t="s">
         <v>606</v>
       </c>
       <c r="C600">
-        <v>13000.0</v>
+        <v>12917.0</v>
       </c>
       <c r="D600">
-        <v>1032</v>
+        <v>898</v>
       </c>
       <c r="E600" t="s">
         <v>7</v>
       </c>
       <c r="F600" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601">
-        <v>206413</v>
+        <v>246441</v>
       </c>
       <c r="B601" t="s">
         <v>607</v>
       </c>
       <c r="C601">
-        <v>13000.0</v>
+        <v>12938.0</v>
       </c>
       <c r="D601">
-        <v>1027</v>
+        <v>676</v>
       </c>
       <c r="E601" t="s">
         <v>7</v>
       </c>
       <c r="F601" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602">
-        <v>206215</v>
+        <v>246064</v>
       </c>
       <c r="B602" t="s">
         <v>608</v>
       </c>
       <c r="C602">
-        <v>13000.0</v>
+        <v>12800.0</v>
       </c>
       <c r="D602">
-        <v>858</v>
+        <v>1077</v>
       </c>
       <c r="E602" t="s">
         <v>7</v>
       </c>
       <c r="F602" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603">
-        <v>236368</v>
+        <v>245714</v>
       </c>
       <c r="B603" t="s">
         <v>609</v>
       </c>
       <c r="C603">
-        <v>13188.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D603">
-        <v>338</v>
+        <v>902</v>
       </c>
       <c r="E603" t="s">
         <v>7</v>
       </c>
       <c r="F603" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604">
-        <v>235628</v>
+        <v>244897</v>
       </c>
       <c r="B604" t="s">
         <v>610</v>
       </c>
       <c r="C604">
-        <v>13125.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D604">
-        <v>331</v>
+        <v>898</v>
       </c>
       <c r="E604" t="s">
         <v>7</v>
       </c>
       <c r="F604" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605">
-        <v>234886</v>
+        <v>245107</v>
       </c>
       <c r="B605" t="s">
         <v>611</v>
       </c>
       <c r="C605">
-        <v>13033.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D605">
-        <v>687</v>
+        <v>902</v>
       </c>
       <c r="E605" t="s">
         <v>7</v>
       </c>
       <c r="F605" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606">
-        <v>233835</v>
+        <v>245317</v>
       </c>
       <c r="B606" t="s">
         <v>612</v>
       </c>
       <c r="C606">
-        <v>12881.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D606">
-        <v>495</v>
+        <v>899</v>
       </c>
       <c r="E606" t="s">
         <v>7</v>
       </c>
       <c r="F606" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607">
-        <v>232779</v>
+        <v>244741</v>
       </c>
       <c r="B607" t="s">
         <v>613</v>
       </c>
       <c r="C607">
-        <v>13024.0</v>
+        <v>13200.0</v>
       </c>
       <c r="D607">
-        <v>489</v>
+        <v>1034</v>
       </c>
       <c r="E607" t="s">
         <v>7</v>
       </c>
       <c r="F607" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608">
-        <v>231728</v>
+        <v>244584</v>
       </c>
       <c r="B608" t="s">
         <v>614</v>
       </c>
       <c r="C608">
-        <v>12976.0</v>
+        <v>13200.0</v>
       </c>
       <c r="D608">
-        <v>263</v>
+        <v>1037</v>
       </c>
       <c r="E608" t="s">
         <v>7</v>
       </c>
       <c r="F608" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609">
-        <v>230678</v>
+        <v>244374</v>
       </c>
       <c r="B609" t="s">
         <v>615</v>
       </c>
       <c r="C609">
-        <v>13071.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D609">
-        <v>251</v>
+        <v>896</v>
       </c>
       <c r="E609" t="s">
         <v>7</v>
       </c>
       <c r="F609" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610">
-        <v>229636</v>
+        <v>243987</v>
       </c>
       <c r="B610" t="s">
         <v>616</v>
       </c>
       <c r="C610">
-        <v>13071.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D610">
-        <v>489</v>
+        <v>1082</v>
       </c>
       <c r="E610" t="s">
         <v>7</v>
       </c>
       <c r="F610" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611">
-        <v>228601</v>
+        <v>243074</v>
       </c>
       <c r="B611" t="s">
         <v>617</v>
       </c>
       <c r="C611">
-        <v>12929.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D611">
-        <v>487</v>
+        <v>906</v>
       </c>
       <c r="E611" t="s">
         <v>7</v>
       </c>
       <c r="F611" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612">
-        <v>227563</v>
+        <v>243124</v>
       </c>
       <c r="B612" t="s">
         <v>618</v>
       </c>
       <c r="C612">
-        <v>12929.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D612">
-        <v>256</v>
+        <v>906</v>
       </c>
       <c r="E612" t="s">
         <v>7</v>
       </c>
       <c r="F612" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613">
-        <v>226511</v>
+        <v>242696</v>
       </c>
       <c r="B613" t="s">
         <v>619</v>
       </c>
       <c r="C613">
-        <v>13119.0</v>
+        <v>13300.0</v>
       </c>
       <c r="D613">
-        <v>503</v>
+        <v>1042</v>
       </c>
       <c r="E613" t="s">
         <v>7</v>
       </c>
       <c r="F613" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614">
-        <v>225482</v>
+        <v>243663</v>
       </c>
       <c r="B614" t="s">
         <v>620</v>
       </c>
       <c r="C614">
-        <v>12976.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D614">
-        <v>274</v>
+        <v>2560</v>
       </c>
       <c r="E614" t="s">
         <v>7</v>
       </c>
       <c r="F614" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615">
-        <v>224428</v>
+        <v>242441</v>
       </c>
       <c r="B615" t="s">
         <v>621</v>
       </c>
       <c r="C615">
-        <v>12976.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D615">
-        <v>266</v>
+        <v>1060</v>
       </c>
       <c r="E615" t="s">
         <v>7</v>
       </c>
       <c r="F615" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616">
-        <v>223372</v>
+        <v>242288</v>
       </c>
       <c r="B616" t="s">
         <v>622</v>
       </c>
       <c r="C616">
-        <v>13071.0</v>
+        <v>12875.0</v>
       </c>
       <c r="D616">
-        <v>256</v>
+        <v>1319</v>
       </c>
       <c r="E616" t="s">
         <v>7</v>
       </c>
       <c r="F616" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617">
-        <v>222340</v>
+        <v>242134</v>
       </c>
       <c r="B617" t="s">
         <v>623</v>
       </c>
       <c r="C617">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D617">
-        <v>255</v>
+        <v>1082</v>
       </c>
       <c r="E617" t="s">
         <v>7</v>
       </c>
       <c r="F617" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618">
-        <v>221279</v>
+        <v>241930</v>
       </c>
       <c r="B618" t="s">
         <v>624</v>
       </c>
       <c r="C618">
-        <v>12929.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D618">
-        <v>496</v>
+        <v>1087</v>
       </c>
       <c r="E618" t="s">
         <v>7</v>
       </c>
       <c r="F618" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619">
-        <v>208741</v>
+        <v>241535</v>
       </c>
       <c r="B619" t="s">
         <v>625</v>
       </c>
       <c r="C619">
-        <v>12690.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D619">
-        <v>489</v>
+        <v>898</v>
       </c>
       <c r="E619" t="s">
         <v>7</v>
       </c>
       <c r="F619" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620">
-        <v>207670</v>
+        <v>241326</v>
       </c>
       <c r="B620" t="s">
         <v>626</v>
       </c>
       <c r="C620">
-        <v>12786.0</v>
+        <v>13083.0</v>
       </c>
       <c r="D620">
-        <v>496</v>
+        <v>902</v>
       </c>
       <c r="E620" t="s">
         <v>7</v>
       </c>
       <c r="F620" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621">
-        <v>206910</v>
+        <v>241168</v>
       </c>
       <c r="B621" t="s">
         <v>627</v>
       </c>
       <c r="C621">
-        <v>13100.0</v>
+        <v>13200.0</v>
       </c>
       <c r="D621">
-        <v>357</v>
+        <v>1032</v>
       </c>
       <c r="E621" t="s">
         <v>7</v>
       </c>
       <c r="F621" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622">
-        <v>220180</v>
+        <v>240959</v>
       </c>
       <c r="B622" t="s">
         <v>628</v>
       </c>
       <c r="C622">
-        <v>12595.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D622">
-        <v>1439</v>
+        <v>906</v>
       </c>
       <c r="E622" t="s">
         <v>7</v>
       </c>
       <c r="F622" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623">
-        <v>219106</v>
+        <v>240513</v>
       </c>
       <c r="B623" t="s">
         <v>629</v>
       </c>
       <c r="C623">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D623">
-        <v>503</v>
+        <v>1082</v>
       </c>
       <c r="E623" t="s">
         <v>7</v>
       </c>
       <c r="F623" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624">
-        <v>218038</v>
+        <v>240308</v>
       </c>
       <c r="B624" t="s">
         <v>630</v>
       </c>
       <c r="C624">
-        <v>12976.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D624">
-        <v>257</v>
+        <v>906</v>
       </c>
       <c r="E624" t="s">
         <v>7</v>
       </c>
       <c r="F624" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625">
-        <v>216973</v>
+        <v>240050</v>
       </c>
       <c r="B625" t="s">
         <v>631</v>
       </c>
       <c r="C625">
-        <v>12929.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D625">
-        <v>263</v>
+        <v>860</v>
       </c>
       <c r="E625" t="s">
         <v>7</v>
       </c>
       <c r="F625" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626">
-        <v>216200</v>
+        <v>239841</v>
       </c>
       <c r="B626" t="s">
         <v>632</v>
       </c>
       <c r="C626">
-        <v>13033.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D626">
-        <v>683</v>
+        <v>860</v>
       </c>
       <c r="E626" t="s">
         <v>7</v>
       </c>
       <c r="F626" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627">
-        <v>215125</v>
+        <v>239118</v>
       </c>
       <c r="B627" t="s">
         <v>633</v>
       </c>
       <c r="C627">
-        <v>12929.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D627">
-        <v>256</v>
+        <v>856</v>
       </c>
       <c r="E627" t="s">
         <v>7</v>
       </c>
       <c r="F627" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628">
-        <v>214043</v>
+        <v>238753</v>
       </c>
       <c r="B628" t="s">
         <v>634</v>
       </c>
       <c r="C628">
-        <v>12952.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D628">
-        <v>492</v>
+        <v>644</v>
       </c>
       <c r="E628" t="s">
         <v>7</v>
       </c>
       <c r="F628" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629">
-        <v>213271</v>
+        <v>238651</v>
       </c>
       <c r="B629" t="s">
         <v>635</v>
       </c>
       <c r="C629">
-        <v>13067.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D629">
-        <v>687</v>
+        <v>1037</v>
       </c>
       <c r="E629" t="s">
         <v>7</v>
       </c>
       <c r="F629" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630">
-        <v>212201</v>
+        <v>238442</v>
       </c>
       <c r="B630" t="s">
         <v>636</v>
       </c>
       <c r="C630">
-        <v>12952.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D630">
-        <v>495</v>
+        <v>868</v>
       </c>
       <c r="E630" t="s">
         <v>7</v>
       </c>
       <c r="F630" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631">
-        <v>211119</v>
+        <v>238050</v>
       </c>
       <c r="B631" t="s">
         <v>637</v>
       </c>
       <c r="C631">
-        <v>12905.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D631">
-        <v>481</v>
+        <v>856</v>
       </c>
       <c r="E631" t="s">
         <v>7</v>
       </c>
       <c r="F631" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632">
-        <v>210347</v>
+        <v>237846</v>
       </c>
       <c r="B632" t="s">
         <v>638</v>
       </c>
       <c r="C632">
-        <v>12733.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D632">
-        <v>684</v>
+        <v>860</v>
       </c>
       <c r="E632" t="s">
         <v>7</v>
       </c>
       <c r="F632" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633">
-        <v>209806</v>
+        <v>237258</v>
       </c>
       <c r="B633" t="s">
         <v>639</v>
       </c>
       <c r="C633">
-        <v>12773.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D633">
-        <v>480</v>
+        <v>864</v>
       </c>
       <c r="E633" t="s">
         <v>7</v>
       </c>
       <c r="F633" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634">
-        <v>206061</v>
+        <v>206616</v>
       </c>
       <c r="B634" t="s">
         <v>640</v>
       </c>
       <c r="C634">
-        <v>12667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D634">
-        <v>25</v>
+        <v>856</v>
       </c>
       <c r="E634" t="s">
         <v>7</v>
       </c>
       <c r="F634" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635">
-        <v>205917</v>
+        <v>206565</v>
       </c>
       <c r="B635" t="s">
         <v>641</v>
       </c>
       <c r="C635">
         <v>13000.0</v>
       </c>
       <c r="D635">
-        <v>12</v>
+        <v>1032</v>
       </c>
       <c r="E635" t="s">
         <v>7</v>
       </c>
       <c r="F635" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636">
-        <v>205777</v>
+        <v>206413</v>
       </c>
       <c r="B636" t="s">
         <v>642</v>
       </c>
       <c r="C636">
-        <v>12333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D636">
-        <v>0</v>
+        <v>1027</v>
       </c>
       <c r="E636" t="s">
         <v>7</v>
       </c>
       <c r="F636" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637">
-        <v>205584</v>
+        <v>206215</v>
       </c>
       <c r="B637" t="s">
         <v>643</v>
       </c>
       <c r="C637">
-        <v>12750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D637">
-        <v>10</v>
+        <v>858</v>
       </c>
       <c r="E637" t="s">
         <v>7</v>
       </c>
       <c r="F637" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638">
-        <v>205491</v>
+        <v>236368</v>
       </c>
       <c r="B638" t="s">
         <v>644</v>
       </c>
       <c r="C638">
-        <v>12750.0</v>
+        <v>13188.0</v>
       </c>
       <c r="D638">
-        <v>0</v>
+        <v>338</v>
       </c>
       <c r="E638" t="s">
         <v>7</v>
       </c>
       <c r="F638" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639">
-        <v>205395</v>
+        <v>235628</v>
       </c>
       <c r="B639" t="s">
         <v>645</v>
       </c>
       <c r="C639">
-        <v>12500.0</v>
+        <v>13125.0</v>
       </c>
       <c r="D639">
-        <v>0</v>
+        <v>331</v>
       </c>
       <c r="E639" t="s">
         <v>7</v>
       </c>
       <c r="F639" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640">
-        <v>205194</v>
+        <v>234886</v>
       </c>
       <c r="B640" t="s">
         <v>646</v>
       </c>
       <c r="C640">
-        <v>12750.0</v>
+        <v>13033.0</v>
       </c>
       <c r="D640">
-        <v>10</v>
+        <v>687</v>
       </c>
       <c r="E640" t="s">
         <v>7</v>
       </c>
       <c r="F640" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641">
-        <v>204995</v>
+        <v>233835</v>
       </c>
       <c r="B641" t="s">
         <v>647</v>
       </c>
       <c r="C641">
-        <v>12500.0</v>
+        <v>12881.0</v>
       </c>
       <c r="D641">
-        <v>1253</v>
+        <v>495</v>
       </c>
       <c r="E641" t="s">
         <v>7</v>
       </c>
       <c r="F641" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642">
-        <v>204816</v>
+        <v>232779</v>
       </c>
       <c r="B642" t="s">
         <v>648</v>
       </c>
       <c r="C642">
-        <v>12500.0</v>
+        <v>13024.0</v>
       </c>
       <c r="D642">
-        <v>1260</v>
+        <v>489</v>
       </c>
       <c r="E642" t="s">
         <v>7</v>
       </c>
       <c r="F642" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643">
-        <v>204712</v>
+        <v>231728</v>
       </c>
       <c r="B643" t="s">
         <v>649</v>
       </c>
       <c r="C643">
-        <v>13000.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D643">
-        <v>28</v>
+        <v>263</v>
       </c>
       <c r="E643" t="s">
         <v>7</v>
       </c>
       <c r="F643" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644">
-        <v>2</v>
+        <v>230678</v>
       </c>
       <c r="B644" t="s">
         <v>650</v>
       </c>
       <c r="C644">
-        <v>12700.0</v>
+        <v>13071.0</v>
       </c>
       <c r="D644">
-        <v>2120</v>
+        <v>251</v>
       </c>
       <c r="E644" t="s">
         <v>7</v>
       </c>
       <c r="F644" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645">
-        <v>125485</v>
+        <v>229636</v>
       </c>
       <c r="B645" t="s">
         <v>651</v>
       </c>
       <c r="C645">
-        <v>12833.0</v>
+        <v>13071.0</v>
       </c>
       <c r="D645">
-        <v>0</v>
+        <v>489</v>
       </c>
       <c r="E645" t="s">
         <v>7</v>
       </c>
       <c r="F645" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646">
-        <v>125471</v>
+        <v>228601</v>
       </c>
       <c r="B646" t="s">
         <v>652</v>
       </c>
       <c r="C646">
-        <v>12833.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D646">
-        <v>0</v>
+        <v>487</v>
       </c>
       <c r="E646" t="s">
         <v>7</v>
       </c>
       <c r="F646" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647">
-        <v>125454</v>
+        <v>227563</v>
       </c>
       <c r="B647" t="s">
         <v>653</v>
       </c>
       <c r="C647">
-        <v>8834.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D647">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="E647" t="s">
         <v>7</v>
       </c>
       <c r="F647" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648">
-        <v>125429</v>
+        <v>226511</v>
       </c>
       <c r="B648" t="s">
         <v>654</v>
       </c>
       <c r="C648">
-        <v>12833.0</v>
+        <v>13119.0</v>
       </c>
       <c r="D648">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="E648" t="s">
         <v>7</v>
       </c>
       <c r="F648" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649">
-        <v>125417</v>
+        <v>225482</v>
       </c>
       <c r="B649" t="s">
         <v>655</v>
       </c>
       <c r="C649">
-        <v>12833.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D649">
-        <v>0</v>
+        <v>274</v>
       </c>
       <c r="E649" t="s">
         <v>7</v>
       </c>
       <c r="F649" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650">
-        <v>125446</v>
+        <v>224428</v>
       </c>
       <c r="B650" t="s">
         <v>656</v>
       </c>
       <c r="C650">
-        <v>12833.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D650">
-        <v>0</v>
+        <v>266</v>
       </c>
       <c r="E650" t="s">
         <v>7</v>
       </c>
       <c r="F650" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651">
-        <v>125450</v>
+        <v>223372</v>
       </c>
       <c r="B651" t="s">
         <v>657</v>
       </c>
       <c r="C651">
-        <v>12833.0</v>
+        <v>13071.0</v>
       </c>
       <c r="D651">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="E651" t="s">
         <v>7</v>
       </c>
       <c r="F651" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652">
-        <v>125372</v>
+        <v>222340</v>
       </c>
       <c r="B652" t="s">
         <v>658</v>
       </c>
       <c r="C652">
-        <v>12667.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D652">
-        <v>0</v>
+        <v>255</v>
       </c>
       <c r="E652" t="s">
         <v>7</v>
       </c>
       <c r="F652" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653">
-        <v>125351</v>
+        <v>221279</v>
       </c>
       <c r="B653" t="s">
         <v>659</v>
       </c>
       <c r="C653">
-        <v>13000.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D653">
-        <v>0</v>
+        <v>496</v>
       </c>
       <c r="E653" t="s">
         <v>7</v>
       </c>
       <c r="F653" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654">
-        <v>125353</v>
+        <v>208741</v>
       </c>
       <c r="B654" t="s">
         <v>660</v>
       </c>
       <c r="C654">
-        <v>13167.0</v>
+        <v>12690.0</v>
       </c>
       <c r="D654">
-        <v>0</v>
+        <v>489</v>
       </c>
       <c r="E654" t="s">
         <v>7</v>
       </c>
       <c r="F654" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655">
-        <v>125324</v>
+        <v>207670</v>
       </c>
       <c r="B655" t="s">
         <v>661</v>
       </c>
       <c r="C655">
-        <v>13167.0</v>
+        <v>12786.0</v>
       </c>
       <c r="D655">
-        <v>0</v>
+        <v>496</v>
       </c>
       <c r="E655" t="s">
         <v>7</v>
       </c>
       <c r="F655" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656">
-        <v>125280</v>
+        <v>206910</v>
       </c>
       <c r="B656" t="s">
         <v>662</v>
       </c>
       <c r="C656">
-        <v>13333.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D656">
-        <v>0</v>
+        <v>357</v>
       </c>
       <c r="E656" t="s">
         <v>7</v>
       </c>
       <c r="F656" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657">
-        <v>125278</v>
+        <v>220180</v>
       </c>
       <c r="B657" t="s">
         <v>663</v>
       </c>
       <c r="C657">
-        <v>13333.0</v>
+        <v>12595.0</v>
       </c>
       <c r="D657">
-        <v>0</v>
+        <v>1439</v>
       </c>
       <c r="E657" t="s">
         <v>7</v>
       </c>
       <c r="F657" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658">
-        <v>125268</v>
+        <v>219106</v>
       </c>
       <c r="B658" t="s">
         <v>664</v>
       </c>
       <c r="C658">
-        <v>13500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D658">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="E658" t="s">
         <v>7</v>
       </c>
       <c r="F658" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659">
-        <v>125257</v>
+        <v>218038</v>
       </c>
       <c r="B659" t="s">
         <v>665</v>
       </c>
       <c r="C659">
-        <v>13500.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D659">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="E659" t="s">
         <v>7</v>
       </c>
       <c r="F659" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660">
-        <v>125227</v>
+        <v>216973</v>
       </c>
       <c r="B660" t="s">
         <v>666</v>
       </c>
       <c r="C660">
-        <v>13500.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D660">
-        <v>0</v>
+        <v>263</v>
       </c>
       <c r="E660" t="s">
         <v>7</v>
       </c>
       <c r="F660" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661">
-        <v>125250</v>
+        <v>216200</v>
       </c>
       <c r="B661" t="s">
         <v>667</v>
       </c>
       <c r="C661">
-        <v>14000.0</v>
+        <v>13033.0</v>
       </c>
       <c r="D661">
-        <v>0</v>
+        <v>683</v>
       </c>
       <c r="E661" t="s">
         <v>7</v>
       </c>
       <c r="F661" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662">
-        <v>1</v>
+        <v>215125</v>
       </c>
       <c r="B662" t="s">
         <v>668</v>
       </c>
       <c r="C662">
-        <v>15000.0</v>
+        <v>12929.0</v>
       </c>
       <c r="D662">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="E662" t="s">
         <v>7</v>
       </c>
       <c r="F662" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663">
-        <v>125187</v>
+        <v>214043</v>
       </c>
       <c r="B663" t="s">
         <v>669</v>
       </c>
       <c r="C663">
-        <v>14000.0</v>
+        <v>12952.0</v>
       </c>
       <c r="D663">
-        <v>0</v>
+        <v>492</v>
       </c>
       <c r="E663" t="s">
         <v>7</v>
       </c>
       <c r="F663" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664">
-        <v>125171</v>
+        <v>213271</v>
       </c>
       <c r="B664" t="s">
         <v>670</v>
       </c>
       <c r="C664">
-        <v>14000.0</v>
+        <v>13067.0</v>
       </c>
       <c r="D664">
-        <v>0</v>
+        <v>687</v>
       </c>
       <c r="E664" t="s">
         <v>7</v>
       </c>
       <c r="F664" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665">
-        <v>125145</v>
+        <v>212201</v>
       </c>
       <c r="B665" t="s">
         <v>671</v>
       </c>
       <c r="C665">
-        <v>14000.0</v>
+        <v>12952.0</v>
       </c>
       <c r="D665">
-        <v>0</v>
+        <v>495</v>
       </c>
       <c r="E665" t="s">
         <v>7</v>
       </c>
       <c r="F665" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666">
-        <v>125143</v>
+        <v>211119</v>
       </c>
       <c r="B666" t="s">
         <v>672</v>
       </c>
       <c r="C666">
-        <v>14000.0</v>
+        <v>12905.0</v>
       </c>
       <c r="D666">
-        <v>0</v>
+        <v>481</v>
       </c>
       <c r="E666" t="s">
         <v>7</v>
       </c>
       <c r="F666" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667">
-        <v>125140</v>
+        <v>210347</v>
       </c>
       <c r="B667" t="s">
         <v>673</v>
       </c>
       <c r="C667">
-        <v>14000.0</v>
+        <v>12733.0</v>
       </c>
       <c r="D667">
-        <v>0</v>
+        <v>684</v>
       </c>
       <c r="E667" t="s">
         <v>7</v>
       </c>
       <c r="F667" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668">
-        <v>125089</v>
+        <v>209806</v>
       </c>
       <c r="B668" t="s">
         <v>674</v>
       </c>
       <c r="C668">
-        <v>14000.0</v>
+        <v>12773.0</v>
       </c>
       <c r="D668">
-        <v>0</v>
+        <v>480</v>
       </c>
       <c r="E668" t="s">
         <v>7</v>
       </c>
       <c r="F668" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669">
-        <v>125086</v>
+        <v>206061</v>
       </c>
       <c r="B669" t="s">
         <v>675</v>
       </c>
       <c r="C669">
-        <v>14000.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D669">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E669" t="s">
         <v>7</v>
       </c>
       <c r="F669" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670">
-        <v>125072</v>
+        <v>205917</v>
       </c>
       <c r="B670" t="s">
         <v>676</v>
       </c>
       <c r="C670">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D670">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E670" t="s">
         <v>7</v>
       </c>
       <c r="F670" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671">
-        <v>125052</v>
+        <v>205777</v>
       </c>
       <c r="B671" t="s">
         <v>677</v>
       </c>
       <c r="C671">
-        <v>14500.0</v>
+        <v>12333.0</v>
       </c>
       <c r="D671">
         <v>0</v>
       </c>
       <c r="E671" t="s">
         <v>7</v>
       </c>
       <c r="F671" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672">
-        <v>125044</v>
+        <v>205584</v>
       </c>
       <c r="B672" t="s">
         <v>678</v>
       </c>
       <c r="C672">
-        <v>14500.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D672">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E672" t="s">
         <v>7</v>
       </c>
       <c r="F672" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673">
-        <v>125030</v>
+        <v>205491</v>
       </c>
       <c r="B673" t="s">
         <v>679</v>
       </c>
       <c r="C673">
-        <v>14500.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D673">
         <v>0</v>
       </c>
       <c r="E673" t="s">
         <v>7</v>
       </c>
       <c r="F673" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674">
-        <v>125011</v>
+        <v>205395</v>
       </c>
       <c r="B674" t="s">
         <v>680</v>
       </c>
       <c r="C674">
-        <v>14500.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D674">
         <v>0</v>
       </c>
       <c r="E674" t="s">
         <v>7</v>
       </c>
       <c r="F674" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675">
-        <v>124997</v>
+        <v>205194</v>
       </c>
       <c r="B675" t="s">
         <v>681</v>
       </c>
       <c r="C675">
-        <v>14500.0</v>
+        <v>12750.0</v>
       </c>
       <c r="D675">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E675" t="s">
         <v>7</v>
       </c>
       <c r="F675" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676">
-        <v>124978</v>
+        <v>204995</v>
       </c>
       <c r="B676" t="s">
         <v>682</v>
       </c>
       <c r="C676">
-        <v>14500.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D676">
-        <v>0</v>
+        <v>1253</v>
       </c>
       <c r="E676" t="s">
         <v>7</v>
       </c>
       <c r="F676" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677">
-        <v>124957</v>
+        <v>204816</v>
       </c>
       <c r="B677" t="s">
         <v>683</v>
       </c>
       <c r="C677">
-        <v>14500.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D677">
-        <v>0</v>
+        <v>1260</v>
       </c>
       <c r="E677" t="s">
         <v>7</v>
       </c>
       <c r="F677" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678">
-        <v>124932</v>
+        <v>204712</v>
       </c>
       <c r="B678" t="s">
         <v>684</v>
       </c>
       <c r="C678">
-        <v>14500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D678">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E678" t="s">
         <v>7</v>
       </c>
       <c r="F678" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679">
-        <v>124929</v>
+        <v>2</v>
       </c>
       <c r="B679" t="s">
         <v>685</v>
       </c>
       <c r="C679">
-        <v>14500.0</v>
+        <v>12700.0</v>
       </c>
       <c r="D679">
-        <v>0</v>
+        <v>2120</v>
       </c>
       <c r="E679" t="s">
         <v>7</v>
       </c>
       <c r="F679" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680">
-        <v>124904</v>
+        <v>125485</v>
       </c>
       <c r="B680" t="s">
         <v>686</v>
       </c>
       <c r="C680">
-        <v>14500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D680">
         <v>0</v>
       </c>
       <c r="E680" t="s">
         <v>7</v>
       </c>
       <c r="F680" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681">
-        <v>124888</v>
+        <v>125471</v>
       </c>
       <c r="B681" t="s">
         <v>687</v>
       </c>
       <c r="C681">
-        <v>14500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D681">
         <v>0</v>
       </c>
       <c r="E681" t="s">
         <v>7</v>
       </c>
       <c r="F681" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682">
-        <v>124907</v>
+        <v>125454</v>
       </c>
       <c r="B682" t="s">
         <v>688</v>
       </c>
       <c r="C682">
-        <v>14500.0</v>
+        <v>8834.0</v>
       </c>
       <c r="D682">
         <v>0</v>
       </c>
       <c r="E682" t="s">
         <v>7</v>
       </c>
       <c r="F682" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683">
-        <v>124864</v>
+        <v>125429</v>
       </c>
       <c r="B683" t="s">
         <v>689</v>
       </c>
       <c r="C683">
-        <v>14500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D683">
         <v>0</v>
       </c>
       <c r="E683" t="s">
         <v>7</v>
       </c>
       <c r="F683" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684">
-        <v>124911</v>
+        <v>125417</v>
       </c>
       <c r="B684" t="s">
         <v>690</v>
       </c>
       <c r="C684">
-        <v>14500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D684">
         <v>0</v>
       </c>
       <c r="E684" t="s">
         <v>7</v>
       </c>
       <c r="F684" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685">
-        <v>124838</v>
+        <v>125446</v>
       </c>
       <c r="B685" t="s">
         <v>691</v>
       </c>
       <c r="C685">
-        <v>14500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D685">
         <v>0</v>
       </c>
       <c r="E685" t="s">
         <v>7</v>
       </c>
       <c r="F685" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686">
-        <v>124823</v>
+        <v>125450</v>
       </c>
       <c r="B686" t="s">
         <v>692</v>
       </c>
       <c r="C686">
-        <v>14500.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D686">
         <v>0</v>
       </c>
       <c r="E686" t="s">
         <v>7</v>
       </c>
       <c r="F686" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687">
-        <v>124824</v>
+        <v>125372</v>
       </c>
       <c r="B687" t="s">
         <v>693</v>
       </c>
       <c r="C687">
-        <v>14500.0</v>
+        <v>12667.0</v>
       </c>
       <c r="D687">
         <v>0</v>
       </c>
       <c r="E687" t="s">
         <v>7</v>
       </c>
       <c r="F687" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688">
-        <v>124808</v>
+        <v>125351</v>
       </c>
       <c r="B688" t="s">
         <v>694</v>
       </c>
       <c r="C688">
-        <v>14500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D688">
         <v>0</v>
       </c>
       <c r="E688" t="s">
         <v>7</v>
       </c>
       <c r="F688" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689">
-        <v>124788</v>
+        <v>125353</v>
       </c>
       <c r="B689" t="s">
         <v>695</v>
       </c>
       <c r="C689">
-        <v>14500.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D689">
         <v>0</v>
       </c>
       <c r="E689" t="s">
         <v>7</v>
       </c>
       <c r="F689" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690">
-        <v>124757</v>
+        <v>125324</v>
       </c>
       <c r="B690" t="s">
         <v>696</v>
       </c>
       <c r="C690">
-        <v>14667.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D690">
         <v>0</v>
       </c>
       <c r="E690" t="s">
         <v>7</v>
       </c>
       <c r="F690" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691">
-        <v>124744</v>
+        <v>125280</v>
       </c>
       <c r="B691" t="s">
         <v>697</v>
       </c>
       <c r="C691">
-        <v>14667.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D691">
         <v>0</v>
       </c>
       <c r="E691" t="s">
         <v>7</v>
       </c>
       <c r="F691" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692">
-        <v>124724</v>
+        <v>125278</v>
       </c>
       <c r="B692" t="s">
         <v>698</v>
       </c>
       <c r="C692">
-        <v>15250.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D692">
         <v>0</v>
       </c>
       <c r="E692" t="s">
         <v>7</v>
       </c>
       <c r="F692" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693">
-        <v>124714</v>
+        <v>125268</v>
       </c>
       <c r="B693" t="s">
         <v>699</v>
       </c>
       <c r="C693">
-        <v>15250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D693">
         <v>0</v>
       </c>
       <c r="E693" t="s">
         <v>7</v>
       </c>
       <c r="F693" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694">
-        <v>204009</v>
+        <v>125257</v>
       </c>
       <c r="B694" t="s">
         <v>700</v>
       </c>
       <c r="C694">
-        <v>15000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D694">
         <v>0</v>
       </c>
       <c r="E694" t="s">
         <v>7</v>
       </c>
       <c r="F694" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695">
-        <v>124554</v>
+        <v>125227</v>
       </c>
       <c r="B695" t="s">
         <v>701</v>
       </c>
       <c r="C695">
-        <v>15250.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D695">
         <v>0</v>
       </c>
       <c r="E695" t="s">
         <v>7</v>
       </c>
       <c r="F695" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696">
-        <v>124562</v>
+        <v>125250</v>
       </c>
       <c r="B696" t="s">
         <v>702</v>
       </c>
       <c r="C696">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D696">
         <v>0</v>
       </c>
       <c r="E696" t="s">
         <v>7</v>
       </c>
       <c r="F696" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697">
-        <v>124535</v>
+        <v>1</v>
       </c>
       <c r="B697" t="s">
         <v>703</v>
       </c>
       <c r="C697">
-        <v>15333.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D697">
         <v>0</v>
       </c>
       <c r="E697" t="s">
         <v>7</v>
       </c>
       <c r="F697" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698">
-        <v>124494</v>
+        <v>125187</v>
       </c>
       <c r="B698" t="s">
         <v>704</v>
       </c>
       <c r="C698">
-        <v>15333.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D698">
         <v>0</v>
       </c>
       <c r="E698" t="s">
         <v>7</v>
       </c>
       <c r="F698" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699">
-        <v>124495</v>
+        <v>125171</v>
       </c>
       <c r="B699" t="s">
         <v>705</v>
       </c>
       <c r="C699">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D699">
         <v>0</v>
       </c>
       <c r="E699" t="s">
         <v>7</v>
       </c>
       <c r="F699" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700">
-        <v>124492</v>
+        <v>125145</v>
       </c>
       <c r="B700" t="s">
         <v>706</v>
       </c>
       <c r="C700">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D700">
         <v>0</v>
       </c>
       <c r="E700" t="s">
         <v>7</v>
       </c>
       <c r="F700" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701">
-        <v>124445</v>
+        <v>125143</v>
       </c>
       <c r="B701" t="s">
         <v>707</v>
       </c>
       <c r="C701">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D701">
         <v>0</v>
       </c>
       <c r="E701" t="s">
         <v>7</v>
       </c>
       <c r="F701" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702">
-        <v>124424</v>
+        <v>125140</v>
       </c>
       <c r="B702" t="s">
         <v>708</v>
       </c>
       <c r="C702">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D702">
         <v>0</v>
       </c>
       <c r="E702" t="s">
         <v>7</v>
       </c>
       <c r="F702" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703">
-        <v>124432</v>
+        <v>125089</v>
       </c>
       <c r="B703" t="s">
         <v>709</v>
       </c>
       <c r="C703">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D703">
         <v>0</v>
       </c>
       <c r="E703" t="s">
         <v>7</v>
       </c>
       <c r="F703" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704">
-        <v>124411</v>
+        <v>125086</v>
       </c>
       <c r="B704" t="s">
         <v>710</v>
       </c>
       <c r="C704">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D704">
         <v>0</v>
       </c>
       <c r="E704" t="s">
         <v>7</v>
       </c>
       <c r="F704" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705">
-        <v>124383</v>
+        <v>125072</v>
       </c>
       <c r="B705" t="s">
         <v>711</v>
       </c>
       <c r="C705">
-        <v>15500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D705">
         <v>0</v>
       </c>
       <c r="E705" t="s">
         <v>7</v>
       </c>
       <c r="F705" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706">
-        <v>124399</v>
+        <v>125052</v>
       </c>
       <c r="B706" t="s">
         <v>712</v>
       </c>
       <c r="C706">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D706">
         <v>0</v>
       </c>
       <c r="E706" t="s">
         <v>7</v>
       </c>
       <c r="F706" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707">
-        <v>124364</v>
+        <v>125044</v>
       </c>
       <c r="B707" t="s">
         <v>713</v>
       </c>
       <c r="C707">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D707">
         <v>0</v>
       </c>
       <c r="E707" t="s">
         <v>7</v>
       </c>
       <c r="F707" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708">
-        <v>124333</v>
+        <v>125030</v>
       </c>
       <c r="B708" t="s">
         <v>714</v>
       </c>
       <c r="C708">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D708">
         <v>0</v>
       </c>
       <c r="E708" t="s">
         <v>7</v>
       </c>
       <c r="F708" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709">
-        <v>124319</v>
+        <v>125011</v>
       </c>
       <c r="B709" t="s">
         <v>715</v>
       </c>
       <c r="C709">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D709">
         <v>0</v>
       </c>
       <c r="E709" t="s">
         <v>7</v>
       </c>
       <c r="F709" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710">
-        <v>124305</v>
+        <v>124997</v>
       </c>
       <c r="B710" t="s">
         <v>716</v>
       </c>
       <c r="C710">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D710">
         <v>0</v>
       </c>
       <c r="E710" t="s">
         <v>7</v>
       </c>
       <c r="F710" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711">
-        <v>124299</v>
+        <v>124978</v>
       </c>
       <c r="B711" t="s">
         <v>717</v>
       </c>
       <c r="C711">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D711">
         <v>0</v>
       </c>
       <c r="E711" t="s">
         <v>7</v>
       </c>
       <c r="F711" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712">
-        <v>124284</v>
+        <v>124957</v>
       </c>
       <c r="B712" t="s">
         <v>718</v>
       </c>
       <c r="C712">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D712">
         <v>0</v>
       </c>
       <c r="E712" t="s">
         <v>7</v>
       </c>
       <c r="F712" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713">
-        <v>124270</v>
+        <v>124932</v>
       </c>
       <c r="B713" t="s">
         <v>719</v>
       </c>
       <c r="C713">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D713">
         <v>0</v>
       </c>
       <c r="E713" t="s">
         <v>7</v>
       </c>
       <c r="F713" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714">
-        <v>124236</v>
+        <v>124929</v>
       </c>
       <c r="B714" t="s">
         <v>720</v>
       </c>
       <c r="C714">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D714">
         <v>0</v>
       </c>
       <c r="E714" t="s">
         <v>7</v>
       </c>
       <c r="F714" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715">
-        <v>124250</v>
+        <v>124904</v>
       </c>
       <c r="B715" t="s">
         <v>721</v>
       </c>
       <c r="C715">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D715">
         <v>0</v>
       </c>
       <c r="E715" t="s">
         <v>7</v>
       </c>
       <c r="F715" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716">
-        <v>124225</v>
+        <v>124888</v>
       </c>
       <c r="B716" t="s">
         <v>722</v>
       </c>
       <c r="C716">
-        <v>15250.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D716">
         <v>0</v>
       </c>
       <c r="E716" t="s">
         <v>7</v>
       </c>
       <c r="F716" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717">
-        <v>124197</v>
+        <v>124907</v>
       </c>
       <c r="B717" t="s">
         <v>723</v>
       </c>
       <c r="C717">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D717">
         <v>0</v>
       </c>
       <c r="E717" t="s">
         <v>7</v>
       </c>
       <c r="F717" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718">
-        <v>124192</v>
+        <v>124864</v>
       </c>
       <c r="B718" t="s">
         <v>724</v>
       </c>
       <c r="C718">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D718">
         <v>0</v>
       </c>
       <c r="E718" t="s">
         <v>7</v>
       </c>
       <c r="F718" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719">
-        <v>124165</v>
+        <v>124911</v>
       </c>
       <c r="B719" t="s">
         <v>725</v>
       </c>
       <c r="C719">
-        <v>15500.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D719">
         <v>0</v>
       </c>
       <c r="E719" t="s">
         <v>7</v>
       </c>
       <c r="F719" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720">
-        <v>124149</v>
+        <v>124838</v>
       </c>
       <c r="B720" t="s">
         <v>726</v>
       </c>
       <c r="C720">
-        <v>15333.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D720">
         <v>0</v>
       </c>
       <c r="E720" t="s">
         <v>7</v>
       </c>
       <c r="F720" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721">
-        <v>124135</v>
+        <v>124823</v>
       </c>
       <c r="B721" t="s">
         <v>727</v>
       </c>
       <c r="C721">
-        <v>14667.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D721">
         <v>0</v>
       </c>
       <c r="E721" t="s">
         <v>7</v>
       </c>
       <c r="F721" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722">
-        <v>124110</v>
+        <v>124824</v>
       </c>
       <c r="B722" t="s">
         <v>728</v>
       </c>
       <c r="C722">
-        <v>14667.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D722">
         <v>0</v>
       </c>
       <c r="E722" t="s">
         <v>7</v>
       </c>
       <c r="F722" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723">
-        <v>124141</v>
+        <v>124808</v>
       </c>
       <c r="B723" t="s">
         <v>729</v>
       </c>
       <c r="C723">
-        <v>14667.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D723">
         <v>0</v>
       </c>
       <c r="E723" t="s">
         <v>7</v>
       </c>
       <c r="F723" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724">
-        <v>124077</v>
+        <v>124788</v>
       </c>
       <c r="B724" t="s">
         <v>730</v>
       </c>
       <c r="C724">
         <v>14500.0</v>
       </c>
       <c r="D724">
         <v>0</v>
       </c>
       <c r="E724" t="s">
         <v>7</v>
       </c>
       <c r="F724" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725">
-        <v>124063</v>
+        <v>124757</v>
       </c>
       <c r="B725" t="s">
         <v>731</v>
       </c>
       <c r="C725">
-        <v>14500.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D725">
         <v>0</v>
       </c>
       <c r="E725" t="s">
         <v>7</v>
       </c>
       <c r="F725" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726">
-        <v>124051</v>
+        <v>124744</v>
       </c>
       <c r="B726" t="s">
         <v>732</v>
       </c>
       <c r="C726">
-        <v>14500.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D726">
         <v>0</v>
       </c>
       <c r="E726" t="s">
         <v>7</v>
       </c>
       <c r="F726" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727">
-        <v>124031</v>
+        <v>124724</v>
       </c>
       <c r="B727" t="s">
         <v>733</v>
       </c>
       <c r="C727">
-        <v>14500.0</v>
+        <v>15250.0</v>
       </c>
       <c r="D727">
         <v>0</v>
       </c>
       <c r="E727" t="s">
         <v>7</v>
       </c>
       <c r="F727" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728">
-        <v>124010</v>
+        <v>124714</v>
       </c>
       <c r="B728" t="s">
         <v>734</v>
       </c>
       <c r="C728">
-        <v>14500.0</v>
+        <v>15250.0</v>
       </c>
       <c r="D728">
         <v>0</v>
       </c>
       <c r="E728" t="s">
         <v>7</v>
       </c>
       <c r="F728" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729">
-        <v>123988</v>
+        <v>204009</v>
       </c>
       <c r="B729" t="s">
         <v>735</v>
       </c>
       <c r="C729">
-        <v>14500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D729">
         <v>0</v>
       </c>
       <c r="E729" t="s">
         <v>7</v>
       </c>
       <c r="F729" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730">
-        <v>123955</v>
+        <v>124554</v>
       </c>
       <c r="B730" t="s">
         <v>736</v>
       </c>
       <c r="C730">
-        <v>14500.0</v>
+        <v>15250.0</v>
       </c>
       <c r="D730">
         <v>0</v>
       </c>
       <c r="E730" t="s">
         <v>7</v>
       </c>
       <c r="F730" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731">
-        <v>123953</v>
+        <v>124562</v>
       </c>
       <c r="B731" t="s">
         <v>737</v>
       </c>
       <c r="C731">
-        <v>14167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D731">
         <v>0</v>
       </c>
       <c r="E731" t="s">
         <v>7</v>
       </c>
       <c r="F731" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732">
-        <v>123927</v>
+        <v>124535</v>
       </c>
       <c r="B732" t="s">
         <v>738</v>
       </c>
       <c r="C732">
-        <v>13500.0</v>
+        <v>15333.0</v>
       </c>
       <c r="D732">
         <v>0</v>
       </c>
       <c r="E732" t="s">
         <v>7</v>
       </c>
       <c r="F732" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733">
-        <v>123923</v>
+        <v>124494</v>
       </c>
       <c r="B733" t="s">
         <v>739</v>
       </c>
       <c r="C733">
-        <v>13333.0</v>
+        <v>15333.0</v>
       </c>
       <c r="D733">
         <v>0</v>
       </c>
       <c r="E733" t="s">
         <v>7</v>
       </c>
       <c r="F733" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734">
-        <v>124009</v>
+        <v>124495</v>
       </c>
       <c r="B734" t="s">
         <v>740</v>
       </c>
       <c r="C734">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D734">
         <v>0</v>
       </c>
       <c r="E734" t="s">
         <v>7</v>
       </c>
       <c r="F734" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735">
-        <v>123881</v>
+        <v>124492</v>
       </c>
       <c r="B735" t="s">
         <v>741</v>
       </c>
       <c r="C735">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D735">
         <v>0</v>
       </c>
       <c r="E735" t="s">
         <v>7</v>
       </c>
       <c r="F735" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736">
-        <v>123865</v>
+        <v>124445</v>
       </c>
       <c r="B736" t="s">
         <v>742</v>
       </c>
       <c r="C736">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D736">
         <v>0</v>
       </c>
       <c r="E736" t="s">
         <v>7</v>
       </c>
       <c r="F736" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737">
-        <v>123879</v>
+        <v>124424</v>
       </c>
       <c r="B737" t="s">
         <v>743</v>
       </c>
       <c r="C737">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D737">
         <v>0</v>
       </c>
       <c r="E737" t="s">
         <v>7</v>
       </c>
       <c r="F737" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738">
-        <v>123834</v>
+        <v>124432</v>
       </c>
       <c r="B738" t="s">
         <v>744</v>
       </c>
       <c r="C738">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D738">
         <v>0</v>
       </c>
       <c r="E738" t="s">
         <v>7</v>
       </c>
       <c r="F738" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739">
-        <v>123824</v>
+        <v>124411</v>
       </c>
       <c r="B739" t="s">
         <v>745</v>
       </c>
       <c r="C739">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D739">
         <v>0</v>
       </c>
       <c r="E739" t="s">
         <v>7</v>
       </c>
       <c r="F739" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740">
-        <v>123806</v>
+        <v>124383</v>
       </c>
       <c r="B740" t="s">
         <v>746</v>
       </c>
       <c r="C740">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D740">
         <v>0</v>
       </c>
       <c r="E740" t="s">
         <v>7</v>
       </c>
       <c r="F740" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741">
-        <v>123775</v>
+        <v>124399</v>
       </c>
       <c r="B741" t="s">
         <v>747</v>
       </c>
       <c r="C741">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D741">
         <v>0</v>
       </c>
       <c r="E741" t="s">
         <v>7</v>
       </c>
       <c r="F741" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742">
-        <v>123762</v>
+        <v>124364</v>
       </c>
       <c r="B742" t="s">
         <v>748</v>
       </c>
       <c r="C742">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D742">
         <v>0</v>
       </c>
       <c r="E742" t="s">
         <v>7</v>
       </c>
       <c r="F742" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743">
-        <v>123748</v>
+        <v>124333</v>
       </c>
       <c r="B743" t="s">
         <v>749</v>
       </c>
       <c r="C743">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D743">
         <v>0</v>
       </c>
       <c r="E743" t="s">
         <v>7</v>
       </c>
       <c r="F743" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744">
-        <v>123733</v>
+        <v>124319</v>
       </c>
       <c r="B744" t="s">
         <v>750</v>
       </c>
       <c r="C744">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D744">
         <v>0</v>
       </c>
       <c r="E744" t="s">
         <v>7</v>
       </c>
       <c r="F744" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745">
-        <v>123707</v>
+        <v>124305</v>
       </c>
       <c r="B745" t="s">
         <v>751</v>
       </c>
       <c r="C745">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D745">
         <v>0</v>
       </c>
       <c r="E745" t="s">
         <v>7</v>
       </c>
       <c r="F745" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746">
-        <v>123706</v>
+        <v>124299</v>
       </c>
       <c r="B746" t="s">
         <v>752</v>
       </c>
       <c r="C746">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D746">
         <v>0</v>
       </c>
       <c r="E746" t="s">
         <v>7</v>
       </c>
       <c r="F746" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747">
-        <v>123691</v>
+        <v>124284</v>
       </c>
       <c r="B747" t="s">
         <v>753</v>
       </c>
       <c r="C747">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D747">
         <v>0</v>
       </c>
       <c r="E747" t="s">
         <v>7</v>
       </c>
       <c r="F747" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748">
-        <v>123676</v>
+        <v>124270</v>
       </c>
       <c r="B748" t="s">
         <v>754</v>
       </c>
       <c r="C748">
-        <v>13167.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D748">
         <v>0</v>
       </c>
       <c r="E748" t="s">
         <v>7</v>
       </c>
       <c r="F748" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749">
-        <v>123689</v>
+        <v>124236</v>
       </c>
       <c r="B749" t="s">
         <v>755</v>
       </c>
       <c r="C749">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D749">
         <v>0</v>
       </c>
       <c r="E749" t="s">
         <v>7</v>
       </c>
       <c r="F749" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750">
-        <v>123661</v>
+        <v>124250</v>
       </c>
       <c r="B750" t="s">
         <v>756</v>
       </c>
       <c r="C750">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D750">
         <v>0</v>
       </c>
       <c r="E750" t="s">
         <v>7</v>
       </c>
       <c r="F750" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751">
-        <v>123641</v>
+        <v>124225</v>
       </c>
       <c r="B751" t="s">
         <v>757</v>
       </c>
       <c r="C751">
-        <v>13000.0</v>
+        <v>15250.0</v>
       </c>
       <c r="D751">
         <v>0</v>
       </c>
       <c r="E751" t="s">
         <v>7</v>
       </c>
       <c r="F751" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752">
-        <v>123616</v>
+        <v>124197</v>
       </c>
       <c r="B752" t="s">
         <v>758</v>
       </c>
       <c r="C752">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D752">
         <v>0</v>
       </c>
       <c r="E752" t="s">
         <v>7</v>
       </c>
       <c r="F752" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753">
-        <v>123601</v>
+        <v>124192</v>
       </c>
       <c r="B753" t="s">
         <v>759</v>
       </c>
       <c r="C753">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D753">
         <v>0</v>
       </c>
       <c r="E753" t="s">
         <v>7</v>
       </c>
       <c r="F753" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754">
-        <v>123587</v>
+        <v>124165</v>
       </c>
       <c r="B754" t="s">
         <v>760</v>
       </c>
       <c r="C754">
-        <v>13000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="D754">
         <v>0</v>
       </c>
       <c r="E754" t="s">
         <v>7</v>
       </c>
       <c r="F754" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755">
-        <v>123565</v>
+        <v>124149</v>
       </c>
       <c r="B755" t="s">
         <v>761</v>
       </c>
       <c r="C755">
-        <v>13000.0</v>
+        <v>15333.0</v>
       </c>
       <c r="D755">
         <v>0</v>
       </c>
       <c r="E755" t="s">
         <v>7</v>
       </c>
       <c r="F755" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756">
-        <v>123553</v>
+        <v>124135</v>
       </c>
       <c r="B756" t="s">
         <v>762</v>
       </c>
       <c r="C756">
-        <v>13000.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D756">
         <v>0</v>
       </c>
       <c r="E756" t="s">
         <v>7</v>
       </c>
       <c r="F756" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757">
-        <v>123525</v>
+        <v>124110</v>
       </c>
       <c r="B757" t="s">
         <v>763</v>
       </c>
       <c r="C757">
-        <v>13000.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D757">
         <v>0</v>
       </c>
       <c r="E757" t="s">
         <v>7</v>
       </c>
       <c r="F757" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758">
-        <v>123513</v>
+        <v>124141</v>
       </c>
       <c r="B758" t="s">
         <v>764</v>
       </c>
       <c r="C758">
-        <v>13000.0</v>
+        <v>14667.0</v>
       </c>
       <c r="D758">
         <v>0</v>
       </c>
       <c r="E758" t="s">
         <v>7</v>
       </c>
       <c r="F758" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759">
-        <v>123487</v>
+        <v>124077</v>
       </c>
       <c r="B759" t="s">
         <v>765</v>
       </c>
       <c r="C759">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D759">
         <v>0</v>
       </c>
       <c r="E759" t="s">
         <v>7</v>
       </c>
       <c r="F759" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760">
-        <v>123474</v>
+        <v>124063</v>
       </c>
       <c r="B760" t="s">
         <v>766</v>
       </c>
       <c r="C760">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D760">
         <v>0</v>
       </c>
       <c r="E760" t="s">
         <v>7</v>
       </c>
       <c r="F760" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761">
-        <v>123479</v>
+        <v>124051</v>
       </c>
       <c r="B761" t="s">
         <v>767</v>
       </c>
       <c r="C761">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D761">
         <v>0</v>
       </c>
       <c r="E761" t="s">
         <v>7</v>
       </c>
       <c r="F761" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762">
-        <v>123435</v>
+        <v>124031</v>
       </c>
       <c r="B762" t="s">
         <v>768</v>
       </c>
       <c r="C762">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D762">
         <v>0</v>
       </c>
       <c r="E762" t="s">
         <v>7</v>
       </c>
       <c r="F762" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763">
-        <v>123421</v>
+        <v>124010</v>
       </c>
       <c r="B763" t="s">
         <v>769</v>
       </c>
       <c r="C763">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D763">
         <v>0</v>
       </c>
       <c r="E763" t="s">
         <v>7</v>
       </c>
       <c r="F763" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764">
-        <v>123440</v>
+        <v>123988</v>
       </c>
       <c r="B764" t="s">
         <v>770</v>
       </c>
       <c r="C764">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D764">
         <v>0</v>
       </c>
       <c r="E764" t="s">
         <v>7</v>
       </c>
       <c r="F764" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765">
-        <v>123392</v>
+        <v>123955</v>
       </c>
       <c r="B765" t="s">
         <v>771</v>
       </c>
       <c r="C765">
-        <v>13000.0</v>
+        <v>14500.0</v>
       </c>
       <c r="D765">
         <v>0</v>
       </c>
       <c r="E765" t="s">
         <v>7</v>
       </c>
       <c r="F765" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766">
-        <v>123377</v>
+        <v>123953</v>
       </c>
       <c r="B766" t="s">
         <v>772</v>
       </c>
       <c r="C766">
-        <v>13000.0</v>
+        <v>14167.0</v>
       </c>
       <c r="D766">
         <v>0</v>
       </c>
       <c r="E766" t="s">
         <v>7</v>
       </c>
       <c r="F766" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767">
-        <v>123358</v>
+        <v>123927</v>
       </c>
       <c r="B767" t="s">
         <v>773</v>
       </c>
       <c r="C767">
-        <v>13000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D767">
         <v>0</v>
       </c>
       <c r="E767" t="s">
         <v>7</v>
       </c>
       <c r="F767" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768">
-        <v>123331</v>
+        <v>123923</v>
       </c>
       <c r="B768" t="s">
         <v>774</v>
       </c>
       <c r="C768">
-        <v>13000.0</v>
+        <v>13333.0</v>
       </c>
       <c r="D768">
         <v>0</v>
       </c>
       <c r="E768" t="s">
         <v>7</v>
       </c>
       <c r="F768" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769">
-        <v>123303</v>
+        <v>124009</v>
       </c>
       <c r="B769" t="s">
         <v>775</v>
       </c>
       <c r="C769">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D769">
         <v>0</v>
       </c>
       <c r="E769" t="s">
         <v>7</v>
       </c>
       <c r="F769" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770">
-        <v>123333</v>
+        <v>123881</v>
       </c>
       <c r="B770" t="s">
         <v>776</v>
       </c>
       <c r="C770">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D770">
         <v>0</v>
       </c>
       <c r="E770" t="s">
         <v>7</v>
       </c>
       <c r="F770" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771">
-        <v>123264</v>
+        <v>123865</v>
       </c>
       <c r="B771" t="s">
         <v>777</v>
       </c>
       <c r="C771">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D771">
         <v>0</v>
       </c>
       <c r="E771" t="s">
         <v>7</v>
       </c>
       <c r="F771" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772">
-        <v>123246</v>
+        <v>123879</v>
       </c>
       <c r="B772" t="s">
         <v>778</v>
       </c>
       <c r="C772">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D772">
         <v>0</v>
       </c>
       <c r="E772" t="s">
         <v>7</v>
       </c>
       <c r="F772" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773">
-        <v>123241</v>
+        <v>123834</v>
       </c>
       <c r="B773" t="s">
         <v>779</v>
       </c>
       <c r="C773">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D773">
         <v>0</v>
       </c>
       <c r="E773" t="s">
         <v>7</v>
       </c>
       <c r="F773" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774">
-        <v>123208</v>
+        <v>123824</v>
       </c>
       <c r="B774" t="s">
         <v>780</v>
       </c>
       <c r="C774">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D774">
         <v>0</v>
       </c>
       <c r="E774" t="s">
         <v>7</v>
       </c>
       <c r="F774" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775">
-        <v>123192</v>
+        <v>123806</v>
       </c>
       <c r="B775" t="s">
         <v>781</v>
       </c>
       <c r="C775">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D775">
         <v>0</v>
       </c>
       <c r="E775" t="s">
         <v>7</v>
       </c>
       <c r="F775" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776">
-        <v>123175</v>
+        <v>123775</v>
       </c>
       <c r="B776" t="s">
         <v>782</v>
       </c>
       <c r="C776">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D776">
         <v>0</v>
       </c>
       <c r="E776" t="s">
         <v>7</v>
       </c>
       <c r="F776" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777">
-        <v>123144</v>
+        <v>123762</v>
       </c>
       <c r="B777" t="s">
         <v>783</v>
       </c>
       <c r="C777">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D777">
         <v>0</v>
       </c>
       <c r="E777" t="s">
         <v>7</v>
       </c>
       <c r="F777" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778">
-        <v>123128</v>
+        <v>123748</v>
       </c>
       <c r="B778" t="s">
         <v>784</v>
       </c>
       <c r="C778">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D778">
         <v>0</v>
       </c>
       <c r="E778" t="s">
         <v>7</v>
       </c>
       <c r="F778" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779">
-        <v>123106</v>
+        <v>123733</v>
       </c>
       <c r="B779" t="s">
         <v>785</v>
       </c>
       <c r="C779">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D779">
         <v>0</v>
       </c>
       <c r="E779" t="s">
         <v>7</v>
       </c>
       <c r="F779" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780">
-        <v>123090</v>
+        <v>123707</v>
       </c>
       <c r="B780" t="s">
         <v>786</v>
       </c>
       <c r="C780">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D780">
         <v>0</v>
       </c>
       <c r="E780" t="s">
         <v>7</v>
       </c>
       <c r="F780" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781">
-        <v>123077</v>
+        <v>123706</v>
       </c>
       <c r="B781" t="s">
         <v>787</v>
       </c>
       <c r="C781">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D781">
         <v>0</v>
       </c>
       <c r="E781" t="s">
         <v>7</v>
       </c>
       <c r="F781" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782">
-        <v>123064</v>
+        <v>123691</v>
       </c>
       <c r="B782" t="s">
         <v>788</v>
       </c>
       <c r="C782">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D782">
         <v>0</v>
       </c>
       <c r="E782" t="s">
         <v>7</v>
       </c>
       <c r="F782" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783">
-        <v>123047</v>
+        <v>123676</v>
       </c>
       <c r="B783" t="s">
         <v>789</v>
       </c>
       <c r="C783">
-        <v>13000.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D783">
         <v>0</v>
       </c>
       <c r="E783" t="s">
         <v>7</v>
       </c>
       <c r="F783" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784">
-        <v>123019</v>
+        <v>123689</v>
       </c>
       <c r="B784" t="s">
         <v>790</v>
       </c>
       <c r="C784">
         <v>13000.0</v>
       </c>
       <c r="D784">
         <v>0</v>
       </c>
       <c r="E784" t="s">
         <v>7</v>
       </c>
       <c r="F784" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785">
-        <v>122994</v>
+        <v>123661</v>
       </c>
       <c r="B785" t="s">
         <v>791</v>
       </c>
       <c r="C785">
         <v>13000.0</v>
       </c>
       <c r="D785">
         <v>0</v>
       </c>
       <c r="E785" t="s">
         <v>7</v>
       </c>
       <c r="F785" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786">
-        <v>122981</v>
+        <v>123641</v>
       </c>
       <c r="B786" t="s">
         <v>792</v>
       </c>
       <c r="C786">
         <v>13000.0</v>
       </c>
       <c r="D786">
         <v>0</v>
       </c>
       <c r="E786" t="s">
         <v>7</v>
       </c>
       <c r="F786" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787">
-        <v>122973</v>
+        <v>123616</v>
       </c>
       <c r="B787" t="s">
         <v>793</v>
       </c>
       <c r="C787">
         <v>13000.0</v>
       </c>
       <c r="D787">
         <v>0</v>
       </c>
       <c r="E787" t="s">
         <v>7</v>
       </c>
       <c r="F787" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788">
-        <v>122953</v>
+        <v>123601</v>
       </c>
       <c r="B788" t="s">
         <v>794</v>
       </c>
       <c r="C788">
         <v>13000.0</v>
       </c>
       <c r="D788">
         <v>0</v>
       </c>
       <c r="E788" t="s">
         <v>7</v>
       </c>
       <c r="F788" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789">
-        <v>122918</v>
+        <v>123587</v>
       </c>
       <c r="B789" t="s">
         <v>795</v>
       </c>
       <c r="C789">
         <v>13000.0</v>
       </c>
       <c r="D789">
         <v>0</v>
       </c>
       <c r="E789" t="s">
         <v>7</v>
       </c>
       <c r="F789" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790">
-        <v>122901</v>
+        <v>123565</v>
       </c>
       <c r="B790" t="s">
         <v>796</v>
       </c>
       <c r="C790">
         <v>13000.0</v>
       </c>
       <c r="D790">
         <v>0</v>
       </c>
       <c r="E790" t="s">
         <v>7</v>
       </c>
       <c r="F790" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791">
-        <v>122887</v>
+        <v>123553</v>
       </c>
       <c r="B791" t="s">
         <v>797</v>
       </c>
       <c r="C791">
         <v>13000.0</v>
       </c>
       <c r="D791">
         <v>0</v>
       </c>
       <c r="E791" t="s">
         <v>7</v>
       </c>
       <c r="F791" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792">
-        <v>122882</v>
+        <v>123525</v>
       </c>
       <c r="B792" t="s">
         <v>798</v>
       </c>
       <c r="C792">
         <v>13000.0</v>
       </c>
       <c r="D792">
         <v>0</v>
       </c>
       <c r="E792" t="s">
         <v>7</v>
       </c>
       <c r="F792" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793">
-        <v>122850</v>
+        <v>123513</v>
       </c>
       <c r="B793" t="s">
         <v>799</v>
       </c>
       <c r="C793">
         <v>13000.0</v>
       </c>
       <c r="D793">
         <v>0</v>
       </c>
       <c r="E793" t="s">
         <v>7</v>
       </c>
       <c r="F793" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794">
-        <v>122832</v>
+        <v>123487</v>
       </c>
       <c r="B794" t="s">
         <v>800</v>
       </c>
       <c r="C794">
         <v>13000.0</v>
       </c>
       <c r="D794">
         <v>0</v>
       </c>
       <c r="E794" t="s">
         <v>7</v>
       </c>
       <c r="F794" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795">
-        <v>122818</v>
+        <v>123474</v>
       </c>
       <c r="B795" t="s">
         <v>801</v>
       </c>
       <c r="C795">
-        <v>12833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D795">
         <v>0</v>
       </c>
       <c r="E795" t="s">
         <v>7</v>
       </c>
       <c r="F795" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796">
-        <v>71944</v>
+        <v>123479</v>
       </c>
       <c r="B796" t="s">
         <v>802</v>
       </c>
       <c r="C796">
-        <v>8500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D796">
         <v>0</v>
       </c>
       <c r="E796" t="s">
         <v>7</v>
       </c>
       <c r="F796" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797">
-        <v>72075</v>
+        <v>123435</v>
       </c>
       <c r="B797" t="s">
         <v>803</v>
       </c>
       <c r="C797">
-        <v>8500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D797">
         <v>0</v>
       </c>
       <c r="E797" t="s">
         <v>7</v>
       </c>
       <c r="F797" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798">
-        <v>71853</v>
+        <v>123421</v>
       </c>
       <c r="B798" t="s">
         <v>804</v>
       </c>
       <c r="C798">
-        <v>8500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D798">
         <v>0</v>
       </c>
       <c r="E798" t="s">
         <v>7</v>
       </c>
       <c r="F798" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799">
-        <v>126907</v>
+        <v>123440</v>
       </c>
       <c r="B799" t="s">
         <v>805</v>
       </c>
       <c r="C799">
-        <v>8750.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D799">
         <v>0</v>
       </c>
       <c r="E799" t="s">
         <v>7</v>
       </c>
       <c r="F799" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800">
-        <v>71324</v>
+        <v>123392</v>
       </c>
       <c r="B800" t="s">
         <v>806</v>
       </c>
       <c r="C800">
-        <v>8667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D800">
         <v>0</v>
       </c>
       <c r="E800" t="s">
         <v>7</v>
       </c>
       <c r="F800" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801">
-        <v>72081</v>
+        <v>123377</v>
       </c>
       <c r="B801" t="s">
         <v>807</v>
       </c>
       <c r="C801">
-        <v>8667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D801">
         <v>0</v>
       </c>
       <c r="E801" t="s">
         <v>7</v>
       </c>
       <c r="F801" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802">
-        <v>72045</v>
+        <v>123358</v>
       </c>
       <c r="B802" t="s">
         <v>808</v>
       </c>
       <c r="C802">
-        <v>8667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D802">
         <v>0</v>
       </c>
       <c r="E802" t="s">
         <v>7</v>
       </c>
       <c r="F802" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803">
-        <v>72025</v>
+        <v>123331</v>
       </c>
       <c r="B803" t="s">
         <v>809</v>
       </c>
       <c r="C803">
-        <v>8667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D803">
         <v>0</v>
       </c>
       <c r="E803" t="s">
         <v>7</v>
       </c>
       <c r="F803" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804">
-        <v>71970</v>
+        <v>123303</v>
       </c>
       <c r="B804" t="s">
         <v>810</v>
       </c>
       <c r="C804">
-        <v>8500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D804">
         <v>0</v>
       </c>
       <c r="E804" t="s">
         <v>7</v>
       </c>
       <c r="F804" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805">
-        <v>126733</v>
+        <v>123333</v>
       </c>
       <c r="B805" t="s">
         <v>811</v>
       </c>
       <c r="C805">
-        <v>9000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D805">
         <v>0</v>
       </c>
       <c r="E805" t="s">
         <v>7</v>
       </c>
       <c r="F805" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806">
-        <v>126750</v>
+        <v>123264</v>
       </c>
       <c r="B806" t="s">
         <v>812</v>
       </c>
       <c r="C806">
-        <v>9000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D806">
         <v>0</v>
       </c>
       <c r="E806" t="s">
         <v>7</v>
       </c>
       <c r="F806" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807">
-        <v>71838</v>
+        <v>123246</v>
       </c>
       <c r="B807" t="s">
         <v>813</v>
       </c>
       <c r="C807">
-        <v>8500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D807">
         <v>0</v>
       </c>
       <c r="E807" t="s">
         <v>7</v>
       </c>
       <c r="F807" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808">
-        <v>71410</v>
+        <v>123241</v>
       </c>
       <c r="B808" t="s">
         <v>814</v>
       </c>
       <c r="C808">
-        <v>8500.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D808">
         <v>0</v>
       </c>
       <c r="E808" t="s">
         <v>7</v>
       </c>
       <c r="F808" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809">
-        <v>71860</v>
+        <v>123208</v>
       </c>
       <c r="B809" t="s">
         <v>815</v>
       </c>
       <c r="C809">
-        <v>8333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D809">
         <v>0</v>
       </c>
       <c r="E809" t="s">
         <v>7</v>
       </c>
       <c r="F809" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810">
-        <v>71569</v>
+        <v>123192</v>
       </c>
       <c r="B810" t="s">
         <v>816</v>
       </c>
       <c r="C810">
-        <v>9167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D810">
         <v>0</v>
       </c>
       <c r="E810" t="s">
         <v>7</v>
       </c>
       <c r="F810" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811">
-        <v>71857</v>
+        <v>123175</v>
       </c>
       <c r="B811" t="s">
         <v>817</v>
       </c>
       <c r="C811">
-        <v>9167.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D811">
         <v>0</v>
       </c>
       <c r="E811" t="s">
         <v>7</v>
       </c>
       <c r="F811" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812">
-        <v>71818</v>
+        <v>123144</v>
       </c>
       <c r="B812" t="s">
         <v>818</v>
       </c>
       <c r="C812">
-        <v>8667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D812">
         <v>0</v>
       </c>
       <c r="E812" t="s">
         <v>7</v>
       </c>
       <c r="F812" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813">
-        <v>71731</v>
+        <v>123128</v>
       </c>
       <c r="B813" t="s">
         <v>819</v>
       </c>
       <c r="C813">
-        <v>8833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D813">
         <v>0</v>
       </c>
       <c r="E813" t="s">
         <v>7</v>
       </c>
       <c r="F813" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814">
-        <v>71705</v>
+        <v>123106</v>
       </c>
       <c r="B814" t="s">
         <v>820</v>
       </c>
       <c r="C814">
-        <v>8833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D814">
         <v>0</v>
       </c>
       <c r="E814" t="s">
         <v>7</v>
       </c>
       <c r="F814" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815">
-        <v>71542</v>
+        <v>123090</v>
       </c>
       <c r="B815" t="s">
         <v>821</v>
       </c>
       <c r="C815">
-        <v>8833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D815">
         <v>0</v>
       </c>
       <c r="E815" t="s">
         <v>7</v>
       </c>
       <c r="F815" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816">
-        <v>71729</v>
+        <v>123077</v>
       </c>
       <c r="B816" t="s">
         <v>822</v>
       </c>
       <c r="C816">
-        <v>8833.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D816">
         <v>0</v>
       </c>
       <c r="E816" t="s">
         <v>7</v>
       </c>
       <c r="F816" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817">
-        <v>71237</v>
+        <v>123064</v>
       </c>
       <c r="B817" t="s">
         <v>823</v>
       </c>
       <c r="C817">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D817">
         <v>0</v>
       </c>
       <c r="E817" t="s">
         <v>7</v>
       </c>
       <c r="F817" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818">
-        <v>71603</v>
+        <v>123047</v>
       </c>
       <c r="B818" t="s">
         <v>824</v>
       </c>
       <c r="C818">
-        <v>10000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D818">
         <v>0</v>
       </c>
       <c r="E818" t="s">
         <v>7</v>
       </c>
       <c r="F818" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819">
-        <v>71638</v>
+        <v>123019</v>
       </c>
       <c r="B819" t="s">
         <v>825</v>
       </c>
       <c r="C819">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D819">
         <v>0</v>
       </c>
       <c r="E819" t="s">
         <v>7</v>
       </c>
       <c r="F819" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820">
-        <v>71564</v>
+        <v>122994</v>
       </c>
       <c r="B820" t="s">
         <v>826</v>
       </c>
       <c r="C820">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D820">
         <v>0</v>
       </c>
       <c r="E820" t="s">
         <v>7</v>
       </c>
       <c r="F820" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821">
-        <v>126469</v>
+        <v>122981</v>
       </c>
       <c r="B821" t="s">
         <v>827</v>
       </c>
       <c r="C821">
-        <v>8000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D821">
         <v>0</v>
       </c>
       <c r="E821" t="s">
         <v>7</v>
       </c>
       <c r="F821" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822">
-        <v>71536</v>
+        <v>122973</v>
       </c>
       <c r="B822" t="s">
         <v>828</v>
       </c>
       <c r="C822">
-        <v>9400.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D822">
         <v>0</v>
       </c>
       <c r="E822" t="s">
         <v>7</v>
       </c>
       <c r="F822" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823">
-        <v>71185</v>
+        <v>122953</v>
       </c>
       <c r="B823" t="s">
         <v>829</v>
       </c>
       <c r="C823">
-        <v>9400.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D823">
         <v>0</v>
       </c>
       <c r="E823" t="s">
         <v>7</v>
       </c>
       <c r="F823" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824">
-        <v>71030</v>
+        <v>122918</v>
       </c>
       <c r="B824" t="s">
         <v>830</v>
       </c>
       <c r="C824">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D824">
         <v>0</v>
       </c>
       <c r="E824" t="s">
         <v>7</v>
       </c>
       <c r="F824" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825">
-        <v>71129</v>
+        <v>122901</v>
       </c>
       <c r="B825" t="s">
         <v>831</v>
       </c>
       <c r="C825">
-        <v>9333.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D825">
         <v>0</v>
       </c>
       <c r="E825" t="s">
         <v>7</v>
       </c>
       <c r="F825" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826">
-        <v>71262</v>
+        <v>122887</v>
       </c>
       <c r="B826" t="s">
         <v>832</v>
       </c>
       <c r="C826">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D826">
         <v>0</v>
       </c>
       <c r="E826" t="s">
         <v>7</v>
       </c>
       <c r="F826" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827">
-        <v>71450</v>
+        <v>122882</v>
       </c>
       <c r="B827" t="s">
         <v>833</v>
       </c>
       <c r="C827">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D827">
         <v>0</v>
       </c>
       <c r="E827" t="s">
         <v>7</v>
       </c>
       <c r="F827" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828">
-        <v>71321</v>
+        <v>122850</v>
       </c>
       <c r="B828" t="s">
         <v>834</v>
       </c>
       <c r="C828">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D828">
         <v>0</v>
       </c>
       <c r="E828" t="s">
         <v>7</v>
       </c>
       <c r="F828" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829">
-        <v>71241</v>
+        <v>122832</v>
       </c>
       <c r="B829" t="s">
         <v>835</v>
       </c>
       <c r="C829">
-        <v>9667.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D829">
         <v>0</v>
       </c>
       <c r="E829" t="s">
         <v>7</v>
       </c>
       <c r="F829" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830">
-        <v>71308</v>
+        <v>122818</v>
       </c>
       <c r="B830" t="s">
         <v>836</v>
       </c>
       <c r="C830">
-        <v>9667.0</v>
+        <v>12833.0</v>
       </c>
       <c r="D830">
         <v>0</v>
       </c>
       <c r="E830" t="s">
         <v>7</v>
       </c>
       <c r="F830" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831">
-        <v>71296</v>
+        <v>71944</v>
       </c>
       <c r="B831" t="s">
         <v>837</v>
       </c>
       <c r="C831">
-        <v>9333.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D831">
         <v>0</v>
       </c>
       <c r="E831" t="s">
         <v>7</v>
       </c>
       <c r="F831" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832">
-        <v>71246</v>
+        <v>72075</v>
       </c>
       <c r="B832" t="s">
         <v>838</v>
       </c>
       <c r="C832">
-        <v>9333.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D832">
         <v>0</v>
       </c>
       <c r="E832" t="s">
         <v>7</v>
       </c>
       <c r="F832" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833">
-        <v>71367</v>
+        <v>71853</v>
       </c>
       <c r="B833" t="s">
         <v>839</v>
       </c>
       <c r="C833">
-        <v>9333.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D833">
         <v>0</v>
       </c>
       <c r="E833" t="s">
         <v>7</v>
       </c>
       <c r="F833" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834">
-        <v>70924</v>
+        <v>126907</v>
       </c>
       <c r="B834" t="s">
         <v>840</v>
       </c>
       <c r="C834">
-        <v>9500.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D834">
         <v>0</v>
       </c>
       <c r="E834" t="s">
         <v>7</v>
       </c>
       <c r="F834" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835">
-        <v>70920</v>
+        <v>71324</v>
       </c>
       <c r="B835" t="s">
         <v>841</v>
       </c>
       <c r="C835">
-        <v>9333.0</v>
+        <v>8667.0</v>
       </c>
       <c r="D835">
         <v>0</v>
       </c>
       <c r="E835" t="s">
         <v>7</v>
       </c>
       <c r="F835" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836">
-        <v>71219</v>
+        <v>72081</v>
       </c>
       <c r="B836" t="s">
         <v>842</v>
       </c>
       <c r="C836">
-        <v>9333.0</v>
+        <v>8667.0</v>
       </c>
       <c r="D836">
         <v>0</v>
       </c>
       <c r="E836" t="s">
         <v>7</v>
       </c>
       <c r="F836" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837">
-        <v>70964</v>
+        <v>72045</v>
       </c>
       <c r="B837" t="s">
         <v>843</v>
       </c>
       <c r="C837">
-        <v>9667.0</v>
+        <v>8667.0</v>
       </c>
       <c r="D837">
         <v>0</v>
       </c>
       <c r="E837" t="s">
         <v>7</v>
       </c>
       <c r="F837" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838">
-        <v>71012</v>
+        <v>72025</v>
       </c>
       <c r="B838" t="s">
         <v>844</v>
       </c>
       <c r="C838">
-        <v>9667.0</v>
+        <v>8667.0</v>
       </c>
       <c r="D838">
         <v>0</v>
       </c>
       <c r="E838" t="s">
         <v>7</v>
       </c>
       <c r="F838" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839">
-        <v>70945</v>
+        <v>71970</v>
       </c>
       <c r="B839" t="s">
         <v>845</v>
       </c>
       <c r="C839">
-        <v>9667.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D839">
         <v>0</v>
       </c>
       <c r="E839" t="s">
         <v>7</v>
       </c>
       <c r="F839" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840">
-        <v>70928</v>
+        <v>126733</v>
       </c>
       <c r="B840" t="s">
         <v>846</v>
       </c>
       <c r="C840">
-        <v>9333.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D840">
         <v>0</v>
       </c>
       <c r="E840" t="s">
         <v>7</v>
       </c>
       <c r="F840" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841">
-        <v>70991</v>
+        <v>126750</v>
       </c>
       <c r="B841" t="s">
         <v>847</v>
       </c>
       <c r="C841">
-        <v>10500.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D841">
         <v>0</v>
       </c>
       <c r="E841" t="s">
         <v>7</v>
       </c>
       <c r="F841" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842">
-        <v>71010</v>
+        <v>71838</v>
       </c>
       <c r="B842" t="s">
         <v>848</v>
       </c>
       <c r="C842">
         <v>8500.0</v>
       </c>
       <c r="D842">
         <v>0</v>
       </c>
       <c r="E842" t="s">
         <v>7</v>
       </c>
       <c r="F842" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843">
-        <v>71122</v>
+        <v>71410</v>
       </c>
       <c r="B843" t="s">
         <v>849</v>
       </c>
       <c r="C843">
-        <v>9667.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D843">
         <v>0</v>
       </c>
       <c r="E843" t="s">
         <v>7</v>
       </c>
       <c r="F843" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844">
-        <v>71114</v>
+        <v>71860</v>
       </c>
       <c r="B844" t="s">
         <v>850</v>
       </c>
       <c r="C844">
+        <v>8333.0</v>
+      </c>
+      <c r="D844">
+        <v>0</v>
+      </c>
+      <c r="E844" t="s">
+        <v>7</v>
+      </c>
+      <c r="F844" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="845" spans="1:6">
+      <c r="A845">
+        <v>71569</v>
+      </c>
+      <c r="B845" t="s">
+        <v>851</v>
+      </c>
+      <c r="C845">
+        <v>9167.0</v>
+      </c>
+      <c r="D845">
+        <v>0</v>
+      </c>
+      <c r="E845" t="s">
+        <v>7</v>
+      </c>
+      <c r="F845" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="846" spans="1:6">
+      <c r="A846">
+        <v>71857</v>
+      </c>
+      <c r="B846" t="s">
+        <v>852</v>
+      </c>
+      <c r="C846">
+        <v>9167.0</v>
+      </c>
+      <c r="D846">
+        <v>0</v>
+      </c>
+      <c r="E846" t="s">
+        <v>7</v>
+      </c>
+      <c r="F846" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="847" spans="1:6">
+      <c r="A847">
+        <v>71818</v>
+      </c>
+      <c r="B847" t="s">
+        <v>853</v>
+      </c>
+      <c r="C847">
+        <v>8667.0</v>
+      </c>
+      <c r="D847">
+        <v>0</v>
+      </c>
+      <c r="E847" t="s">
+        <v>7</v>
+      </c>
+      <c r="F847" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="848" spans="1:6">
+      <c r="A848">
+        <v>71731</v>
+      </c>
+      <c r="B848" t="s">
+        <v>854</v>
+      </c>
+      <c r="C848">
+        <v>8833.0</v>
+      </c>
+      <c r="D848">
+        <v>0</v>
+      </c>
+      <c r="E848" t="s">
+        <v>7</v>
+      </c>
+      <c r="F848" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="849" spans="1:6">
+      <c r="A849">
+        <v>71705</v>
+      </c>
+      <c r="B849" t="s">
+        <v>855</v>
+      </c>
+      <c r="C849">
+        <v>8833.0</v>
+      </c>
+      <c r="D849">
+        <v>0</v>
+      </c>
+      <c r="E849" t="s">
+        <v>7</v>
+      </c>
+      <c r="F849" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="850" spans="1:6">
+      <c r="A850">
+        <v>71542</v>
+      </c>
+      <c r="B850" t="s">
+        <v>856</v>
+      </c>
+      <c r="C850">
+        <v>8833.0</v>
+      </c>
+      <c r="D850">
+        <v>0</v>
+      </c>
+      <c r="E850" t="s">
+        <v>7</v>
+      </c>
+      <c r="F850" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="851" spans="1:6">
+      <c r="A851">
+        <v>71729</v>
+      </c>
+      <c r="B851" t="s">
+        <v>857</v>
+      </c>
+      <c r="C851">
+        <v>8833.0</v>
+      </c>
+      <c r="D851">
+        <v>0</v>
+      </c>
+      <c r="E851" t="s">
+        <v>7</v>
+      </c>
+      <c r="F851" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="852" spans="1:6">
+      <c r="A852">
+        <v>71237</v>
+      </c>
+      <c r="B852" t="s">
+        <v>858</v>
+      </c>
+      <c r="C852">
         <v>9667.0</v>
       </c>
-      <c r="D844">
-[...5 lines deleted...]
-      <c r="F844" t="s">
+      <c r="D852">
+        <v>0</v>
+      </c>
+      <c r="E852" t="s">
+        <v>7</v>
+      </c>
+      <c r="F852" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="853" spans="1:6">
+      <c r="A853">
+        <v>71603</v>
+      </c>
+      <c r="B853" t="s">
+        <v>859</v>
+      </c>
+      <c r="C853">
+        <v>10000.0</v>
+      </c>
+      <c r="D853">
+        <v>0</v>
+      </c>
+      <c r="E853" t="s">
+        <v>7</v>
+      </c>
+      <c r="F853" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="854" spans="1:6">
+      <c r="A854">
+        <v>71638</v>
+      </c>
+      <c r="B854" t="s">
+        <v>860</v>
+      </c>
+      <c r="C854">
+        <v>9667.0</v>
+      </c>
+      <c r="D854">
+        <v>0</v>
+      </c>
+      <c r="E854" t="s">
+        <v>7</v>
+      </c>
+      <c r="F854" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="855" spans="1:6">
+      <c r="A855">
+        <v>71564</v>
+      </c>
+      <c r="B855" t="s">
+        <v>861</v>
+      </c>
+      <c r="C855">
+        <v>9333.0</v>
+      </c>
+      <c r="D855">
+        <v>0</v>
+      </c>
+      <c r="E855" t="s">
+        <v>7</v>
+      </c>
+      <c r="F855" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="856" spans="1:6">
+      <c r="A856">
+        <v>126469</v>
+      </c>
+      <c r="B856" t="s">
+        <v>862</v>
+      </c>
+      <c r="C856">
+        <v>8000.0</v>
+      </c>
+      <c r="D856">
+        <v>0</v>
+      </c>
+      <c r="E856" t="s">
+        <v>7</v>
+      </c>
+      <c r="F856" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="857" spans="1:6">
+      <c r="A857">
+        <v>71536</v>
+      </c>
+      <c r="B857" t="s">
+        <v>863</v>
+      </c>
+      <c r="C857">
+        <v>9400.0</v>
+      </c>
+      <c r="D857">
+        <v>0</v>
+      </c>
+      <c r="E857" t="s">
+        <v>7</v>
+      </c>
+      <c r="F857" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="858" spans="1:6">
+      <c r="A858">
+        <v>71185</v>
+      </c>
+      <c r="B858" t="s">
+        <v>864</v>
+      </c>
+      <c r="C858">
+        <v>9400.0</v>
+      </c>
+      <c r="D858">
+        <v>0</v>
+      </c>
+      <c r="E858" t="s">
+        <v>7</v>
+      </c>
+      <c r="F858" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="859" spans="1:6">
+      <c r="A859">
+        <v>71030</v>
+      </c>
+      <c r="B859" t="s">
+        <v>865</v>
+      </c>
+      <c r="C859">
+        <v>9333.0</v>
+      </c>
+      <c r="D859">
+        <v>0</v>
+      </c>
+      <c r="E859" t="s">
+        <v>7</v>
+      </c>
+      <c r="F859" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="860" spans="1:6">
+      <c r="A860">
+        <v>71129</v>
+      </c>
+      <c r="B860" t="s">
+        <v>866</v>
+      </c>
+      <c r="C860">
+        <v>9333.0</v>
+      </c>
+      <c r="D860">
+        <v>0</v>
+      </c>
+      <c r="E860" t="s">
+        <v>7</v>
+      </c>
+      <c r="F860" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="861" spans="1:6">
+      <c r="A861">
+        <v>71262</v>
+      </c>
+      <c r="B861" t="s">
+        <v>867</v>
+      </c>
+      <c r="C861">
+        <v>9667.0</v>
+      </c>
+      <c r="D861">
+        <v>0</v>
+      </c>
+      <c r="E861" t="s">
+        <v>7</v>
+      </c>
+      <c r="F861" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="862" spans="1:6">
+      <c r="A862">
+        <v>71450</v>
+      </c>
+      <c r="B862" t="s">
+        <v>868</v>
+      </c>
+      <c r="C862">
+        <v>9667.0</v>
+      </c>
+      <c r="D862">
+        <v>0</v>
+      </c>
+      <c r="E862" t="s">
+        <v>7</v>
+      </c>
+      <c r="F862" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="863" spans="1:6">
+      <c r="A863">
+        <v>71321</v>
+      </c>
+      <c r="B863" t="s">
+        <v>869</v>
+      </c>
+      <c r="C863">
+        <v>9667.0</v>
+      </c>
+      <c r="D863">
+        <v>0</v>
+      </c>
+      <c r="E863" t="s">
+        <v>7</v>
+      </c>
+      <c r="F863" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="864" spans="1:6">
+      <c r="A864">
+        <v>71241</v>
+      </c>
+      <c r="B864" t="s">
+        <v>870</v>
+      </c>
+      <c r="C864">
+        <v>9667.0</v>
+      </c>
+      <c r="D864">
+        <v>0</v>
+      </c>
+      <c r="E864" t="s">
+        <v>7</v>
+      </c>
+      <c r="F864" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="865" spans="1:6">
+      <c r="A865">
+        <v>71308</v>
+      </c>
+      <c r="B865" t="s">
+        <v>871</v>
+      </c>
+      <c r="C865">
+        <v>9667.0</v>
+      </c>
+      <c r="D865">
+        <v>0</v>
+      </c>
+      <c r="E865" t="s">
+        <v>7</v>
+      </c>
+      <c r="F865" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6">
+      <c r="A866">
+        <v>71296</v>
+      </c>
+      <c r="B866" t="s">
+        <v>872</v>
+      </c>
+      <c r="C866">
+        <v>9333.0</v>
+      </c>
+      <c r="D866">
+        <v>0</v>
+      </c>
+      <c r="E866" t="s">
+        <v>7</v>
+      </c>
+      <c r="F866" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6">
+      <c r="A867">
+        <v>71246</v>
+      </c>
+      <c r="B867" t="s">
+        <v>873</v>
+      </c>
+      <c r="C867">
+        <v>9333.0</v>
+      </c>
+      <c r="D867">
+        <v>0</v>
+      </c>
+      <c r="E867" t="s">
+        <v>7</v>
+      </c>
+      <c r="F867" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6">
+      <c r="A868">
+        <v>71367</v>
+      </c>
+      <c r="B868" t="s">
+        <v>874</v>
+      </c>
+      <c r="C868">
+        <v>9333.0</v>
+      </c>
+      <c r="D868">
+        <v>0</v>
+      </c>
+      <c r="E868" t="s">
+        <v>7</v>
+      </c>
+      <c r="F868" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6">
+      <c r="A869">
+        <v>70924</v>
+      </c>
+      <c r="B869" t="s">
+        <v>875</v>
+      </c>
+      <c r="C869">
+        <v>9500.0</v>
+      </c>
+      <c r="D869">
+        <v>0</v>
+      </c>
+      <c r="E869" t="s">
+        <v>7</v>
+      </c>
+      <c r="F869" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6">
+      <c r="A870">
+        <v>70920</v>
+      </c>
+      <c r="B870" t="s">
+        <v>876</v>
+      </c>
+      <c r="C870">
+        <v>9333.0</v>
+      </c>
+      <c r="D870">
+        <v>0</v>
+      </c>
+      <c r="E870" t="s">
+        <v>7</v>
+      </c>
+      <c r="F870" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6">
+      <c r="A871">
+        <v>71219</v>
+      </c>
+      <c r="B871" t="s">
+        <v>877</v>
+      </c>
+      <c r="C871">
+        <v>9333.0</v>
+      </c>
+      <c r="D871">
+        <v>0</v>
+      </c>
+      <c r="E871" t="s">
+        <v>7</v>
+      </c>
+      <c r="F871" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6">
+      <c r="A872">
+        <v>70964</v>
+      </c>
+      <c r="B872" t="s">
+        <v>878</v>
+      </c>
+      <c r="C872">
+        <v>9667.0</v>
+      </c>
+      <c r="D872">
+        <v>0</v>
+      </c>
+      <c r="E872" t="s">
+        <v>7</v>
+      </c>
+      <c r="F872" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6">
+      <c r="A873">
+        <v>71012</v>
+      </c>
+      <c r="B873" t="s">
+        <v>879</v>
+      </c>
+      <c r="C873">
+        <v>9667.0</v>
+      </c>
+      <c r="D873">
+        <v>0</v>
+      </c>
+      <c r="E873" t="s">
+        <v>7</v>
+      </c>
+      <c r="F873" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6">
+      <c r="A874">
+        <v>70945</v>
+      </c>
+      <c r="B874" t="s">
+        <v>880</v>
+      </c>
+      <c r="C874">
+        <v>9667.0</v>
+      </c>
+      <c r="D874">
+        <v>0</v>
+      </c>
+      <c r="E874" t="s">
+        <v>7</v>
+      </c>
+      <c r="F874" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="875" spans="1:6">
+      <c r="A875">
+        <v>70928</v>
+      </c>
+      <c r="B875" t="s">
+        <v>881</v>
+      </c>
+      <c r="C875">
+        <v>9333.0</v>
+      </c>
+      <c r="D875">
+        <v>0</v>
+      </c>
+      <c r="E875" t="s">
+        <v>7</v>
+      </c>
+      <c r="F875" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6">
+      <c r="A876">
+        <v>70991</v>
+      </c>
+      <c r="B876" t="s">
+        <v>882</v>
+      </c>
+      <c r="C876">
+        <v>10500.0</v>
+      </c>
+      <c r="D876">
+        <v>0</v>
+      </c>
+      <c r="E876" t="s">
+        <v>7</v>
+      </c>
+      <c r="F876" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6">
+      <c r="A877">
+        <v>71010</v>
+      </c>
+      <c r="B877" t="s">
+        <v>883</v>
+      </c>
+      <c r="C877">
+        <v>8500.0</v>
+      </c>
+      <c r="D877">
+        <v>0</v>
+      </c>
+      <c r="E877" t="s">
+        <v>7</v>
+      </c>
+      <c r="F877" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6">
+      <c r="A878">
+        <v>71122</v>
+      </c>
+      <c r="B878" t="s">
+        <v>884</v>
+      </c>
+      <c r="C878">
+        <v>9667.0</v>
+      </c>
+      <c r="D878">
+        <v>0</v>
+      </c>
+      <c r="E878" t="s">
+        <v>7</v>
+      </c>
+      <c r="F878" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6">
+      <c r="A879">
+        <v>71114</v>
+      </c>
+      <c r="B879" t="s">
+        <v>885</v>
+      </c>
+      <c r="C879">
+        <v>9667.0</v>
+      </c>
+      <c r="D879">
+        <v>0</v>
+      </c>
+      <c r="E879" t="s">
+        <v>7</v>
+      </c>
+      <c r="F879" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>